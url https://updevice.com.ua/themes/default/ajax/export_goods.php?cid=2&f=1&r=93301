--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c72aca44c51536f37247de215fda31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b8ef07b2b9bd2351c85c4eca36b742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e2f2274270db0ac91b47789588c0b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d21f2f254820a351ff53788283c84d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea926677a6c86a1b7450ddfaa8f6015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f515ab28fcee3310d32ab7b07f6c8136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c60b6b45c40a7b41d82fa630757d487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e523586bdbf002da53a287e4b5662c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fd69491120746ff7ba8ccf182bd8b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9aaada24846f3d4809c2d9dd16641610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafff1f2b1f2f6b15c66a5661c0be5911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18410e8a0742ab882236d60512edb612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c7f86c890e509a6dfb9fd11dc598d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cf1e7707f222774ca4973dfcf0d4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe5c72909305b34075c4454531129c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d5447a87845c4371753bd59317d1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe93206134e71182f9e700aa45618817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d18e6ea2d7134948313ad4d66f325418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b0d4d85cd92665934903cb26b131519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f05eb79cfd9cbaca48dc4f237a5f2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6149c5c2b3e8ab038bad4edfe022121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e573db6ce2933d87ff5176c1e2e37322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7198d22bb79839fbdcbfb026e2ed923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafeb0105edb02437d8ceb3d751550e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a1550f7d1032a672a929a7a4bfbd125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63a2e1835155fbc92ebf57ac3d5eb326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e3609df39acb78326b35a052ad76d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6be95c0ca6ee89a3b79f94f1d89bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26f87d17dfeb17f36ea68a139545fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21476237dde701e4ed8bf253848b459430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d47662d905a9435a7f81b8cb8705bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ac44752523eea18c483a78af17d7932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8840fb1926b4fb58ec3ba458794d24e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4115e23961ebc140151ad3a0fdfaa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325f8665b60cc4670f419f1795c7c2e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d203da9d75f8f2971f6d27f3dd77baa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e930249d85928341d80310823639537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b927c4986976a4122240279ff8ff83438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0374abfe76c87e0485bcac13df872239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc43d6f04f1e20dba98ed3dede257440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ec1f7120666c0e5f82baf6abdef3141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e81cdfb76688f47494fdb175b49d8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713624d743694813a899195cdf3ac1e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d13fdb39248879c507e0ef96227b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cba2454271829687bfcc87d14276d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bb03eede0c9be1389f150c2ec489446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b9f61a1320943b86ca4de1eec01d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c422fcc497ddb40bbda2a1bfa03ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c76c85e8783ce5422d4c000f3b46449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d2b92bd6906bcd7f7dfc738be484050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0acd7c5f41d460a26bd8e9786c50251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813e6a69d5a5a1b248a40915b550cfb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ab5403bac6720ec08bbc4cf86826253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b862e718b5e4535d76889515ccb45454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfffb2688172d267dc4c414b1e81f0255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881edc950fd11de3fc599a7d45c6d80756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de01544c46ce85c0d0f39b50295e46457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448adbf01999816a1cdf8c20de73c1b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f68257719e4c48ce8f91ee2296b6ea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f3d2d992916c475169d559733b25460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49cb6d7f401c99bdb2f8445614d86e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab4607d2905ecbaa6c677b546907c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0abee1f2b27dc0e1f6f491df3481a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90302508e93118137bf88b64f6771764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0528294e233d04ebaeee55f3672d20d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91063bce0a24e2e42b89d2a9cca38c2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a63b6badce21e1254a6716166f6ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83750509898fe05fb25b42374a7fc92068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f7ab3fb9f785728b2fe8a9905c02169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c6b905e0ad14b296cb34f73965ff470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfbfdfc643d3426722f4ab18c14b4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa7fb9d748c58047f88a613deae16a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120ef8f86186ecb5c1e66c9b871bbaf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95a27f4fb1eaee8cc11318bbb1877874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d585711a78e5ce45ec67b28ce750275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc35e282d50611c7f743fdece61a8576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2109b8525763644437a412d3ded6cd677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51b1a6d18bc5a9ce17d5b4013eaf5778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc552d4f99635079485020ebf901ea4279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642309c62a3263134026a34afaa702880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba829ae471593f7d2950ce04af6b4181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec661e99dd23ced79b9ced472beae3582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26683ac3ded41845815d659160f3ddd883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0bf27fed04af2c8f77f514005d10f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a90c244a3623808b4c9e08fe6871f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a98a0bc12be9984a92da0b2c4e95bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f469df4ced43b83ac41cdfb10fb1bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406fbe99a34552d99939059b933c51c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ab4a7daa4760951e87a6862c7ec7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe208f8221c8e1d7bb6e5703c8de8aa190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619acd832ba7b8490717f96a9be6f68791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999c92a09f4bc60d097ed94d2cb658292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9188cca3b018511eca12577e4799893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af740836b5221282a43c14f16c2ee3ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0616d472d258452f3a37f8d2f0bc7a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5654fa5eaefb01b90752f6dd5082696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bb1724a993eaf5c9371c20fa1ef8397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0ce170e552c16526d8b9e502b463798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785b9b3ee902ddacb1cb8360cfe3cba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d7c0298dd3886a26b3026caff450b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69934e8bfeaa5ae15a95fc689b7786b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f88f707302c61bb4013efc28d5b2b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7261731f9cd7243fd11617e74d3e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961afd4c0df48f4a307a2f653d9085d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d43ca8c5f1c1de52067c580126b8e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e68184ab98d48f6fb4f6397d1a984106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f200d60c0ecd0dc3c06737e2f5486107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aee085e3b55505feec40988925fbcf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98ac29b5bc2bd789afe87f2131a005109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d64d222d1d6c20bb42bd82a8dbe89e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2798f48b7c937313c453425303581111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0153742e2546a995b570fe148fd10d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e77d9c2a73ebb6ca3411e323635f20113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b066d22305013a94267fd62cdf73d2e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac247dbf239f003bf80267653508f20115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356f8e3afe59468a54220939f9bb58d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57104fab8ad232b169337e6466723374117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613b6300a69f0dd4c3f914c1c34a2fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084544689b7b5c821c8cb3fa21a1bcb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980775d8abc1a37dce21be1bc480448120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76c1e9e49e3bc44296d5e95093bf03121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eaefcd1f47d04decb3a614e6b017b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70c60fd44b6bf5d092839bfd05d771123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f647e53098f79faa3d3e08b2759a50124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ac731c3df68e1c506747cd572626c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f4e8c2a1b3402b0f2dc1d2c853c9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6b7fb842968bc22ed410868f05329127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efea1eaa96f38a6998170c6f1354841128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8143930205aef3cce2ce2f6421be3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f806d82c46332bee07d519426665d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091c1567abb2351ab82089b0f974c20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5bf126ab43bf5d595d3bd077c4ace132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1964d553274d8590e0737d29507d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff374963a3ec451abd17ee4ad7cd28134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8194bb4d7a908695b976727e0f0e26135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a973f94e544c7d627dfabf11232061136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29525f4e2df1b4e5e8cdbb5c27c3bf59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca77623e941825286d5a50dc9250ffc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059719c3ba1e427933b680da86c591af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c0701c46198e15e4a6c9da62c99b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db49e7a7bdb39875b4534c99d9d5d3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ff7d06f5cf88ddf853a2b0ac131ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda57cfd112e39731687394588cb196b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c16fe6c48882113493ae4084e2a543144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a075b085ef2bd27d5afe8a1a4c5be6b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4382a06483e72b6a6bec4c1bf4636146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890b743aff973280cb7057d59bb4554147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0038a7006c0c7b521a604db724626b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1216788e3bc20c4d31116915aa1fe6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3839439390093b87a7e4aa20136bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b501604a8b7bbb5f9a54104fbb167151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07813316f836bbd6ce7f9c36d5913f32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1e59e55c8b94e8853d610bc4f2a94153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d7049a66cb60ba0b94ed5cb89ebf3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3172ff74fe3fead35c562970eb71f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b2af5b1d85c2bec22dd4061b8bc38156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff8b7ba2a127893a099ba7872b27ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef262773a4f46651594e1d71267deaf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9d50005d8580e607f87060b011c57159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6624bc0e035bc422d355ede20e578160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d55e55c9c4997661178eb6910da3cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3600dc4b2bfac104f7c8b11ecaa7d8e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f57b4cd0d0cebf86e7dbd987093ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1f6b2e1286cd9fd32fa4aa7617179164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f3ab306810e7e7ccc5a39053fc698165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8aa3d92184b1874be263256e82023c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab04124c395aea707d60cb3daf04756167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7eca30a54959d4e89b05778339075168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098ef472466150860609257cecdae64169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2161408c5f6fb942edf3094558081d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21bf9800e34ea3a1cc418a66e6ba0d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8348fb4ff0ae4c0c2da218722ca9414172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a443b710c28c6a744a3e68bc57cb062173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de6a3471526156795d1acd69d61e4b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91c789bab710adbb4b016c2fc4a83f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911cc9b4ecc7d72c0f98315adea0b96176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d19d23b8ea3f2d361eaf4ee6e1730c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b7d4b1784dd52e64a07b8a920b5c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ccee30b1c957cd3922ce6ce186508179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d396767c332ed57ff9e35b65aef1457180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900979ffebe09bf4e2fa81935e9780b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bf1a1d9aaf113f385a02ccd216767182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965757717d7b6835e93a5f9946cb34a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6832fca9dd76bd6800c85f3ca2ac1f3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d01c77af2a3f35a6a0aeb8facc9ea7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f971372476f061315d78ca4656b91c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93b934d8c62a5efd4c41f65700b384187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef0da021b738ec78e83b7dc1b1f5a5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612c2f9366eb987f26772a539ac776b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07954deda6b752627febeafd984bdde3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bebc2c4476afe702e6da7a4f1bdb3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca7f8caccafa16335fabafff5ed1fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafecf73c856979afb716c4ed4f4946193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc4eaf824e6b3ea35fd5d2a39e5c5d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0024dcc02a28f06a0e717dfba8056195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0e3f7b922b84606bdf6a46dca99bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397e223b8339b1d8dee4f30510c2bea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db78e72c6ac2bf440e29fc43c271f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623984057cc693a10fdd427d1741899199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3b34d5d5703200d7b8014935fdc0b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efa3a530438feae8a7efde0a7b1a29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7070ff85af9def7ca34a4a1e0e3e1ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962e36566f72d662fb5ac2a30f30c05203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e6fd1a3cfc45f08cfcc0a86ee1e2d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42662a20a566864374bbb448415bfbb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f41c21ef46b774ccd34308128c4b67206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49beb1fe61cf2c4a97afc1852da1f414207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77419671ce2a2021c190ea0b9afe3b61208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbad1baaf493aacae05b2e7a580559209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d40b60246db251fcb7a9f98e1a1341210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c368c67167cfa113297ece88f45d5a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64753601c28b8728144a119893d44907212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a617de68a07c94c3f0037d2215b6b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe8756ae7b756f63c1075e46d3ab6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06b752bf677bb88e9493263eba73df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61db71c1a1de8c86492e655d3987c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4473e8471f99b90ed0c33e0966bfb3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ffacf022ce4a8ee078ec9b57dd0ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2af7f17e4e19a51e09274f543bc8ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7314ed8ada54fa2e633fe3e3f7375220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce28711520ed423c1207168d9e4d30221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c148eb6c65b0e5a901c26973d3ef2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa20dd53a266a89e8eff6d550de185223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db52d0b8e52a1176373a1a75cefc0b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd1d82f687a30b49f455229ce3a57e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01a70ad739026edc55708456cfd831226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524105d645d1027c6a880502d9679c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974531863b12fe4b0058b13b0af64b03228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32214dfefcee78f3af2035fcde9ef4b9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d583b3f448faf247950e73a1a1bfe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d4a0671f18841c89e35285ecc2886231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dea4621792abd5ab49946a52e466e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e336d3e5013e3e5c3f7959da3c084a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216b2a0e00da7fef03fc948e0423867234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5101ddcc724506ba0a33240eafb83f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6cfd039312141517e5f270e1eab26236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87359506886f1055ab3ed62b3d8a0fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5ca3f5a5d5c1c0acde3b4e9f21f83238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fd2f3ec17a803256b0673857ad491239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5267fc927696153205404d422df62c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea55ebf5f40bf89a3fd573c7bc0087a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39f328f8988c3eab07cfe9400c7d4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542fa2afff2b62b2200f9686f19c4cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214330cb3455efefd195b5308e823e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a01b3d2c752818402e3b4f5804b0d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34a296e66ee73e0407d48120c21b68246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe167887eec7e10f794300cd4ceb436247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b6993bdb9c361f1319b97195954c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f76c7ab8cdf32d72d0a08b7dcbe6a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca79a02a5906e2ce6406691cce249e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25c8f5b1db0b427ef19c818f66f474251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4167cf7e5c484f875fdd786c1538f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb96186eddf6f8af915a7beeb9d51a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29cfb82548a750ec8d8b6e42c3758b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc4602f1446c33a2c459224f69134d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0df680dcf56aa99e79e16c07a6356256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd270371a13d6369d65eb341b17b95257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe88dc3f06b506122be8e888770a5b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ff33667bca683a87b48c3bc9b5e1c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe00830595e43f9069b904af874bf4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d87c88e3d3567ebba2dc3570de1fa1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d5ee053cb1b96ca8f707519a2eb6e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b24cc01d8a4948cba5704cac848931263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced4c3c07aae7a07faf15136915146b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220cfb7c2181a0c3669fe68fba6378e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f944ab365cc0b59433e19022e25eb95266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4c096b62bfd8dfbe8647cac2eeec2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53562f8018f57597becc961703e585268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a65a07918027bb9c6a25a8de6aeee6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0584e404ce7f5558dd9a93f44c89eba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9367e3d1881d68b5ff332fd8c7776271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bab80d29b81227d68e4bc46b4f5e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7c97ba89347bccdf443a06119a934273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e2e100979370d5041cf2bb05ba402274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd332700c05f20e8d0ef690e2f7c0b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2fdb9b5eedb18bf2b7a80574974b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806d33bf5c466f8a3eab9b164e9553c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b92c78314d6a3cdb8956b61aa3e026278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83de3f954f5debc60bbab4d32a2668279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca042b0d5bc62f78c38187e6b265a2a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8a131937ec55ec564abb47dda51bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca53de766e122be387c8e44074bc259282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bae0c2f64112bdca18c1760f5b410a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe133e5e0ec08d380c0279566e21ae4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc34529f5602a0dc3fe06af1f3b402c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17938690b199793433ab66c4f812c13a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c3e58325e9fa808c25a614eb7781d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a00fb971950903a9acfeaf6403565f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31d51f607f2058a2b012d37c41c940289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b38ae80fa547e6d670aae7f3a047e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262849762188a0c3aff70d5d63f46a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a329202115b0f080988fd174b8558292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791c069245cd853c3ae8f5f6b30d4b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df712586b575a3fe348d39d43238def4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ea1e7c88c61be04c0f68f98e0fce0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5e6142c07e7ad7e2fea3c9689295d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f3866357845f126663e268647d605297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ed7950bf04b804279691eec9aa084298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a987d9eb6daf5302d3e7b177f0e656299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e87ef76c8668f23e65fff30b7a6e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558c281548fa5f15cb706e61aa3cb01301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729a59b2c6f353ae68bef84d7975b6e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e02dce830183b18f57edd22ab29bba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785e034aadf058f926fbfb718600c3f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6b7642a88458d350ea7fd20e9f698305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2b3438635fd14460045aacd552253306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea215cf884bf2b7522204305f00ef81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36058f25f1d7e59480442b4c2e80c4c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d16e629c56f2bb339c0bfc2eed594c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c234ce573dfd201226d06e66f8b831310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f5ef15473e1dd457c2d85e2fda2bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0aa102bc84df7122e6e5c103fa4511312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dfa94c65fddc3bd00e00eaa57b2cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3b1db0b5f5785b6d3bf0f248c98af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4dcd6904f7f9ae9278cfb8145aa0d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70b926866238a5390ec89a6c9356fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e62f8a6e44bbf98e30905c3abcce97317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4345ce585196e66261112dc9ff92eb1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41741746702bcb8ecd5862b738eda27e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d07241abf66bf6dcb5a047bcaa62c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93fa4cf0f31e7a779c029d68bcea66321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cdddd52c46eea78db717720ac2649322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90586c463f5fafdc54eb81d1a4892e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384ae4824ad9060e3bd7d5aa202f278324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4711712fde71b16b5507a3b215bbf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4387b408485b3a681d31b5c7d5c518b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792148e8c098f099de1d23ecbef200ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac0ea162aeed095bc2fd07d30e8b9f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe259936d4ebbe30eed1e9927ae8640329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f597d595a56458c23d696a916fa4b33330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c528cfbec1a52fce46437cfda877886331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f306cfbaf49a0fc7d454d72c3a169d4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc80ffe3bfa8e7d49909b22160017e1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b153b7c2a0e12f4c962208be652e17334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5077616d6a88a55ad38718883e53d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc042f77eca3807ec20f4e4ad7147e99336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc871d396b5b798d16b664f272faab16337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af98252e5795802c828db13dbe89637338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607eee7dd143921208508b9b90e6bddb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d10f5a5bebfd86500aaf63d1f2ce1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3a8d8edf4a9a02e8607452083d871341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351726bfb2a6b36e22d79acb27f4fd3c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644d2f52bbac967926f96a95001c9f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41427a807ce907662619ae57ce3f9b8a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93cab038485aee6ca7a6bb51530b99345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b58b500f44e9638db3524b41194c19346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df705133afe324725ea47d3f9659ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24afe0a68c96ea28f290c069adbaf4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59a42980be761aa180e2d966b1b166349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075620e627033683c9da87dcc6ebe320350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b03c4f4e70e70177fefe9efef89b43351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cfc1da06183b3fed5caccfbb8cd33352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087df2bfb81b02545fd527368ae0643353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefbcc2e59fdd298079306467c37649354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ae1daf51e60266123d0c5ccb527e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5b492c4283ef53222514664ee0652356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba885e4be877fb5d188211135214f1b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ff77ecac1aa1fe827aa60ded4b1ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cf476f5fc0e908328798170f38e56359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25f14653620fa3f339c917a294e338360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6dcdead9a2994d095d0125c884c3b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5970629d6ca6823849e07054ee2c53362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ea515f32cbaa923452cd5df598a9c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1b4f60f89e62457edce21c443daf7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd788c2d1c25f81ab77682ad9975796365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068f6d33a8cf892c8e12fba6585d8c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06affd002d6e408f61c4f394d25638a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade59dd3e355d3f37ebbd4e4bdaf19f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b09b7aee8f594bcb3792c0b235591369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3b9267aca658537c3c2a2821f6e80370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007f05ae7f608c6d300806100d74f71371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a04fb6492a2d6bfb480ca8a5a696c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccd00c8db5eb89fa4077daa807d51f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffe39ca027c1e5b7a4438b023ed394374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37dbe0009238bfa901c11dc7415e1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c75350da15aeb10f27ef57eb046cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cbb6607f42b6aaec2407829715a84377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7ca872c9ed9076d108c4f13303fa6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918969dba7394b3ca9b31c7305c9812379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609219a2015ebc39a1a607c465e6f3d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefceb4132843cb099ec0d2f84cf9b3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2e1c6173caafa9d873c42b09b60f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c54d9737f3ca1f6b958f2e6bdb868383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7896a4b97228616a7a63c7c27e2c95384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35fdd893e79f4c2aa4874adacb2825385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbe5c25d36f1ff0584a3186058359b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244d251c03bf27e2b91cca68f787092387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1410a7189dfcc8cb08c9c10f4314d88388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd14c8a5ce5233e71c82b0de2f7b6d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d465ba133651a416881c54933d0d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a99b5bad0109d7ce95209fa981b70391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b4cd8d58c27fda6abc87d781ded5c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40cccd1ee411d838f353b6729cc413393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170b3101629f5d8336384d69a7338ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928fdb797b63bcb52b8e88997fed744395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996089a519b19bd12ed43916a2579a6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74767fe483d3fc6cd3c7a10eda5bd856397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352dbb93c7248abfeb860f6a2bdfe09398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695a64fc942ce696ff75ba410d59252399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4da4058b67433f7e55586dd6f9920400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1e910899c90269c4b3873e8f42339401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a522774577607387cbd4c3747e3bd0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978456770666156d5b47c864744b2e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdac24825a86fd60c57d3e1c157efe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88297f6d07b866a8156ce96088f069af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558bb9fbc599e3faff62607bc23dea2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18c6fcf7d440858e7a870f40868be4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08844d218aad2b47c55c713b2446be2d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470e9ce91e506b8380968cd1317942d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed36e788ee83781b5345c50b23dac9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e71ea8e027da9319bece02c228d445411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937abc922640da8b351b57352d1effb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ee762b5805a9500746935223dbf2a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5455c20ca8b7eaf0a0da0ad091581414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd82c331767acd619492143f74b5161415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac65bfc1b691c356f3ee40ce6d5b6b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd135ac23fffacac2908ada4093fcbab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a54d4fd8486bcb8b59034ccd83d751418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c6f6ddb9385e990558157def84d55419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739dd19e6ea68ac1514865d3c0d99a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5e42220add5872e097cf436691fef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833157a6743947c23a155f299db6a36422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0697fae5a5aa5f686df30c37d09eea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8081d6a43a53d0d894cf03b5780e50424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400201f69f0740905d6c7f115770917425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60378bc27932dad8eb5c59f7ee809f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbced99766c7b832171adda41f51517f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ed39a3cc7cd42a1dacc80ccc23834428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc18891e6166d6f9cd242cca20ffb9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd1b79993172698cb88f35caa9a6b7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29b124de7e1851444113d1455c54b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121d068d4f5943da6d80a6a340014a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ee24542e132b3eb4c72798145c8f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cc3202c34733714eaef289768485a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd55a2e9f07e57735826114d162df2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e2bedc00d6cf5ec0bd0b623293c40436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb31c6c9bb1916d873801e08583417437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716a37412913fb4469baaffcb603974438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b94016da618250598b53bb8f998099439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d06364176a5279a4fa9315377797d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df825ed94d309f773a94717bbeef37a7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6615bc4a7ed3ac6229ff578ebab1b6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08332b0e660ce2f1ab749d729c881ae2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d234d753629ac0f700a371c671b3110444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac75ed2b46bbdf104f2b86bfe34ef0a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbce32af019ec882cd953c847aca31446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538ee9ea3d08bd96abb5851831dc9e0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aab6a5724de02cca731db8104ad9a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffff9442e90ddfb63665e1d703ced8e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d641d3c2dc780dd4c0b3a34e8e6bf4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4d139ba01a05d38b8705262ef334d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407ec12b8c74be1fef787917019cd4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6630f5c2852c164b6240a59c1f3666e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bd2171f28349f170c78360afd101b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f2bfc8f4a2a49f4a573b457699c43455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c4445e801c525edf19bb79dba0148456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d218f7844cd0b73b5b9c85ac84ebae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf769022e4929c80dc21066b77fef312458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077739653a44e6425525d14b38a15680459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8484d2a6f9b7ac5b2d7c1118e5784460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7175afdd30d4098d30c02e730f58e42461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0862b76f30384e3ef6eb6dce2f69017462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243d6e5d5da5582ff7665201390bd94463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef284924b6470f91a0bb797c0a6bcc0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb1390537713a8a1c7f74d766cd30c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340f2c14e3f48560ecea5d4e91b9fe4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de98140cca85603990f5044bf0d8d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2b32f439b37159f3e85414c42c21f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058ede825f6054c35c0e7aed0ff8b43469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718003315e0225d652913dff48cf5ff7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783f43b1b2b95a9875ca16fdf879aa6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853624c5265f92aac677ffb9e315808a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba4bbe4304b562e2de51f1e5cfab7c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d24b012dc2e51463a245c2a60c8b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12540c4525c8bb6ad4ae69d630bf7006475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a317925dc96a39177de10a59f535fea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8be20fd13d491333a7b9cd0269ce5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43921b843071624fab6af4fb1fe296478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158527cf7ba415e7d1f310d65012ad9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7cc7ace3091bec30e117467bac344480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec33a4d5f7061a22979a7b437fb7836481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1bed33bc47fbd371cac4a55a345a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734afab73a63bfd7538cf5d72e5794ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e263c18a3bb893cca24cf36148c695b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529b7bb46a6d15def3ca5167c94dcde485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c821c784a2e09c83f7eee5a67a9256c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b8f831543b43564bfd17a73e82346487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ff4a33c3193e52d2ef7e6f6feafd4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237b20680cf12b0a3a2e7f6f2583048489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587eedbe2e6ce80c6350a0e97a6ae2b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976763dda70cb8b485ca550248e3eb8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f2f8925be0c8c022af20c3a4e1f1d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d680e4514afbca008293a0c974e9580493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955e4f03f865069fb9eebd34bf679a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819a817ee317b5271424ba5aea240e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080987242eee8d9a421ff4ec8d5a3a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd21e51bffd4d35c51c0c36c890a73497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33314504e7c905e61dbf86d92edcbbf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc5dfe76a8b7a55b53addf77a8f473499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724abb6b6609bbb7f81ea418cdd143a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63786153a01fabb2d030123be1440af5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795aeac4d864695de9f31cb84c3c040c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8e22f2f403dff9af8e6df9d494f7f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73038034bb4080ba93a0efde0d991506504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1cc251c1565379aa645721522328e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7023fa467889e1f9c32d894ca53d5ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990977e473e2d5f3b31556dd6fe0293d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c86bb073149c3eb9e1877c0179cef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6664c0a67beb1e24e8ffe746bcf982509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3d2a2d45e7ee309d3a84933e0a46e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f8d2f4d217421f0910444c1b3181c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc1cc17f65f626591ea1c3c585e095512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2416e10baaacd4ac76b4edb55baec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decd59278e66cadb724c7dcdb7630d0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaeb4375cf616a9e243a1e4e3da1672515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de99ac47fe1459b4b59651b13b3c653516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a0f82fd723690e7c678b4b175a5c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd7af1291b64f41ecfeae618a37802518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f47fb31494abc353d3f7a7632d0c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cb74f6506306cbf955d96dba9c8af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51799ed30179ce0594fc8377540a493d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf71c2722e92f36e54c608960cda897522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037931c9af3adf894e28f73ed5f943a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1898725ad0397796ca1cf0de55e74524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd15c9cbbfe607eb44c579b8037f099525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833584b71d59e2ebc4f0bf2b8a4540c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac588ca08ef352c80e6e93cc67cd993c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997dd8c5a58a80385927516169cd2fd3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff113c7beaef2aafeca61504d7a1ff2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae85c4a402801b96c382cac1577dbaf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc1a8312d06a6a821b1285336a4a1e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3ff243cdd4c5a7fd9bd14b9a91a01532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15fc9ab63f20a051790119beb0e2d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abbb4aa09d2783b6ef6372e930c5f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbc0dd8e96e4e0d590320e6762ea69535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bcee9c626bd609aa53b1098fc2856536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee804c54e4f48c3b7c6a0d6fbe4affe2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15d316776fd2ee026da4ef22e5ed5c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410d64829b29c7b38919c76273d0701539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a87be851a225f11167c3d35984abe5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3c1a09363aa0c82dbc836164c1545541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb596dd4d6a68c3163c3ed6d3b27ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341edd33cec0d61066b130de2543bf1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0941a8281d29ed187e9bda3ea9136f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942ebff51bf5038897ea45b9264a317545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1c7a792e89feb5c715265bc8e748d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8d352d5d45b7a79094303337aaa95547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f91e41c4000966866f92b0d71d34a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f02a3dfd69edb69c5c13f019b23f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe074832a609a36ccae9ace607852775550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794ae076a4db1ba3ec475bdc7ee8c36551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847109a5441fa7344ca12de729d5c3a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af766de6405ae8ae206d9b57bb5791553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7223a8274408412d3854bda48fc1d18554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7b94a3b65d380ce05613020bd1b3b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdf6c9deff2b5989819e984110e2c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd222b23f57cff2488858fd5fc78aa8f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35257765d515d4553a57fbffddfefd9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48552ef1fb5ef2dc1f4e1687395a68f6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f34c98313aeb8f5fb7fc66ce2efed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c049527a719493f9ac6a91ac19dc64561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1929433f8b145db279255dd3dcc2c3a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d189edfa17a05c977f6f6ec375e7439563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42f3d5f19096e381c82034844eca18564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299abd626c03b42e791690f8845825f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb361525d9ccaf5b7b5589c964f26254566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d970e4032812034c7efe9b9b95161567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fa6974a7d73e63ff84cb95cc86f22568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de995336b92afd1b112d20efad7d7a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486874f940a9d8217eff2341bd0995b2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12178bc4d0b64293ea68230d969c15e0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee2fc319f0ee7fc07172d202a85b04572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db87cff6293e38f3a25d16af38f4f5e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef7c9b88a7569c1b045dbd2666c4e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadde6ddcdcec4ba06146b6de8da4709575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5969968bbf26047678e12e729a8cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc191939f33e08b3c4320c4e6d43e62577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f616beec2dcf355db2b6b5435b585578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a307c8134d6452ce9b9750e758538f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ec4fd48c27e710bd7586d8445ecf1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340ee5a8cd9bc62f175a299f8850d59581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55a54a639af74c839d14c6df2f2f12582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77458b68f8546a2d68a2a8f94e6418bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb17456ad62a81ae61d0145ed8d24ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51de0078937a82fa41bbc12817944a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c313fa5e44edd4f56a22e4a3555cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016def61406080e4be7af113ad68d177587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f64527aa7ddb5edbb27710a5bf3b09588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba00a2d451e58fd4ded1d432b4dc50e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90484c1cded0e51ed3fae6eb9709c95c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16808405b38ffd5fb5b5090baa5b585591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ba9c900356fd24bcdab6ea2dda100592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5f3bff53762e1a31ebfb92b109487593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00139faf982149a8c8f945ffd2eec0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67e8a428734476f9b8f8d764d8cc0b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e64d137957ee3a471b0d1e02b74e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97d9d8b08f6f1c18b670ab117b82df597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330723bde8c0e80a9c6bcab32cfdb5af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebf610c3d71529c92231962ddc0245599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7d516e346185547fe095787e59945600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3103e8f8738c7937bec8fabc92020f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafaa8714f853bbbd9ee11b7eb1a7dd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5ba5e759f9fd71ebda08932b6c45d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261205353552dd18a96428af6ca204c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73526743f48330d7b57f9e26e4f9322c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266aebd3083abf4e070f89c6dd801f64606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1507ac59614465eb22d3771d00bb44607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b165c74844d16de984e8ca53464be6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778ea2837e21b43538e7b0ce8acff93609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411ab503d01054cea57ffd96eaa1804610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb472d5fb363b16c527e852b9025f01611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93100a92cb98ea8792e96297b1ff1a6b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e1f7281ffc558239f52d778983792613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a71f43112ada08aa003339b27d8a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0d06a89925e58bb329aa7f6989fbe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceeb3e4b9d6f140653b375c15d98f0b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2fad502fe551262c244763384e4d4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b60ac25dd557279805075296900586618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5ce90b3b1c60dc81e0a3c98fc2ad5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa660f45e35f3264f5ef39694b7c74620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877f3837c7c27d8494d2b9c813ca22d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1507ab9f759a3a0d427739778767fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138c526f07bcd7565223455d4d986f7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3534d451ce7fb1ef2049e5e739614c7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c98565441601b13c36500a4e76c5d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e6b18b8871c33600a562fc08cb11d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550309addc14cc2cc030629ef72649e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46174451e765f84af1693bfc52f5a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9d80b41d3abcd0d4d32c0c59097cf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d850b5ddd7c38e5f12694cdf0ef699630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaff08c864ef59a5303e33d196399c9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcfe73101c4a7db239bf0a827ae56d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29434d7b8781f638e173fa527f7fcbb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf842627dabea6a219a343b15140e6a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b78503c88a199731fcee51351fed03635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0aceb28064b1ebc6c010b7cfd9a5e9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1df225753b425da9cfb7f343ea1894637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fd15a03d16befe9e241cb76eb7d9c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef1e9a10487ff04867493e37b26279639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cb467527899e8be4b5e3a672ae807640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351a919931835253e22559e3e1ee802641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a59ef50b0c02a596d5296b625b60b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510991f37ceec21e437cb1f15c674333643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119add3dc31a978ca2ba1544afec3789644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1d068d9d40c2d4d762a240d9a9c14645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed7a1c5695bf1cd4957b9dec8bc150646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a0116f858befe5044d83671e3a10d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe6e91fca7bac2b09fc81fb49d14e6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45fa8b854c9b7343a393c08404e8c6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb55c173b4be7b1656efc42ac849d46650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9d5c27e05c6e8a742ae74cfdbbf88651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4c8a87646504c0bd31999e9704937652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83339192979bc9d21a12aa25c764ed2f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba476b25d80f3ed4df20ad5a8d29cf3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd0695d1ceff298bd6ce40cca8f717655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef13aa623cd1da9ea5697a446253703656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2d73a5df6488ea345476f25ef764d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b726be469bffcf3b5019d781ac310f2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40b64f30c53ae720edbe1beca01bc8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddc4d4632ef538533998d336ab9039660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13df2db7514018585e51648d54b18e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2100d76edc27f422c5c893154fe00ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e0ce7a4567511a2cda1b6af7bd6b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5435bd2743820868a379fcfe31959664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8b45e32d0bff8d1dc7a85f956c472665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c050b5c8c5f11a640f2cf0e3a50226666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65131e69782a8eda4778be92ccff6dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1e6b25f473049c4c99afb1b6c730c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32e4af51f505143da1d7814d405986669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a48443750e1e1e4f7c434e624f2dc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b411f142f40427b64e6dd560b9c7e90671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859e5aadf6586421ad1857a1b2e06d9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282fded1f3e513536991be68fdcd0f3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b31abff2b6abdfa57f7368a3b62bf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2bbd6fdfbcf4c1a0cad4c07d06b56675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9531583d4b6a515c1d3e79e2d798ebb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d7cde9459a88404cc58f49f23b0df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06931d2cfbc33f43d70a2626eb41835d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0c269cc2acfcdb718893ac50621c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b61f94e5b3905cee59bf340b200e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0981e6fa0d4f00346a11eddb6343504681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88aeb3c36d02780474851f73b6a2a7a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1ef0d05362af6fa3ded9cecc436cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98727fe894ae3898a0a77969a393be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e498b65777b2ee3db00c81adff5fc4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a46dcaa79034759bedac65cafc62a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d016d9fccb760100a9e926611a727687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bef3445bb9634a44e24c1e8f11498688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cdd5a2dd6c21611d82e35c09192cc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26255e0fe34a83110737e280cdb26c96690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338e5b7c70ae8fa1fce81e05d2ed727691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e3d81329133b55c04e1d497eb6d38692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f5c6ab07b8cc0070443b3fef8186b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0a70a8e9fe79cba8a6183afaf0856694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f849aa1cd548c5e0e7eafd403520b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6a4ad2541b054761fc2311892c322696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f0d3c3d9d38c3a56e05db865728cd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961d6ce77c7c2767f4a95c50a5d3d27698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b122edfe3f7047daf210f6193c0c79699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2112e87812a4266d872adf0f8996a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c237b32802f2b6bb080ae0953451d5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f6131e2981d8e4d0871ad1a9d46fe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449885b50f86e0adb611171279d9855703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740ba70df2ccf90b2c41fcf44d07d35704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250ff90d4ff616440e5fc634815b645705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e08d381320421e63e2c75ae89c10f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cd210ab60cc9db92c3d0fe91c9d24707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd0c1918af3215640099c42f4f0d68708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b998349d8286dd120ba616a6762b72709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b61d7a0dee1c37940bc18877dc9582710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d076af0a21da1e13a568cbccd54634c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e23ee9752ac63a767d6c658739171712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367fa699bead52c7892bf9d756efd2e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579566234341fdaae534b9eebec8ac07714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabeb11648c84d07c6b022cbf68fee8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368b72ab1253700ccb4f43a20d34a34716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b7cf41544fb809a8e27e869b0e673717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7eca0b910395ecee9f451089b67062718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb953edac8f5930a43fa1b3e29c3be6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62dc9c32e69330092ab443705eb388720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7b62dff209cfee89c9b820c925024721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4876159e95b5824041be4a78a597c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038b14066ebb8a30f1126347488e420723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9db880cba859b439755a03beeb8cc6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612ec8969f38516778c51551c4fe672725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bf6409429a357f127cfaac7ccca58726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34388314ce4eb7c57c0b12530c7a94a8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530106bf388a711a5715b7a643c15f61728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672306337963d6a3b5e8a767605799b0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fee5fac5a41206df0e669caac86fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bcc08f6170a779790b90c7de8d926731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56942d516efadaf451ad8e313aba729732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389c083c91426e534aaf48e7ba247e6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686387581e469f3624f1bac565746fe5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6410ab833b1cc3569253606c348df6c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e06b8b9035123e50d6533032ddb418736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f943682dc364ae8da547e79c3930720737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304651e2e12159d2346353826a1a47c2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a49eec2128d66125e75c903ea0b0ff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a08f855582356725f68502c361cc6f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194b8c77ab231ee4960c7ce7d92e7e5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff176a1617eea0b6982ae5017e69c1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a55fe5c4e625b0ca75ede010db499e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bcd3395f1413ee90ae899782133ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91da35efed930fa139b506da42d5c9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bf9c1c582f748d5e0699d2d625ef5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a722084406945da791df7beb5efe1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100dcaba89a0e7c2ab2f1a83224c8e8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c3abecf096e9d9a8be949cf965980749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68021b3eb21faf605e7cbef2021960750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb33d0bded08a0e916e23bc9874a2ec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61e5e1ae65acce38736caf9c19ee06752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab31d4e5ff12074593dc25a46e7be2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2a01ffeec7e69de853132d8dd6ba1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d01e4d0a447a8801c9f79884199a5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b004aaf66c896f6a474ba25ffe6e4b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131a65f3108f8b9f1a93c462475307a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d2549cd44166c1c858014e7ab5411758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca528a77e9777d158410e6f66ea15af759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834d52b3ac7190c6a5c6e9903ccbb4b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1140d91b50ae2de42faa8de38f89f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b9fe6f7e09290f51305d96ccb7cbc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8645322a858c2521c56dbbc735abce763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c017869b4b5daa145ad37d7960d13764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118be7a66d270af170dfc95252eebb7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927a65504b359b8364280c63ed2580f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b415ee8b859035862dd984cbab6e1cc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58836abcf0308c0e649c00770a6f13ae768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e003b9feb7fa1bdd4faf6777795b5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3497c3c5f5f64f3d0430d599e0146770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e37d75dc672899907760685753501771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800ad3ef5d223f76c97c9f7f9d49a2a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdc4c78634383672815b0de146a012773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b77282365317e7bea4df77cb98868774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35f6cdc90a7c43a2e0137986cad1a6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c29c3c871726ecf54f2eac4b132f6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52b58f8ea954611c25b7ebcc82d87f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e484c64530b7445f06afc948121bb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c46a3685df4dd99f700bb000a95e3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd687b7def9a07ebcb24829c046ada14780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d418f5f5ae8467b6f73db0af310c7e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332d6a79d5610091bf8ba223439840e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f281c9867f2279b1ef10589a61163783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202e3ffaa73742a8e18da2177ff5658784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691cac8d684a0c2ed56f9ee10d2b479785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed2cf53aef98906cd9507f2e93d766786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8aadd337838621ceab75f03282297b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81a4e1dbdd9243d56c09ba273b52fa788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4031bbe01917a1189add723b745b444789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c6f5a757a39aacdb89f985269bd6c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960d2d4ca3714e0de211cd99efe34a7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32820d9902b20b10fc02a4b8de8fd465792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf7a75d02e6b192fef40177e9a8920793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af5e463342a1842601c281f74c6d43794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464b36ac2b55207bb05fa279511deb0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a2e4d7265de6d3e7534aa20fe19fc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ec6c1547872c8274797be604ffdf3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed6532d96f9ff5eca9f9030596b272798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe1749204abf3d8225229c9235c887799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385e58e92900849added6dcf604d293800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90ee230db4004674b6f20d994a1d63801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d639d6fc27d048da5897793b402a5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64e2b9d741c85592c9af565a110407803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb6a0b42ac9c18e74f8ad3a656da11804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a6bccd88a6d43069a2d51cdc307c3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae2a471b4d62002ceadc79282694d8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf27ee0cf152220e6478eb251ba614807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3e9181e4551be1e99ee6e576198bc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f35f63b552c1d7040e640cd544c3d9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40b14db350139036f961bede8474a1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a650a7ec1d8f7b7789234d11ee02559811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74aff8989abdea8e11f769e81f88da812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd21870bad2c20608363b7741de6089813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39873f7da53cc8d9fb63ad05bfb26840814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190ae3370214aa1fbdc1a22c6ce08ce815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bf5c636973b0ee65fcf7bcd9a52e7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086eff725f4d0a43f67d5110f909e89817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e60e7eb8a779ed217ef775f0e8fede1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731fb880e74b4b7ef82ba3562bf9b7b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b62c41234a324f1e98c7bf8abfad003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5971aaadef6bcd4225c70f2edb38f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac1298e6cc0dadc88abf04728362b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5655663342fe8e78fea5f9e05832e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46767734fe48c66d070b100f04d6aa207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874a60523f7d315b328621095ec6f9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0f2f6cbb4e8f97118836bcead86ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d45418a127e91992aef0065ccd084e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6aee4ad2eddf85b182dd6b3309dc3511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5302d871a861dead6eb93152fb4c64812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0af747fcdd1f0bd34a50d06e9258613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d208369e3dd0c0a44627bdd7697a2e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5973351a7cb919a58a0138c1c69695e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fdc218562ad1f4f34bb2a49640aee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d503670f97d2ec6d22c587716fa3fae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fd1beea496f01037de832d05ad0f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ca2db9c708baf90846c1e1d1280af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d033eccfb5e4861590950fefde556eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ed5d1a19ad2f5924e6590c94f5b0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dfdca5308bd087cfad94c5438af7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea374cd0f5c5aa6abdf1b72f61b29023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2a2e4d2ba6478db5fdaf53e04261824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea8934802f08955a4eea68766bcc4825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0592f25f5047a483a56555a3d41ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f46ac108539f830eafe1d4326ed5b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848359a02f0766fd31658fec5af7c4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d6b168289023a1acaed3091b7678229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08176a06b21ed38a0b27ad6d254e50c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6fa171f1af914825bedbae432015731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753698789ee7fe92b0c7a90b7b7c26932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739289b960e5d872a1c8549dcd1380233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afeef8c76fca31d115823cf0c8866634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c4ab7ee0130afa71d8b8692aef3b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fca4783f0c2e8b20a45cb52ef70eaa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fc09aea3176f8d9369a63de64acd937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3717e82e08b8adb34f89d10fd8d6fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fce538abd0eb4db154d5eb9679a86639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001326b9a6cfb536627070942fbd5e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca30288329295bbe331777fd733def41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ec1df00c0a392ebadfeca140c7a5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444c3298547b01a19a1bc82270263d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd895f3f78de7b28b968d4ef6520c5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090cf0f7bd7d3267697d5079add541d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0385f43a81935b000b8dddf416176b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2d33269a40ec09cbf65095188ef1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4465510573cdb49253c8cd5910e3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bb1f7d399ef70fc2c78ebbbc95f9049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b434c2b6028b94ee30a333159220f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cd850b2f8b58c42316a4cb994fbf851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d304acc66aea9b443036801a959941c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f530d006c584c74246320b0d2d469b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7842b72d4aa4212a4b79defa571ea654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82c21888a17b8d41868a2540273bbe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de792b0a74f518dac1b6fc5b7d907e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3351c051367bffdf5ce3e25388a5157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b411e7e9d9ba05758533057c1c809e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48373046da797eb6b01436386fb8242459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9706d75bf6475b2a07ae3008a1b64660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd50341c6f3c6636d090331760e8afa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4532e3112876d5fad0b289162f83762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609edeb4abacdac8a11bdef463a52cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ae6fb8e67a2044e4bb4cb10a4aef864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00129bbce718d451b21ae3112941a91665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4081083361f2c06622e8ddb098e645166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39934a129e392a2d8dbfc72a363708a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef25cdc5df44db46a70d531acdcb6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a494d1705a468ad2d9baa94c82c5d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204a49823e3da7cff9f8e31de8738d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8498cf727bb8d484e04187d4b5072071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b17f7733809b457cb6f412c016192d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e77d8ef3ebb3e892978d871fa088c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fdc231db5df58b118f45af4ce1f8c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077d1980176265a139e90aff805568c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123c3f4bbb92f4e1e090fbd420ceecd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808b58b68ace2b71a043afb4eebed8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d45ea2d5cfaac2cfc8dcce372b78d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca7c73572e593f262fefd9f0f721d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6e2a70accc88463c0a1e5cbaa0ce280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd0c7a0fcbd48401b7f86d091dd0ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d534376e8c83481dcc1c35044477982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4acaeba34af5aad992b5d0a2c002483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87cd81ec57ae3d6240cf93567a7b0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0588f75112b5d23047e4b6602bc36385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94781356ead9b361b7a63d85cab93e8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4490cecb57934527ba4bbf255c10a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6aaafb2c8bb9a4dce2c624b732eab688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44da219bf0a871d16717708fdb252689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adba0ebac8cd7fd0ebc339a0ab873890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd883cf696cfbe3ab3a608d59118fa191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4d398ea40829d384b466e32fd078592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c158cf4bdd0e63cafe1dac889902593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0801b5db6bd1c846df8f35d0e36797d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b6b65da68844b6866e802477e6f7b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1726415fb14080c242025c6c14e559c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626c1898afbb2136bf7cdfef9b6999397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613c2baf8ba2e42026993125cd7732f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff1aa3f552277aa5a18a59f85f9e1b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db81487c330601d9b664fe7389de3d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff0be8f78325809861122d65411175101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4417ff3ed7583f82aa2166244d2ad7e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249888cd9e341214f5a02955fe627eec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246afe8b090e0e94ebaed45278054b32104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83931908ee78b255681dd90120228ee9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14078dbf99f1022912d0f9f468f8f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef48dd016d07b5f9c31241b502262f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185a90c5b969866f9fec6aa220a86eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06246c841df31afd715dee73a437d3bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d13b4c5f06c3363afe7f0a1633c41110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f6260ed7c717f4e5aa20c20919b5f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e047a2c8400949d4f1c167d66bd9812112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca224bbbc35e171c8fb84cd3d5503d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce64f09f32234476f7a149a51d17f32114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ddb5454318affa4255f76e8811b5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112755301cd61d1653e44cc3b03ace5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e489ff5b839cad6a38adda8cd4b27117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6359d8d55dba5d1647cb949232e25b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b193bf42456bde5ab39d5af83cd6a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849872c7ef9049929958a945efc5235b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36fc86e785dd46645678e49271314c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecdbddc81300d368e2ef7e11cf9366122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577276d0b391465d5b9b76e73d6e11cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80983943b991d95fa8f1371ffa9ea018124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d99198c20dcc6acc13e22e050cfd4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03928686d2d47aa59a71cf4897707b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16df78dcfddfe41f3e39c208eff057127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad950d014dc38e0a671aa01c55a316f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf0ceed700a6edc2c27bc9a218c0b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142918cd0e3d9d22939237069fda1d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80674462e7c65692c2c778f2de517feb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de7a91ef1ead0450ad495c83e32bfb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ccd8c5629446ab51b2a68e22b000a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676a712e8df491e2a0b704ebc40ea23134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73930df06625ecc2913fbcb2de5fb7ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd94d518be2fd67d2b305a736c870cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860c85f1d6c86d5ace70cb46f2dd0b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d746c122035f5c3915bb162bc83200138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069e8ea9fedbd4c65ae2a6db5c5eb75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0ac1aa7d47817632e3fee238ed698140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c79e3add78480e63470a0727ab24f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01caf7ee34e464b815111dd677ad247142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc8bf83f77b5d3c5de45361f492b90143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62bf19febbf519008ed7139984068c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e0da8330957efd6bacce02363a10c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25954b4ca0e689e1ad79579b96da56f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e6adda66d2934818f1add209d0e15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbeaab728bf2a5b88968014d68eb54148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe54c4b1dcd033524122d40636f88b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288563580e7726abce7dda68050c9b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7ec27b3d840014d878a78355c1d86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18c5ff81f19ae328785f3d0ef9a06b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b69745ce87714bc747bc94e5335c95153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9951e42a0d5ba452d2b34422f25185154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4b1256bc38f5563fcfb17e64e0841155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351cf69668d029724846665e82fc21d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ca4d8543eefd4269a8a45beb45d64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372280cb78939622d6c8d4f7bae53a34158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef86bc520200adc433a9abca25ebbd6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925333757b2ab1b8bed054427c85cab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43638ab1bca10b246d4a8945e009c45c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bb9742a00d003a329dea78df5a005162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93f78aaf1eca1166afc14d9981b2e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6a7311ce8a4fa3261fab9de284233164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9a241ce04d550abc5541213e0e227165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b098d3b48e0c30c08471f63e9796199166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133db6d85c07dbe0747283b839ed83b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407aaacc5a4a8a5828e8fe91493e5d5a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ed5b72ffdaf1cbcde81caf5679d8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87339a2a10622716cbebb7e68959fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170e4a3cdcc2a42e363d5ec4c51e4f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7269c4d9f198878518582f5252519172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787fe573f65bb06703df43bedbc770a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdb0383b3887dff95daa5972e266b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32693b507484dd9ce1d96ca59f9199175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee03201528ffe2b432f93ea5278ee7d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057d986f4db7368ce2254e495fed97c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb666a710c6686387f11470fdd1b7dfd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180f21eec450b1574320758b61d3eca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665eaad5fe47cb92e26b567651d68343180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101bf017841d0e407a51134c7d26f3b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff2e4a5e6b565e961baa2d77eb6474182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade178a6905a82a9ede453e63abc4813183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54798867992caaf622de63dc8e2318e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb3a012db8125adc81e135c5d148e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62834c1ac4ad944449f73ccf215309186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c0bad2b1a564bef101d9b0605c0e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e45f0e78f33568f4d435f8029667c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f65345f29a7b640d7e1040a092323189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966f4d1fda5f9b29702355aafb76d98190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2d3c55cc2395004c16c2b8df841be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6af12f5a4bfe848a7a9632bddee873192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20e6ea5b20f139ab731a1efdd617cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e856415e1579816306c332b6730daed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b11b1a60e5bf4e4e56d96a4a9222bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5813f9d201cfa64479e83c80fbb00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b00e42e0664ca5d2f95741dac821fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d54aeafc45bddd65122b0ee7d5b57198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867249e2becf8172495a36ee91c42557199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6177332576bedc358a41766f008510200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b46a9562a78a573aba22d167f686a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998813dcc6b9b39daf0ee52dc3930f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518bdf67434286efccef7e45e573882203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf28537f2ef022989a3286f48af5bf9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c803f42548487e8d6c5d1359c285a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b6a963ef820afe94860f69f8aed00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e841927d59692f6afe4dc4be17d6abc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade12910598e93ec884726cedd6208eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d1e798d0d1ef2a735608f1d849065209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a9d1778f8f0c1568ffc5afa7504d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c384b1cb082a5df32ebfe7a48ed9a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44531e4b27629bfcd466c1827cbfe9d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae3d1ca230bf6780df6f2f28f0df93213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0df77b76d9eb6fd537fafe4e6017b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc44090206b5b55dcd6d2bef9503006215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbca9cd6d2188134a1176a30b2d1163216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb010ecaebea06e5e829fb62a2d39960217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d23cafca414318990f07324f47cb20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97336790e543615ea9a6f0414d6bd928219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f533a7f9163be132deafa906d5c18a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7e880ca9f88b5a18180e3cefbabfd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b096fb5575853dcefdeedead28bb6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee581ba2c498c5f691fa3fc28945eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f93b3d00d47e884d9bef99e4e20a12224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8493acbdb25297354000500dd176d03225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a339d097f5385bd4fd3b88e7520875226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a719844cf1f6c313802c589468bfb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117aee5504890bc413698406e3c47619228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b623bb2de0d55d3f52bec4bb0a2d24a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236fb03585faeb2a5c240d5213632ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db6319c923cd4867d08afab98ba582231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d9c249a25b0d3a1b6911cd0a79e59232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642ee4993f6a56491ddd49d5ed94d7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3451c66406ec2bc475a39b39b5f494234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9cd2ed36d4cf376e8bb6deeb100dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d84132fb20ea154aada05644e42d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435aad7d9d66a9c47c7d53812cbeb22237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286289184d05acf161f610ac756cd71238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5406e9c04022ea95094b42dc0c0abb2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90d91eca426238215f6d0bf07d40e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa12fc6d998c012651005cf81979ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5a2edfc12ecf961026d82588907a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a376c129b5591121a4e6c9ae3ad33e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ef783ff96f0ed5b7077fd301c2f13244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb55c0d1754d3d02dcaa28a63768685245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aabce68c91e3532c2d04dc0de3c203246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39a9d1bf7fb327a42aff2d1b21c492247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59d3087f016e7d35ea4608932ab228248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0a3beeee4459563a1f6deff6f1bed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3acd470c04ce793f2d95b19348a833250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba09e058ea3d9868670ef10c7fab4c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cda77cf317ff214893915517d7dea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a53877f684579f943eb9f7a9ef843f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59f35265390f61ed0f159055fc84c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2627e30f57422c043321ba6884775d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65cc076bb06ed556cc4a7a26b40e3e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79b57cccf3070a2f0f483313c573b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dd4bca177fa6bf0b1a9350b003b55258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f1a41352295cd9aa38604d7c70571259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35b0147e2462f95f94e9a12d695060260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9abba37fd9f60300d55fe7036d65f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b99efaf334c8ec1a5057bbdfb920a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5249aeef7b8d9af10639072903aad5b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949dcca390f3080e4dbe43eef821029264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1fc7e61dc5de436efaedf59b16091265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc2f50ceb2378e54e6abb57911acd7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a0ac6cb7611fe3ede52818ed45f48267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e748c349db5fbea98f57890a181b1d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851add84ec70d1636b6218dc78dd6e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c418cf13b10db96a3c1ac195eb1769270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78aac0f9317aaca3815091038c2e815271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6ccf3abc98ed5559add7576166d68272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f67f912e1fe3b2cc7dcc8f326f3ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc356f2441dddc79ae64df4f8e01177274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfee71d86a6ce7a32408fd055046be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd59a96e6d38bd6b840d5ac889e8a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00a8e0ccf7cf45626920e1621c7868277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc350da39def515c731a745a029586278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609408f2c5a6521df3a418a893b65fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539b0accaf2d6397ef4c5c4b45a5a5c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e833a84e24e37360baffa00bf84973281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56518ca3dcf06cff2566bd4e1a43115282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9a3add92adc1438ada04b84ac2c11283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986eb202365191624d8a1d958250e0b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c6e5b3c7b86f2747df812eaa7f15d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb52f09c7da1cccc8e337a09148e713286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1893360bd838b390f762bf6f3c4175e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7928633d07d7be1c18c6345b96a193288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04265fe624f9e2ec57447ead72596409289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8b200e01a0ae904760260f03bbc90290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9fde1e13d216844346fc238c25254291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76c3ba5e20da7d798f01fb0ac8f7c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e2694fa17563e59d8ac5e685f9e2c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9ef4692f2490a3a24855c1eabcc9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba876794f476d649cc7dc6fe53329f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f66cd526fdd355e7cd7f9ff5468de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f110c62b77ece67d97873990eef2c08297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe13460d7f73d78437f44e0ff4c72c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a7c6e1058a25c2c91be02a03180b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40261b9bae72cd9112b45ac474fe5fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06593d259e74e5e8af2bf6f322b380301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187d8dda7fbb609ce61bfbfb9e6a2f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47bb07d4b1dc9536327e4d10b4b0fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2555aad763d71cda58715de56f347304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048c495d609dec5bdd59fa3641fa4a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174953e6a6175372ed09684c6a90738306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514758900f9c520b1fe92ae859ecaf4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04414a0c7435c2b96214188dc1e89b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988165e60a1a74eb356a31b3e0939692309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af252a5305298c5cc50da968be821170310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239df7768797d399ab3c5633a3a8cdc6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4a620a464d3eb301cc64dbbcf4c6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966b177a186e77d5db26326d0f8becf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7bd5355c3292b2cd10d16551cf8a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bc91ff8f529d6d601b5f2e6d0879f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da09cbcf2add693928bdffcb464b490316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce108110cf92a3a63e28681311b2c93317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf5a15f8c73bf613658c20e8a0bea7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f30d5b50ee4e3e52490a64e3eae74319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de993c462ae4074bcaf09e4424f8a6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d55bcd6f9a2746b57a8a72e5a45fd8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69756337854cc85c39ab8e1247e401c8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0f0207b62c0ee732e3d935a1e66a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a95447565fb2938bd4c630c295de11324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbed30a4b98532111444e8d0261c30325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407fc066d718f4d7eb6f27ef2479c62326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48ca17f244b35a78a719849f639720327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676541722458c9d5a69ff6e1f0b6082328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854d214ca5d72ff192b24c6bef77fcc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1affdd4cc3e2a987ba60739af650d7c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48668194aa07bc62b63064f6f1455b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c3743acd30525dccbbf6fd9bb31e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae729186f991ffb3b656ae9ead709b1d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da79b3ea882868e6cd8831bb7415ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e10245f94d00b454dce057440efee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80918d511b4c4596696b4e9be6685ae6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37c8939db3f28bc784dad6a040db02337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8dd81c45ad7c9cfe0ee02480aa6e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d94acce9a53b7b42c468c18f310af0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c5053ea6ed4ffa3093ae84011b4c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41e9036d84624d4c65da10dd62185e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d33216202cbbdd46656407503e1d93342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a600bb36c87f1cfb042627af4c5a4c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6481677d3aa27e3ac98e521667e38c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32409d7e46dee55b46efe9c6b84d62345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d3466efa7d679a156c34fad4606a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240d18988cd011993a867d8f88cf3b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e05daa86400baabf96971cff08ee74348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc643dfa17f26c32ac22210306325edf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a4b2edd0f449c45b2ed7a8753817a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85741fed1e1cb0eeaf2cdfe93daa06351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be837c6f21fb84a9fbe20b822296755a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac26ebcc870632fdfc40e679a4827b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099f8389394da2444a2f97c5d0bfb3c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85351089b320d148d3092008a8eb021355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8752e48ec79d4d836482d3defa5e8a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f21259ee59c1c247a279630d77e9b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2882d6f0bd660bbca6dfc5298d783f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4ff458167c5e27e6912c013e3471d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6805a4060daa1a8ada348dc27176f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f65bd19ed5a735c406ef2e65b73905361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860605aadb48c2e0c6ac9a65f152c6fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bee8973fb2ee1d7815f4f40a39bb0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea99692f434797ff08c7ad678ebe903364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202b6ecaf70c5cb703ae44ee460e010365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17728d999a20ebf14c13098bec9afb2f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abeccbdea5873b768b446094fc6a0e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61556ba0e020e64bba15501d64f78521368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5130a2017140c18e2a9f498cb8742c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd03953f88550f84f00d85f7587f80370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2accb3ac5e8f2ba40ddacb5287c41371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362b7eeddf7fb8d14e00f044edb7279372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dfdc121e27bfa41d70fa6a40a5ed7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decf68b5489f15f8646d78735ead63b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c794e431a7576d4d0dd2fea7384f20375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbf745e51b3aad4fe9ffc6b0e98a21376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81f50a3e5ed5d2a6d7f0cae1b7c2b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5aa4f47c856d00a87b2e8be11c1421378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3c3074b5f4445566637b095fe7f0d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddf80468c7ea17f97514966896a5a3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ff9d0641c078abecbceb3ee20a20f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb0eb95f6d7a1018b47280d22f5de5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5786f7bdbe059d714bc2d9edab4500383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a856b1cca6a5513e27a83126f17041384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122ec260357adfe2de77ffd5a671873385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f520b371e092ede0b95dd267934cf7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f4eaf3cea36e63158d578af4cb0b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48bcf98bb26c514dc69d58ebb90780388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc0f0efdccdffa5f52bc5aa9ed6b57389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b53e89bcb383ff1ed1ee53aadb373390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a63f841e9b618a7347554ec5e166a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e21c4d5b1da9284f67c7382a5b5b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8647220f222cc226cb8b8bb20e2b3c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7b1f6161f2651c9c17384bf9ffc8b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1efb6112cc04b6e04d7f2336124efe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3519d974387c5708a4580a34b5e6d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca26f1b239e296f60c471ca46ee3d6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc30a3dfd07b2a7cd889ac29ac1a38398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1735cd4d2f9104974a3b5fa6742efca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026aa31fe2529923d5caafa8aa7a362400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9179c785687af6528d5fe867afe2d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293b126921708c16b76eda24f4517e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c5dfce59b641f1a70260644ab3c6b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842dc531061d2fa63fb6ecae82acb04404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc7cc65d45f2806b5083ecf5b0c031405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c1a1d8ba43299e27a6c514486ba52406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f984562d308eaf5ecbcb787993a2be8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb125a2c5b95748cb8387be588110a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d0352ba829b1c89209fd1e16576b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691fec49be3a0529a5906147161f3c5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5803d8e730ed261cf3dc987e7a0c6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a7e271770d17a509e1413473606ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c561d4b55c992f178ef1d82ed761b3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca5344bea018139b741923a8c08a51414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82041c97000cf34a33b8db19f34edda9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7461f4dfef143ba9dc87d7dc44262a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3fc25b105fdf71231918f9aa1ae97417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11931aa3cfa2f71ed938a67b7ca3ba35418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6536d78bcbcefddc8b9045b092986419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185df569f6a22789ab2abae816ab5d80420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad27d87880d2d3b47bb1d686c1147c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3773d04cc047b415e0d1334e38c3fa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838edc59f0886d06f8934a773681922423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907064eeb26afc6d511291e721a6d35424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0374dbb9ccccfccef4cff4b0aa131c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8130a98c698d89ba623b80de39e8984426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb6371f7d08ce9a68f40b25c2848fb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c9892e535d5fb484f9b767ce88bc6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622acecf421d9faaa25ff6441a05740429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511671e7f6378c0808e1a2b04afdaee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7af0d1676689f12516765febb941a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9667262de5adb648b49339464c39278432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f0a8c490041ef77ba78a767bcea50433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42f4491e0a3fb425af8d3ece6be97e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722242215293c953c028dea4b05a540435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c338bea622ba3b0c49b072cb56e9fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82614222365c83b8abd1166b7451f1b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5165add24e3fd210fa5419de1adc4d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6deb9bbce201f54e739e436fe28e29439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0c097006dc3cb7eefcf01553c6fa5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b4817e31eab5126476466cc99550c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed033e5c96bcd4cd0b88e0e691dbb8e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddef24e266cb8d3c9d601013341750443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa23025c701489ac29c409514129855444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb4cf6640c761ffd0d9bd3081230cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc02a52afcdb2dfb24d5f1ea1c057d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304a2458a802a301a4276d48976c732447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aaf1bade9099639c5894d149c67750448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d585ee668e30b11fbb3f79a405b7ae1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94cfe213b99e98e35f3866e40accd0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e145a649f419587d19fe94d193a3576451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5fcb027102bf19bab1f8bc4053fd2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b436895e14b1e038b76f857da5f260453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f436e87f9c839e1ec2ee8f661d4e839454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd337c80ad07ff933071fef39c4a338455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4082c3365d07f40f0db55f3ec4ff94e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50412e0b12cb6adaca879422aa8bd97c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648990c6ca59ff9c806e12f62ea9c23458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b374eb754c611a88049cdfdee311d4b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156390cf332e8e90f75b34ed5a0d484e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ceae36182307361c99f5146b9171e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134ee5767c9051f85756cd0674343e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c70cfc22ee7d4dd2f02c5a492feec2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e59fc1acd171266593a78d0f6d558464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1341e6a8c301a0ee66efe45fac06d53465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d45caae7bb83d0e80f1206c771bfd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d6fc5ecc0c58f9690c80fbcef445a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0574ffccfb7499c8ce87bc2b05143f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723da5d290689a29a31fe5d7d1e4fd0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77546635f3deb3983fbea1101e26ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519c393c6431c853be70c0764d6eb6e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a06001eea6ec0e971ba8897c6af16472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e2243d49ccac9fb00cbef3395ec16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b121e8bb80ed404a5167a03297ed71a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a77eb6f9359217f91a5da62b8bb41475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3979cd54cb4e9a2e479b4483a9a01db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e79e2554a5cb1c30405fc56096e76477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff387ea17aa66b74e1eae6e6ff2d18f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73cd4b42d53ce2ec114b809cc8dddc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d5a5e812e59b3709f1124452031e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803e7b760dcfd408b9d236ac683f1a7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f61aaec53442986d068932d02a0c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3e4b6bc2f8c308601d5f0f499a244483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62fb2bfdf8e0576f281cdfed672ec0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e4ec0fa8a5d0cd39cfef3335779ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e46c9d0d3d26a6c1d380d5eb5ab8fb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b75b5e291a3e36c877281b3f85892a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf647ba70835db45ac046fc755ac7e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5382928d89b00e2681c0f1b816567a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c8d085a19fc892b8906c6df6d3067490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a320fa05b363d69892eeb84db191d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4d049a4fa36aa6d9d5b47bafbe91c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656b32b654059ad60ce76682389e5d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc706ae30a45de6c775bd6b6468720494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10517192716b07cb055bd23740f73eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a6f8b443b3aeab678b2cd8d1aa567496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88dc79b312b2d078355c00b1ee56af8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a715adf96807eab99f2c67364fcf2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4f0907e3063011dd5f3c9a1335668499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b974e3766389dc30465afa9745537a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38768fe57b8592034471e70e59c513e3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358b95500aceaf4178adeab1c6f9c6a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb583a4b2c5753354b9412f2cd6efa1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdce65f4d96a66525f717b674ebfff6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf98a4f19d8c19a8f8f6f6aeb4a3ab5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f4666997a96757842cdd19a4d1a22506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bc35cecb808c29e1030409ac18336507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726dc0651694960c2aec2477e96dfdc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7020449c3e6835e7bfebb5ddaf26e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e525424ae2afb9b9f55c4d63696d3f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83a186785a265f62ea9c6ba66fb348511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dabd24cbb0bd736ae1de9f5d20f8ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ba1cd3234287ed322461a2630cd24513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c774073392f9274b252d8fe9ff458fd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51725ad8e891dabc2cb0ced3104e8b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27daecaa62df80ff3a6ed86d97399f79516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bad0933bb60725665f9c22d3a4f42b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45a69d791c7b67e023bb56fbacf88a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d8b873858d968da1ed0bd254be7f2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a800be80cca76c01f056f745c6ccd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ab3457a95c4897a33945911e5ed84521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c075e6ca04af24c6d9fbc2eff0b734522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e656602eca4e2979579684daabf58523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdead90a2b03097c99a2cc9361fe76ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09994cd9459a7ecada687a6109863d9e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75472ebd55d1cfcebcd48ebaff3a6405526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c457e539ac35f96f088c8c1c1cb4139527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45975b4ae005f53d5fa37663612cf878528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665af6a2b92aa9889e547613da7682a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e18dedc4ac32efb5cab3416a556de530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03738c5517f513ab5fff456fec782900531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44624d99cb91148887ad479a1c103db6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac5e223355f1df639a1cef3bd736c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a329727b52dc8a5b9cc60b965388a1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4f36ea35684a83b392fda99736a98535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57f3f32eb05cebc86d56f7e325770a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908984193fc0a63bf1ca1de9eae3d65e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b095e1cce463f080ecf7c0b0cfc6d8a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fa794e63223e109517bf772265864539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651f084d10c5f78acf4661ed534dd37540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc564bb535bf74ac30dcc3931bd5f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcfe8bed7fa7ce436ca960f4c6d02b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6ff08d4aaf35a0c555a7cdfb15c07543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e960bd4f8e8058ba1f30b6fa4c7659544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5828cd152efb585382f2001468ade545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6bf306424d1071dc42e81a63dd52d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7096f8dc4488c22ba1f0249ba08340547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8ba2bfd6b4824ebeb5ad7a5bbe987548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0676cff48f8fc95c81dab88ad9b1f05549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bfa9f3da0136c741227b0d70a56bf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e10647d76f5fcfe35d690f940c09a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d53958cbff56a71c2d4e9995798d3b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7a0b95d3ef91bc50a852667f44a9e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa103ea93be063a918203e3a487a4dab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e21b3d6e9056876a30bc05d144763555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7d019da2c0bdbf3a21d47ff617b42556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1173d6dbae7a55885406adad54e73557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8c7c2d67854d196ebd98c48557329558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cebf16aafcee5f0c7e7c4504811e9d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb8bac7b9198488ecaf1a6ce16cd86560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b90b639e5ff4a8608da5a831a15ddd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379490311a04777bbb0f931077e94f8c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f2f2ef9c6ce75e2995f8ea385e72d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b70e211bd4ae30377bb5ee1588b12564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fe260ea21713f801ee8bd7be4b25c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a20da97d6f924e4cf8a45de5ab4d4e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638f3f4148c613e322cfd1820d97ba0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fced50a46326cbf8e79f46c9555bc7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e828f61ac467dfbdf7c9191318d693569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc75ed116f2e0793c479ed78227bcb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41677d5c61ee5476f187ba2254789f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db7c35280ac47aa829bfa7241a90a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f06ec209668409c4b2175941b5c7d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10606e0302a4111aac160855d04602574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79587105433a4478f760aabc573636b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0e2aceef938de05e3b6faa0701537576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde6eb6497a73f7a1579fc3ebd1c61b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f7cce5faee15632109d810e8190b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e219cef729b0832b82188e7c650c3c9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6f43167bca2dbc21a2ff2efa79b91580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa407d72eec72f82ef4abae860bffa0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaceaee777df50865b7e723b248e3c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51efd7615934776261c6e9b11b335b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85d32b1d5b1870095eaec3a3d6e662584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd1024ce3e6258b8c0ead37ad102ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b61ce12a90239b45d1a04e00f8aa59586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accc5048b98c0c598df59fd9bfe01c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb1bb3d61ce6f68f67e6ef5a6736e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a2940562217692f75c183c69fb2af589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fc845b0db53df421d29523f619d17590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0232c8ff9ddfaa3a229eee732fa422c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099a05a6e7281bc6da3e4ebf8f9c7ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0cfdffd2c4e65b2c53d38e5f028bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f5c0b72d7be007c672605aa6f918d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ce01d31c644f8b569a77687e76d80595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb492028af2572e47d5f1e9a2f04d8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784408d420b816d420a7658d02eab25597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ef35f1a3293d00126c2bf6f4829f7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a4eeabe9f914769b71b7bfceda4e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cb50ce6f56b496b7ff6bfb24c907a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e5d6cc4b2e009800bee9300020f93601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2313e0d0320e077898a71ba9c3b7136602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1d5aeea3cecfde0c64ee5270a1e53603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57723bbdcfcb83e67283e7cb8ce90a9d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be4792d5ed5e6eedf027d2c17df417605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42250753eddd6579b70ae56de35d8176606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d97d39b6bcd798dd94b0666af4d1b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb5bbf7bc4dba2daf38bc12f0b48f1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942ab921d9d57c5556abe63fa34a7fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306e440b9bc8fd83169421efd9c2a7e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabf3ccc633f6d64b5e28b3fd75b9dc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d8ef597d0bc020b482cf4842f65f0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afefde06fdfacb2d09404670eb2bdad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0c7dddd7e1692cedb80322c57b4c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cb0ba69ba38d879bf16ff0085f3a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e29de104ed7c83c9c17deefe82d733616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339512c6907ae36b9dfd8d2ff4785379617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d68a56d9c8a0ad55d8c55669ab51ae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9d0afb5db19cf0c3f7202aa4ed4ca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daaa72c7bfb4ad1c0d730e25a60a5bf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aa4f572b27e77eb721b46e3968cd2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4fb4f828c36ce9846852f879f4037622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c1d97bbe9a25f0006fe5bf2b9c130623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc93d31b80c6d76948a76cf7c7d0489624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3da446ac99663ba43bc5321cc847e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d804fa69c8911890d291cf0185d325626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477cb919f3341cc47890477532378cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5df29f000862726f1eb3e3f32881f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50390856238e66b8830d5d4bc5cfc3ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d25875798509f319a92fabb63a14df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8e082f8de3c9da2930379108f32fc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f40ba0b72c85fae536d6a3f5380ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02c4443ad86e1427d8184ca2973432633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bda71acdd72c0e8c7bf930e2c49de0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00297b9d4e3c73fc4fc0a40e9a932ce1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a05eac5a9efbe03b1f2a5fae0e1bf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8aa9f5e1f27272f1d2bab96ba79c2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f39b78efea8898e9ea5cb1f12e5c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea338de5bf17edeb39545dede6ceeb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd8201bce05043ddb8799025481888640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410a00484c55ed0e81520d92067a1c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c179467f0edc5867218669488b2a8b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e40f48cbade37eef1d354ada62a98643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b303d55b8f10c26251fecca6e4348e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260d42b277423c400a8c2708cb505c0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5523b01142112972cfcf2bc0d2f606f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8eef748f52e7513db1ea0c48e117ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08e166ae1e52c7eaa379fb0b276a3f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fc04980e7afcaba2fbc90fb486644649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d589d5f19f16fa9eef1dc76cad2ff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2afaea2d9561d118c921a57a483f57651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d306d656674ffa3ed5349b9e3fa0fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec3aee95db4919bac0755736575207653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd40f958ff21f0981864d44acd28843654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d64d9a3ad54ec9fd362f4cbb4de5c3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc681481f31756200af18e70edca2f5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf5277742df472c881cb14ea10fb2a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f037443bf5154511cf0e226874f9745658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45920023eaea24ea22fed99770f81eca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d7e2a9623eff24bd38a14942012ed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a785ebac1a6fc36510bd336d590c2a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882bf576a10541150cd98edaefa981c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578087a95b6a110b864420a99f1cb0e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975fac9399c5dfc8fa807675f07a986664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142b0d77028b57abf6778de1eaa5d3a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b0c3987b44cf9b17b53e851e6960c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113510d16e7648d6ef07db1666f2ff2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45b5ed15717307af0b0c6c82e64024668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c50d664c6103e9d17c2e5854407361669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054daeb4768a76c004d6490c40389128670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30c9d9d25c3ece15411fb689a7ded1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22fd8d6ddb2efe689ef2d57e58f89f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf60edab7c0d1379398e2ba572677a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685ec65839860062136665f5f49c21b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34d8b3a83246379d6dcec57888c470675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd0dc2af330dbf972a21cd5ba8ffa4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c9042106e83eca60319456917a5b4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfdaeb675eaa05f115f9b36e33a3d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf95ed5013e70ba55ec324746d9e078679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bca413953f556d4a54174360cf62f1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f12e90ef91a5271e7ee854ca07f9d8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06b291c5cbaa197dc03fca570b5ca2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de9232595676a0011ff4fcd2809d4a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7417d876bb404573a57829480cf44dd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fcff93382bf79319c365d8b959cda685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cee891a3ef69474cb5576acb0e09a8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340e057f3fa999b6fe912e53d7842cb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027c6b692cb6aa601b01a0dc3f804bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d969b75e0d0c282284e668c40f11e82689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb884b211caa762dc8161b38b0e29bce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161834696f39f2933b19e6d009858d7c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05fda4afd150bca01b0dcdb0575768692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f208c5a64d14e99961b7a1128f63f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7114c70607023668407fa7e03a92b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24f323d6532aadfeac0bb24f4a6b5a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db2d6c39a453d499b16a324d225805696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fa96d832c1d11d609a2991ec5ec3e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21970b1873cc301201f84a7d8b72b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86437c5c6bad04cc58c07f1cb9f96743699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba739b60a8a14b1d691cededd865b6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d87370310c7ddcc57b518b7f33e3f5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248d6f4db4667665eab2ba7500f11e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45833dcd6787a2560fe8eae21a0226dd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a4afc46971acca1e3ffd24a2734c0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbaaf0bca877aa469a651a48c182a8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023fe8a4fcc3311e41eddc8d9846826706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b966586a7dd8de2a4ec32f1fbab2fe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e2250f55fda9c676ce4f534dbad25708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc345de718e83ffe73fd5ee5e0dca6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339c4e4c20d5d0ecdb896071212e2f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e6e9c0bf5ce3212b0e901e9236941711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869439288b4bc9eebd12057d56dfab6a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a748433e89f1a41361ba27425dc78713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d760447409386742274188c1eb25e1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262a11eb974e2a2466e93531f24c06e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb1da71663fcf6964a6fdc7c984623716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a252c0bac19c90b03fe10bf66e1e99717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37c6020abcbcd6a2a955972ae21315718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529493c042876f28036b43ee2d3caac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365d9ed7215eeab08711e8c021c7aa2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c9f68e2659a11366b577eb35bdaf6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6e559859a5c0d29e0c6ac441fe936722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa418bf626f7a1f2917ad7c4e91bd76c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ceecf374581dcf5c5a0f9cfa8628d6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3d11967c1e6b04cf6ea7e9d0e4e69725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce64e5b28b85bc35596ac0d27666231726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc177ad2a2cfe4edbb50f88d66154b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f240ccf05702606752eb93ffd03e57728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fe0d109618b5d4928355849ab93d4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab37130b6dd02c139143d49445c869b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a0ab732428485bbdabb5efffdf062731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2566d594fd0ff5afa83cccbcdc3d3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106ae27d94f0629611a97063241b797733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aaa6e80972425beee5ba55765140c8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bd579f5f7d2929c1056af64192e9e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a5ef85e419282fd34781b8ac9437b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e765540bfff06ab704927d9060d0bd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ff3fc26fcabde8c28c20bef450796738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f6a289d4ba9517bc5cdc00362100c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2362499703d4f5a4a1319586edb1b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b588a644ff289a8dff2a2933e293bdf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409948720aab999c5118fa1aee26e1c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341c20fd4aa8b37196062a0377663b0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab85468756887cea05c35e48f69468d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05007dc603ede6837ad7cb08fdbb0cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f7ec28c90dd3ba9fb6b0437ad0217746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f2a9881f00714228729914aab2589747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498b500cc9b0f67675c5c47b9d5951a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5dc3c15db8f0608bd7d15a644e5b4e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669c32d8e97a433aeaf45625a997b77750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815d826d03440f37c85a7f2905dfee4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608fb0b17b1f35d21bdb80db0a4d704752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f921e0dd56e21a03c65ea7301f2507a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0c50159f67465c0b652c9306f0a3a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c36bcf41e61e4f6411204ada7cbfc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06f60934f5a5918ce24087052735cb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abf80a4bccb2a93ad61a410d7689ed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cf23d966188afcd7458a1664809b8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d97b9ab000daeddd729f47638c501759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c990bfe370d6974e840f25b8f2f925760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8d6e0a0935ad81f859aa5974acba8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944acf18f4cfb74cde1257fefdac3d1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df5ef281385969e14de0a93c7e5e98763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b889ad968ecf9d699ffae226264cdaa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a24bf0d2f2246fe296162e1a44ee7f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856568a5cd77d12bf1a4e48337f8c6fb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ff4e4642d9f7933762891a6bf9c7a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>