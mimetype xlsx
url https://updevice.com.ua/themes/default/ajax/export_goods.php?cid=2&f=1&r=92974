--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -3613,51 +3613,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f2da91283be84a9b9174c93b67acd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283f8978ca9b91c39fbcd3a7d283d5e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70ec45d0dedae460ed754c488b1dad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31108e667de0c875f0932d7c2189724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9146cedd55fe79deb092bb24d46875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e9f81e7277d97776113b1730bedc96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ae54f460eeb536e8fba2bec5283c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b0f57c596651d075b2149dc716da48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f20e77bef2526e4447a300e933c98f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdeffe2c5635e241afb5381a1d7844110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28658be72431ce80188af44b1465b3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3fb6ce5e7537ca3cab7b576c72e6a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568004b895c9ba44ae520599c1b6f9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083ef93ba68e76c0a721c8f9a4c057714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc52f6328ebb376c29dc2210d40ba2f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10e6bda2b44752f10f78581df6f14916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63fb767a2abff1c1004b99c60196e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63012258d81204b17e5223010d940718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f366ac6386619d715ba5cbcdb8a2619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44361788f0e126c6bdc82b1d14a3e59320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0ab941c755e1705ebc200104e3ac621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0ba27c8b0b3e5610e9cedaff85d7422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef1e6e3e07e0c85340f19789e6fc5623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed01d9a7d82e3706e52dab3e8e43ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db571f37561ea4270bce2030ba1671b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4866df984c3d912ad7cd93fd8f5f3b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f9d0ccc84974fd319f30904c47d7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932162ebf6598cba879fc65d8253517d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3f17858ceb616b37c978be1285b5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140691803e981892602e597b4de91ac930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5febe44e4a6c3e93a50cc90bf7f2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3b3c6983ced0fe8d6d7a68cf81b4132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9839bf925e20a71299fc676d11705133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2746d9ac9004d620b22afa957726034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb78821b0482bc7ce90171c95fc47235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f269489c745d778272a4a8295130b5136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2599e213c671ad6bc12e365c571c5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef81c5d2fd711faf36375aa179e0f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362c0eb9796f0e88f5715880a7cd42c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7166f312aab4bf8b02bc7d4d59912340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43452ba7d4637b2c73ae5aa36b2c3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757de9d4b2a422648a1b2b1d575cf0b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0b627b3baf8c56a6140dec2518d8943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c485c5683e66a27eecdf7e5c6200aaa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69597dec9f2feb7617ad7dcf16656045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d22499933c73c5f95b52b812ee66e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6d8a2e7b5c0af5f45de5638d2031247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372007da8b37f6c7cb70e2beadd8f3448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ceab059cc794fc24c44a3281d6a3549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ca2a108e39f46eaeda6087c69f4d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee32a58c69989e745f2e229800e0d2b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929572985070e51a096117d2406472552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfd9299853f2703463367e882907e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac218df19b539bc122199c3a83915354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401d281332ac3cda75411fef883c6b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd1e6cc144256b1a69221fcd042bdd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7044ece068e73dd0cf95f2602e399b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bf1b66c7d3807e19ba3c1a71d066758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8bb432eb975be3c06354bec6419d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943ce64536f8f8a28deda34c58a462760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dccd60f395b805012001fc744c8a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142317a031b0ca7a2986421d06ea39262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189c099339cd8ede077eb574ef79b9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80364b5ffb090b72aad358ef2790b9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff41c0730b5a4811c7aa3154c41ae765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05506d84b6d019d31fb04e4a92e430d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0e32b26c38a029dae7a82ff716f4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca308e475175a0186bb706c0ed070668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010162230a88ec08e6f703dc185099669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5845ca3123f0d8e2625aa8c50ec0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d1d5e33c7aa6a1fb28593072ab35071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff63474e5643dae40b3f50cc34d8a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f893386df09893d4d23dec1970cf36a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd60414913943bf8fe568cad1ed4fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df80512c14c6f23055f76ed9fc8fa775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b16a326abe12339f89297adb82f54876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2d92ca706ca7185595e39facff1d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea06b4c084f73a77fc4f835939cea978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a26e83ccc1c3f993fe71a418490a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ebf3cfa093081e16c9ab2617a00d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8dde87cc5100d8cdab573efb5f5a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98e86b08719665a8684671285f211682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a705bb2c19513a0ed3cb0bc86ac004083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd92260b98486b87457f82f51c7a12984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71631316cd6b865465e2df10d7395fbf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecffe9e325fcb7f42f08f23379e72c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcefd59a0b6077b71f7e88dd650574087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb282eb6f4515c531cc0b59dbe57103788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d909608ddd512628c68821f0fe820089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888f5d90e858f59d717768a820b826a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe7f094820914dc8c42c68bf60a19091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e42b6e84d763e48e4fe62639e578fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4024a2a77cf2236facf2856909859fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc106c99499e0d652bc71decafb6ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54004613feb5794ed0d3a3a24f3d23295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823554c2118ddd0c15a843d4b9083bc496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddc55f29047f9affdb896aced3d17597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65840fdc94ca081c3f3033175f5bce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea265351b491683c01d36d5b78e26bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0830c6ec8f097aca6bd37bec87591100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad96c6d23ae56d85db188c43cc62fcd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497c8b9d85933e332ae510d615e094b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ff0b6aada3b6d18a9e1cd60fb2808103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23f127dc75c54e5c8a40ce907e6204104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be891c24aa2ee738441136c25739ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5166989ddd5755b10cdaea8285e46d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2e10fe7aa2ac00ab412acfcbca170107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca90a500b454d782abd3c65dfb7c3fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04787296c13b6261c817f92217b3cf43109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834d6b9398d6bdd65e172bec2070304110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7af181508059f53936369062b12fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e50b037ed7994d0c94b055713d47a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463b2c29cc1be05caebad00b3c10c93113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52be20e647e1c40526f52d7221f77a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f00b827b975110cd79accbb66fd9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d12fe3ab0822aef10270d31a60d5e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e518ea1d2844c318566b747acd589117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619ecd7f97edaaf79ed317f8e5679a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87670187051d6698e70d8a9efac9a61119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66cc9ca591816c6661ccdcab11a542120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829142ba2c82d547a36030e3607bbfdf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae635cd280452c252d07b2deb50209d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f75b4d49012093c1958d9a6edd5ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1f0472d0730764ef3e7d7af710cef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42a024d79ea3a65ca3a09e7d025da9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4c62416d2beede467ea507133ef5d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb2a82291a4b7879e21cdf203c33e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb88253659b7ee587f4071a07126ff2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d4515fe246f290fc64894209ae42c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf52beaa02aa2ecfaf0b466eab2162f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2026e89cad8210613ea935ccb62da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd55b3025ddd28a245457863d01056132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bbf2b1658828905610c1112bef916133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6107a5e1240c551c0b50b17f6c89f31134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67fd30376d8415e3d3429d0ec05843135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15cc26361c961dbdf34892d401eedb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4f838023dbdf8bf93e85e6592f626137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744a6df52960098eb4892d18630cc97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30218d1b3138eaaafcf78c5ff6eb1a49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b4621748fc57562bb28dd26fb3ebe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ff9602a6e9e9f49b3ac1f07dc2229141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d760e072d44685c3d23c251fc14a1fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f19ed7e4474ad9ad43d17423dbb44a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfef1991c94b432d5fa5179a7c652f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb26ab848206a6d00819d98db38391145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d733f2a56cb31b1701c1668cf45d34146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453b4e8f625587609bf1d11e7516cdc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19908c590b521a62c98dd58f23cef3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec146272fbae4107790440dbb0b57a5e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105e93c443fd80f1ce5d697df8efb11150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95152fc3421b50d945bf33467b70bd0c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0393d8f83aad7f72d33bacc6db1956152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cefca676817f5fc9883cb047d264b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89dc4adb0aa63f9f61d456935a57e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccca068ae2118fe7d259656b25f115155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bddfb8549585182c08e26a250989e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6e7b9d133819e88190c402915c31b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e0d1baf1722d4cd9c0c9fe787bae0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704c86dc27b9005487aef2d95148165159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52db0b722f4d97f613f02dd00d7559160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c42471b836a3d10e2f8b49e9110c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06ac58494ba0377372e1074a5f1f49162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f92caa9f4f07729831c486217bc152163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a00ddbf822880cf0ec1b1da3ab5ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b712db84a344edf306c442e05a7e930165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb4a6bf5d7f9470c1dcce0d1d2c242166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee136724b0c883d9a065fb9cee48d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42c4311f70e45aa9ea333c1455f150168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5c8d01165b1fd998e5797e4b5cf18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823fdb33708c2a80c4b3bcfab755d38170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b431c8f7ea8da7d30c0e3fccfedec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb626b2c784e7079b6a864f00c4cd6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb635ca34087d97fb0d372dafcd0c76e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e258d7ed7901f5f669d74e02d59c1fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60850e5f3a1f6713774a15c47de3cf0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e93599ac1aa40c6866e923dbc59845176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc424401bc11b33dac485459761bc14177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761034e4320928efadeafcde817ed727178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786fb6d03d20a350b9ce7c9925794ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ded2c6c3ba1364ec2483b8d6561c5d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3155e060273b3d6b5320d2c664d8a65181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca24b4d93582200119bdd4c336c3e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c30446c81f54453f3b5be40b6081cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600c1a4f10169c378cf3e4381de76d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6a3864b9741a01e0c5775d9c8db79185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b86079d853d242cc0ceeb0628f565186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64841aec8d236204555a66b57be6e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fbfcbad9928f0f4b7a0cb45ba7a70188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb322fbd1b8a52adb0a0cd9acca473f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9909cbb1873290bcaa4520ef9432b51190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278ef6ae0223fd8d86becdb6fa0f34f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb4e1b000348a500de1b8a1162618c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84682bdbbdce09ad6b35d85b4b9b1393193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05197f29ea7d0c3f3d9ef17b88eea7e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea904e662e4fccee267325387712b95195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cefa9559007ae63d4fa2f618389a4e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92213f1750dd59397405c203514fa3b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cbaa03e3d7c9ef87ef358961ad0ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b23ff6e44889145d5a1d5498977d56199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6755b26c608095909e32ad4067dd8e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51e692aab99e7cb6fff2971ee30087201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d0e66173a42ad70e05d5153e38723202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23d87f0a1132eba5e14761d7203af5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac8c16fce293eb88f63abdc01171fb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b917bcfa96c2aec32d4a28a0ccb2ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d25d2eca6c4c89dbb19ae35ef33ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52c744a08fb43f434e0b74fa79463d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c785b185c7ad55e630e0c8cdc8521e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b4c0e185b5b04524f37e01f832444209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52c6b8adb5ca7107eb7b6da874a800210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9e3b8ca307e9b481885781b5e5ce0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f196d301b9fbd4e12530e2274442e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01d04dc045571a3b1514ed373d0474213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807afd24d5e85470d42d180f4d44ffc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685549b9d8b20d02c71e2554097918ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6411c162b95c4a7b3c00da498b3d49c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94948167a78972038aed007c217e7c59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408936e297e1bbe499792ee4e2aac5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f465da33072f2302593a213f4c0a987219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd09e658d737824637e4f3627e5c34220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64522f28efd45a815c1109853ac49e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14827abde41953660fdefd47e3d2ad3f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e7aa52bade66682717e201cfc249d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5db40ad2f59a967ab03767b271dded224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed299e8ac7551e83c42c6e5c716081225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7acb45ac24c54d0a23ee74a28125a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a389283ad9ab0f12d6ece845b41c9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5dc577e866e91acc34ab79076743a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b86d5091f2c1dc87a7d8399a3cb8b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89a6015930332e8739c6abd71ad755230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c1df5fbce9adc9ca2253dc303fe3e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134640d34a0217235d3ccb12298a3f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029ee1e0100f043e8a25e1ebac92d78233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb003270eec054f58077da6eff4cbae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edc4f32057fae5ac3c4fd23a6d47df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386d333e06f1245903091923abec4fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f8e929f50f5d0cbef31c63236d5f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722a7bc230602fd299115d9f17ae6aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384dcabbb7d43964713d4ac75eb33ec7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee41e8cadf4b0d22d8d22e684e08764240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca76be58b6701de177897c924b6798241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc264118c5ecf46932793133e17fb52242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c335c2def14b629a3f83ff618a6028f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6708b81d6818000848b2b3f6b0793244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f8790be5fa8062401574f63ea2204245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2166186216d0e92012da1da619e86246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b06c3b77c7f23ad8864feaa6c0d9cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14942a623f2924d87abf929afbac5cb0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7796b7499c5c57b1704354b904022249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8ffb27894c8b1a718bf0d187b8b29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90f2b78afd0fa8904bff608d5d0be1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f9832381086208fe95242f84b58d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c8ba63911c2d9d64225ca284bb9cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e4fc61dfe084bdb1befa1a75eb136254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab6173abd548529ce4f7addfac931a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fe76c10b3d9df6f4ce4e76a6bd864256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353dd152f0e0a4aa46bc82a3b178fcca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace35ca6ecd657a39303f436e5082369258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c56170520dd3a2ed05e181f76afcb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b285476cd75ae3ec863c750f7e098b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb80c579c632cc9e6fb73713f7481a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31702508e11ef307c3e624843fd945fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60aeb0196a102fe206ba36eb72c689263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279168bc5d4067ce7df6b6974e72f9f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b59e28e64177b4a32355778090b57265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61e979f2d04b0c06290fb05bac0677266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4daf0a67fd9c4ec514f11a5ee85622d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011730e8073c9cc8b3f12b37f3a40f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb8568cc209814f93134f21e490699269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c0d963807413495773afc26c50190270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5924ebc4457c568d81ab148e6df24b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3d32bf138d3889560d8643b91d7ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed8053399b902b9c5aa19b0afe3e6d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5c9bc5e40a13dce8b7e29c3b3eb7c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92510366e393185fd1e19ab0386fda275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a05bc4a0725044ac082d04b2a19eb5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6496e05a848dd9eb37c3b0cdccb08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb809816319ea606dff7eb3be960cfc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e572871c0f20337d39e30d052f21421279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f27f1f1f4c7d89a164170cf1ee47f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1da1596c627276aa60b7947d2bb29f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83641052017609f9e9740e2c99585bb4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f39edbdaaa00b54e3e1f8ff53627a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e89e35719f575831a7721abee2415284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147df2f3914255b9d66244d1bc95c70285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffe5e419a628db97a2a46e65a736de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e082d6641fd0c83c597e29c13b6749b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837c3a649fcf80de9317dbd1ebe9cbc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf403b3ef18de94f443e34e37612efb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaebc5d5d88e5f9ac23944cde9fb08e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f78aab12c7e860ca983a10c98b09c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d96c9c3eb812563a014c21f6945403292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4f14e5a52e1c4376a28e847517ec3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f9454d77b7d99a89020f68e4018d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fd0d5ce484294718aceefe363d5b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806e09a3ec2f95fa90c2cecae441a01296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecd7e029488b3b2e0e851b4d404587297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df29cff697863579c59d20f093eb3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844e1cc0045830454a354e6a02e3a62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06383cfff27db9794b19c599de49cbb4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f0c5552f76c40d1e3cc17982ff2eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bd42d7d576faf93b9e40294ac4503302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92474ced74f6392e982101a97c7eb824303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caaacf87f6d0a2daa6528ba83a253f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe94b257ffdf32f3333ef16939830a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12f3c67273fd223472f965ba500982306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc626f6dfcbbecafe6472a381df822ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996c41356762785ecab8d3f5a481d85308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26293ea78821ebc394a0782d8ecb2587309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da277b7b6090e309f8c328e7b542eaa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5445f7dc490c0a9559d70b7e28ea6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0737e16bde08ecfc321ae82a994071312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bbe9f13bf0d838af804d005acfd25313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfb203c6d76005ac933ec66ed0aa22314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fec46d9b822273e861845500a8d10315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370415a3089ff8a43c1758ee36237f1f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea63a700e67eb90edd97d6a100c1acf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d546b3cb80d87dc6cb648f3b9418d8d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ba728fc5102b4d0d60efa88ba492d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34b82fbaa12090e6dd20e9d7494b7f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e48d98dfdf6d7073573e92d1b74b1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92953babf2bba3d336aadfb81b212f4f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20280fbd43bbc8237a57425b491970323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0c160823078915483f8354383c120324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7a355cb94a45323ef8f6a2ccba51b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ca68c3cbcccf32df51e2a52d9ad11326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ffc654f558c5f13e41860f33b6a55327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b69102bcccda7dcd73817c5aba979328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f1ea4b955ad5f9e4f157adc857432329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717676c437593b6c4a60b6662ec37228330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4b5600cc0098b497b5dcb8fde1277331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fe5ca85b9fd7a520d169f2917f092332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfda271e574775499baff46f342c8c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c2cb1ea3e374383968763a9d67e59334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4987b90bdf64bd6a2c809d9c7ada5f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cb1d3a013f0c108b960d9b0e1eace336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0cbbaac79005065c54cad1a291d8e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dff8ad1d3582cf8d128dee99ff40a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f0dad16ef4ae6cee2dd51a3a4de28339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1deb35e8c7cc7d2e655dd98b3670c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368effd7435f453b3cd1c00977c415fd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5155ff7960b8225c152365e8b33d22342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41bf3188ada25e3ca860893cfda3a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2e45a0c0cfb720e7d6ca51a606f48344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff0380ab8c5d76baa26a5042d38b50345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900b51a9bcecb534c5e55db2cd66ba7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea454e5cf30abb735dc5226aa8ac8140347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4525db56c9fdd56d5a7b146a162aaf0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c326c8d4e7e438809d228e6060b7cfe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d01ec512fc000a296d85408d7302a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e205d3d2f5cc33cf557e7c86032544351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7453366377a08c01f0dec4c653a6f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a31782e11b2adf5b4a9e9d94cf6cb3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f7bb1e60f0fc7366648946e89e114354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8713d31026532490402e84aba73add355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf956af96d4001cdb895880980b569356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb76d71a6b4a616ceab4150c2d9282357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9050b36888050e4d025d0861b825e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfe477c3bbf7aabe511a0a7ab51733359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85b8a58fc84dacf793e4e17d8f4ed7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9488d8eda69df4ea234f93082a56b7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c27f01b9283e749498be457eea1c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042730b8ed1c0baa9cc70ca6054496bc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5e734edb11d2ccd07c3d0854030f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b65d8d3aa1124d99a628e80182ad98365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e17da257ac7afb4ccd08bb94802ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b81de3bee3ff29ca60f719a796ab2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c92c41f8a4ed5cf439682b30f76518368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb64cb5bdcecf5f3ab917954afd8af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549b15a27b3a11f9e329510962eefc3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8b1d9d73a3692f8c55db1820017cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0507bfe0166948621912bacec2c8a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003bd8bdc486b9e8a63400cd9e6aaf6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecda046a9ad5bb66588123658dc61d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44c5694f3e73f99ccda56b01e31a24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026d373e8242aaeb0e65082b347f223376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda2a0344a6a0400e7d919b715e6326377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81700227b700ebc0c8d60c782cab425d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6920f5ec6cb1fa4837b04df3b174087379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68ae6f373d495a6da21df5e713a4df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48446cbd82a0d2e049a4ac0f7189a3f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36882c15e6e3891d52d707734a4ebe92382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead9309b1682d70766b791c7664e364383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c22a963c1e1168541c81ba44257e5c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e78f04469fa0cf1623937e3577dc36385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b490e3cdfe6140e446b1d226b2be7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c8d2601354cc90e7d5fa4ed740054387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f71efb9f0f451a69d624800e8cf951388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9791aa6b19de09be5ef1f7a53d3178389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434efd8d7cc81e5f3353176c12c2d7c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83474847b7970393a364d02e55eaa3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a32d8fd02b05a947671cfe5d04a97b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb17b9edf1558a9e1e430521fb04e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed6c9001bc2c3289bce8a6e2811833394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1938a80677e94aba7695655a85137395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a007e671cb3662a74114f2abc46c5bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29d80829f25ff24ea9c491a2771a59397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3915f0758374b3bbe39f16ab86e84398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1ee814d624e4782cde535ccda3bda399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3cda19021cd55263c6d5e78823e3d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7be52139ccf86fb5161e1d4d0c518c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613385c3be174a1cf65e2142bd32741b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f795e15d66829491ed7d60ce40a96403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e619be4f1ebd7c8b366b3f184043e6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a60661d1f062af461514d75a4bc57405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbcadc6ab4fa7e63b0ebc443a1573f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b72313d5df22866c9f1ed16333c6d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb04a3555ee0ea62001ff4b8495952408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701142fe7dea1db836dc48e11fe04fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98f48af9ddd49ecf5bb7789f5981d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e9ef89499752cdbea34bc92377450411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986fefd216888414d17ffd79de1ab93412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913d0c55dc24975c285a1b24428cdc3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8614253b762895503127a38bb216deb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc49aa2261b9fca10cd458ae61651a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d0e75768a199ecc501d35b3315ae8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6b2796292a432a6ec0d3cc18ea89e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ca1546bf40f5a162d71a2d1aa770c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7f58b37b4349d7cfe6b7b891c17c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e78ac89ecc07581385327f26c6f5d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e18097b41afa47826238f5675854f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75910b67e75429ef33aad859b1602d56422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf5e3f24bca103dba2f5ce665a7a83423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b5d9034aff9f49334915c0c80bd49424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084f0375fcd8101201f53692e2423df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bc0d83da6a6be8c1a8405d550f006426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e48a2cb22463d5a731690f0094a874427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014f9d23a000ba45e343da92756eede428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371854804f9f30faa76e5340f41183a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e059c7ac120f950cc414626921bb7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c08aa8f9ef034bedefc2fef81bb507431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c126e7a20847a2e61ee52f89daf85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399390fc0fffb647162b92de4c8aa780433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fe3df41f3f659aef24dd4b324c92e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b9ab52dc758d54efd912cccabe674435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53aad0aed215a298f000989509e1aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cd3b00578dea546f835014ea98141437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895b5ea9dabba228927f7213ebb98ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a83eba69384454163b166b6e5eee3e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e7c88640913389bb1bcd373eed303440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bf6d5153e1166733eb80c91454373441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9211d7bcb03ef148c65962e3948fbf5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccd869cd941f503660ed686ab11080443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84028d27857e50e7a6ba557c26911367444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee713aa91c8e767a7274196601432ff8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7cfe2437e039522d4ddbcc281d051446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2d5c51dda9bb03d0f73f9efe4ea48447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afd8a1e9ab85c2146e697bdf312ab5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b61130215fc419165d0fdbd438179449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2e223d03c64ebe4424dd9362e6229450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943e9c8e705fb7ffcb1c4cad4e5a15a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437de589833d9aa1ef379fd2330eec3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525831f99667d56d5a09a0eb54a0b4a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd6903262571e9be438bf0db312c5a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff5aeec4c5911a37b7e1530e664fc6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e98be125f3a71d9586a8810ef3e47f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc56e9878cf31f3ef3904fb22c8bbc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3defb4b138a2d69dcc8e90a452874d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f317974a0b007c429c6da61d93b8e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f59b9967214693578b1c50b6ceca72460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bf7cccf60f3226457cebece2c370d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c69657f788d39231e13bff5c4a973462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb65d3c001886aa8739e0059b46c23463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511b8249e1753ac1819b0521bf8c385464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49371267bd80ed9788a910ecb9cb4f80465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc04d6e23d1787ec8bd18b149c4750466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef0a4070b334f23cbbfd6bb2647242467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008006cb8d8c3fb8907ab00fc236098468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ad8ed3280a3e8963dfca2ec3957d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd587ee65de29119fc16f8da6d592c4d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cf1f6954743f8fe5d721aac1470cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877180918f6791a2443c6edaa682859472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccb1a12d6d39788374fdcfb31ab24b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d10db8de8f646fd20e138aa4b49099474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d73ea2f8e7a912506292bd980b56c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2523c5c8d46edb5ac59b8df7a874a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b33c5b4636218c03f81455fd7a2820477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffec0a74a677f9bcced81bcea58618478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab969fd8351dd4f242658d5cda17fd4d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549aa4dca4551ab94efe22def8e7bbf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b590888ca990f53f432027cd2daf8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c0e5061721d7dbdf5adfb462d3140482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d791431417b88f9cdff085f22502a4b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fe55144d1072fb9de48726a96eee5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1677e010bc93db79b8af4d78813f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe0530582f9f9236354f2e4c58eb6f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9c39a20961afdf4483ad27c59f922487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879f58115ec06f161de9aecd7bf8a78488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196d5c02c4ffac1fa1cba272f4c95e8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d511c04d8ba34a873392f5c5c55da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727575857062d1b829453739d4d9a6a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d22d90a6bead37796b3e18dde2e33492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcba4784466010ae784030fdf2fa907493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa307c2cd5099b3af40879e4b37858c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63531e101195f06e1fe18c696d8f89ae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06ae1d9fe5444d82cda359823cff15496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e2a422ccf67057985527b8eb113fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec114071506c52136f6edda6d267d76498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5612510be78d3ebc7e27f1a91cb519499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4a63206177870b4bbf531c0b108b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02ae788b7fd371e8e5f1c54ffc808b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb8f735764e2beaead8119609ce69c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749850f069814d290bf17cf6bab6c84b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78784e3c81e8d06e5b2a6dadb87b19ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2447ab8f9a03ffb8c99a72c5dc061f2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41f4f3aa38353ec967a30232d978e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd75a0b5c6a69b788e96d1ec2aff51507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12336bb2867c191c2cabbaf91a7fbc3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66296d194d7d899c56e5d2b4d24e127a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435d4c638efed52a9e7908433a5f8f8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2fc1c3f8eb40570ce1f7852113897511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607e1f86dbe589b18251634d5eac194512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75eea909e4cb983dc5b630103a817ac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9c8ce0bff3017d8fda2a652a2d08d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4520ec63ab29eda054ae55916257888515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96982b3a3e542ac8d3293d4b57964369516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912935b35acb1de2d1d30c0e2303e5ab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65143f2928baa5025a6fb0585a653b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a924fa3c4c62faaf16122145b6a70519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c97bec594d7c78fba55ff3147248b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83384edc3bd7798b3208911c5a0ab3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fb029be1035ca1f830d992847c1a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acc7c45b898dc829c4c962e6ea80cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5341be6a4a54b482f2166ddf3fa4e5f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4f5435838e5aaabc370660ec3fc4c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bf56a41b908f9542bc618a413b966526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5c39d58847d61d2af127a29060847527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb94c24286c301617610b389d8964d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ec9cdb2ac52ef859e4fe673e2f5b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d25f7c377c19e8ab36caf9724fe08d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7add832838d17a674f9a6867af55c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8905899ae608e75be79043ad9065d28532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e289555bbd35fd47d97ff5db2ae80533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa941f9df69bcf45042ba18aeb9d65534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b291f1afe6c992dc77c8eff2d5c69a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c8fbbf82d940b64a71a5abb69f19f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9877d6711964c2c85f5df43f2102a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed04c73f8f58c3bda00264fcbb14d88538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa321cc9c457ff2609b24667624ed9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2360b5e633f0430f13bdf94368a2cb0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14198398a0ba0a51cf279fe4048ebed5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc1c975f946546d854c5208b72db83542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6afc0e6a2f7b67cf75bc65468a384543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160cbaccad78a985577c62116d07785544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55917b0c6496c53ad1a0a82b9f6a3cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a74865c14688718e46d5aa7161e12546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23140745a65f53203f67f4d87f1c3e17547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ac424b309ce016c762646230c99dd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931881030e1b27c113692506ce6cbde549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc326c83668feb21d9a6dd568695272550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdd854f24acd813b104aaaa6571dc9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eaf1152277fdf2b6d7e8bc741e72b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e6e03d3bc371a5349f30f088f2b5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648dbc1c3204b14793ea5257c54f42e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ff2036525db76a0e74af58301f2ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d68c0900678905b8211f868c91102556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c0e50255f21333671a6cdd8cdf8ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e45d8a496bd87d4e8d2f29e52172f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4a8d387bce58421134b83a8889671559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2823655e817ccb3a8d70f7a3c870b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a031d84985e4e58ce64d464c5a1b51561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5fe60885c1689f24d3870f78333fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c6001eb57bd058d191c5f65139d81563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9d7a07096307ef0a0b2b786ebfcf5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cedadf0b7b7410ededf74301d9e76565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc36fb08c4cbe063f0074ff4ebf386c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be3687a4073d3bcd639ddd02504d4c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f2ffe332a0c82c0634460db2db3f5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070af7357607b1d2f0fce7b9ff5f0182569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b57f7458aff1514f352d299bf809dc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4db1f37fdf894fda956ae3b89e4469571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61dfe71276112fd4110f1e3eb989d0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f90c4d3d943110575e69bbcceb6e20573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee01c1784e76b5e962e147b018d5c7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb8c349029c21cc772ef0e7f65cbaf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac2031625dbcb3fdfb272ad6a88e43576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6587c9187986c7b4bd8e51d5b3bd72577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5584aa0413d567cda83bb0de400176b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b2d8424479239cc6ee3b397dea802579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edd2644c6736836eb13bab61e4a6a3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22507b6bfd3183d744f10017debb38581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de25cbb647837aa58459420dced59b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1f57abcd2180588babde65f4787e8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c58c67efe0562292fe6b1512ef27b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6c6a20db8e187d06d029589b11209585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6948dba9004b0b326d7ad80846591586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f092dfbfa69f0e63d0576e272043049587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6ca16aab2cb19e1a9413b7ea081c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b35c145f19ea671e5becf7b36f656589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145e0de515dc06f09e2ebc0d2f8939b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf5efd9cfd90eeb40c068022e3f966591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea5336acc4b28c142dfc70353d70e3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e5eb20d62f0632132b502f98890ab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479a77850520ec2305f37a9434d3de2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3399a8948cdd8a7700aee15a778e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cb9685ed1df219a6913322ddec1b0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a66df9c40d6db99f81e0fbb6dd1ffc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bfed899952cc197f3b829cacdc4dc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd652f160f5fb2ed5ce9f57bf67a3756599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61583b7b93df22b867e88d526202e8f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45529fba55bd7907d171c053ed5037601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560851a3ecd6c4566aff3373ea780f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279ed64697ea168eb858ed2cf8e4612603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afbbc1067bac444d54741317f87649604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de423b4176e9e56124c54a170cdc3154605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15745be2acb56fe0a07e506fef998d2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494d40c0368fa1c137a4e42903fb939607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adefc62f5ae8281f5cbf7ed7708eb04608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc83556901e922a4e35546ce4b81545609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ae6edd300d1cd4d386bebd133265f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af10f69fd3f23cbbd438a322159884611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3b9a18123d7c72d4f29ce7155577b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac698c357dcc01b6509060d9c576be5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f88548f2dab656c86ce1b5d993cc7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c94dc4ebbde2317408602ae28de36615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8335eba5cff4a0afebf38ce82e0d166616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33baa640b3c7838ec21d47813357baaa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43283d69de5423075e57a988e4fad48618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555987caa94f14b5d02b8ff259f0742d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9c7ce97010343a6d21275ed7c1270620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2d3a2e446410f81a20b5bf0fb5c14621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1cd6c573f6b854fbffc1aee4287de622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672c4bd61e496fa1ae0bc2d930eba6f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ca2d7d1be6d13dd176561b5464ffa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a8c0fe421b9c82a61058015ee2f62625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499bda30f932f4e14db35be049c6f6e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcef9f9bd88a04fbd0615dae2e6233627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cda3888939c6749b8f58c9c53b267f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b6a9ea1ef4cc7e6e44604e9922f58629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3811fc4adb672e40af7983ab016bc6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a7e104aea39a6dfb4108dd1b47319631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edef1d32ca1735b3091b79a4943c344632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900531c4dc741b90744b96863d56cbe2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2751cd26dd3050d3808e92b0502322634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438405c4851bc142604e3395e1e1b24635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f072d49c24f3b6866820b5ad71cb05636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be510d1839fef049400b51d65206c6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c4f3a931ac0541901e3dd2c0bb776638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b6415a2872c3f5329631cfc74ffab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3e5c5980de3ce4ea023ce25ee98af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f0e3089d7854210176a2053cdd6ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc253f2897ce93645e652cdc8d129d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59b8b474f83f910e79d77f92c24ca9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18250c3f4f1997a5f945ffa929c4fe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae9843e0dadf3553b5be8f4ce21847645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ca0fcf8d794bec6f2514346cbbe5e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14956f3ee6c729831917c041cc7fff99647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ecee9bcb03874e06c41a730e53f55648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcef250b0ef4f5b0869ee02751c94b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a8d4b8eb5399721133b71a49b23cd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542aab190f74781193ccbd898074965651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f9f8424b90e53ee1c53474d28471e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151664b6d55bef8242d88308904fbf8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f62dbddbd2566d15ece33266f178e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ed838f8278219c0670762958fdaf3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523829c9a21c759e94d0b6cebba912ba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffa638a2711c47c5fd3325e257cf59657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7978c3b41f4bb296d4153b18c9061f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650183157b46febba2ef3e66ae6c9ba3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49225736a6766756d42a91b24b6614a6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16d53a4a0b1aca1f04de0f7298926b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6064a1bdb2c98ee0e09631f3e7ef4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21e3547160001ac624b1d3965c7e07663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0f585826192bc320cf80f9231941a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc41f3544caf853ba0b1e32cfad492665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625e393cc56df91ad3d53ead64f1461666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279ea1aa033606d9b4854828400720c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7aabbf9622793afab61729a20821e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50799349fca4bbd4a2e11afbc6c969669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644adf341534405d003a1621eee1844e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad01a4651c8d94f72864fadc8f507ca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5639bb8037d3c96d9383b33224208672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1cc3347b904832e760b4d6cea8217673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de06dd8218e408389644946454dccd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369a756c8fa0cf3b509db9f1d119f55675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4a2f520e7b084f708dd5f09650ed4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c117b1f11ef1a36d0a596966720aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf951b8d2e52b114c0f3385f9a8510678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57857341ff1f1abd7aeb89b052f7b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297b91a112be1d924f7b06692075dbc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512af3503d72e1db84a5f90ed6769ee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809a902374095a8a9572c2aaddf5771682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35bc13861999e23f7704985ed9e5c4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434324b1ed7cf077304f96de838d272684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dc917cdcac75eb0df5ce95dff666f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfa11223ef1cc7cbadac12e9938ac7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af1b57dad7febbe53b6d0c08ab09be687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942a0aaea0f2c90eb60c08cc3d1e5b0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee5bc36646bf103c3fe7268ba390bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa768ae896721d0768830fd4aea4a3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64111e3824fbee5eb7688a8cc68e7461691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d64dd32ae8799d906abc4bc0155494692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c1582806a7a98af9919847a317eda693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3dd736b3569de21ccd8a9a6b49a2ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7ff029893520c7bd7ed8f6b9e40b8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb99ebc4a6642d65917189d2a4a9a9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6f80a923d36a63f3a8e3fff3e5334697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1db220296a2583eead27a5ccd6024698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e4e5863838aa600db7bd0cd94c5d5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a81e8564f38313d7bd5193d59ee55700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025fe610e6a4f470319e3e38384a0a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775f98b24813930058397706f5d11b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68356f8b835633bee2b300a900345510703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8ae2191afc69f81ece4ade5c16357704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861d3aff79e32ef8ba3842ae59cc5bf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597d7fff08e93acf65a3f483b3eec99706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffef11e4c34615b170ad56cd41709a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c9a16150d9562c8be08d63af353cb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27d3d752ad0691215cb704be9de70c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee7caaeaa995dd27f9e65f9ed09fb4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3eb49fc6d2f7d666f1f2421208b45711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411daff12aa55637c8f05133281b1a2f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efac31898060302aea725cca46935d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9c4e46228d026373aed19b171a73a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeaf00b59cf8da9836aeab503c949c5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9947162ccc51807964ffb57985e849716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06aca0fc80e9c8171b0a00717c9b8ac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3320d9b24f310af4f8c813e61739fc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365e69bd498b8ce4f367d4b418365f2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bb3255b3e6f96437f994c72bf2e52720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8660992cf1110d2cdbd7e6338789dd9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef31481d4a51ae6e69d1ac81ab76ae6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e27a615de8496179b7beccd96efbe1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83389f7ef0bee741d6ee008482e8c7f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbeaaa9fd8ed23fb345e9e8a3887777725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926c03065d63ee4aa784910c9112a38726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27293c8ae553722b9059d486a98fbf8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573ddc46b5c4a4f0816c680d6e7abdf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae187469fd9b89507e73c3093a996c80729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73723d4aad62597110bb4e183b4b0f64730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0ef4bae24404987a1491c128a72c0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb60f526a0f63eb02868784779b7814732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df958f5905c7d08b27c64b606e5ef2b8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3c99e4ede9a5a8b0f12c0f9d26bf3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938a1198cc0c45b5645a745fef5af54735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee00729afc66aee3d425cd518eb141b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d616b1277cd055eccd2a64ec2a16ac8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3811bed08a9e3f93d44359502b29503738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7fe75eb3ae865d4fa4aeb3568b6f3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c89a44be7963e8570bbcaa8c0fe156740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15065cc2721cccf4f85569907d88b727741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1850be656a6ad1376166faf487f80742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39aafdbb017e5ccde06c9973b22ca04743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec21667c439c98ca6d3c390d2734a5b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e301dde1a6b40b8c043d303910f2a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49ff2f43df1f809ce147408f9de693746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b163c738a7aaa2dccd340229549f22747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255d2fcb4620c36ca6bc9b38a1313b8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ff417c985980db83f605118133785749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2aa42c0234585017263f3c42b2a1a8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79561ca783df3f614213b09f4d1bbe3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181b9621ad2515552625e5a6dfa48e7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a117e74900d105d1c6f563bfacf506753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94642d94cf18724a557805cbf2e2d4ae754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af4c940768e9ec7702b5ed8352c4eb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfef58d9baba3af0712b0f797fbff1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdaf97dfc6429b2755e4e4c813d8c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1f2c81cc2969f8fe543bb028e9f8c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba81cb66880e52cc642003c097e28c0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f29fb80b9918c08becd8c9979c863760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee721bb231308539d1c04d67723dffe761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb1ad4597bb2485446d3540e513cfb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbe43589d3f1530c4b567327418886763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717b8efa699b419caeab55d6a63ed79764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ea1264f5e3dab28ee9dda1c1eb1b7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4ed22f299a7bcab7a89095ecaaec9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2aa1e57f595b1e391ed141e761ed6f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9b10c452991e51ac937969651ebbc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d3451e21452ba2fdffc29f7b1ace1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebefe1eaac9f93e79704474d848266d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275453b3d283d4ed492e88b17e6c8298771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b63d1c7db9af08aab1117fc21ed71a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d057aacd9efc9b23bd68f7fb3f19db773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc7228e533cb29c7c9795bf4d9189b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6d7d3092c7f330e9b67d0396ac2a7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf667b797d67dea808c3266a3e63306776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a84967cf8b913460bf8416c519f27777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefd0669c6447275d0e3129f1c18cc1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c654d0c18a655228268e604cda64675779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be99e577cca1acaa874f22f7d9583d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6109cb2e7ca8309a3c94a6de129bd7c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a281f302a391000a82c32234806470782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5707d7d64bd2da2f0eae4a12bfa3b5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cde9dfe8e05781ec16480db7e99f23784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c853731716a0a68eb951ed733e2097785.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eaaccb5bec5ef95ef211986956f1a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882992c59cf795d595c17085969d15c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0b7b2cf0c7807ff6b4f74dad3f9cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee92ad6b9355ee08d07d1b358b76ff64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa1716dfec3fefdf9828da5f3e06db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d0467f74bff69ee2a368e52f5f7066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29f7f16832d7c9a8b83c6f172a96927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce382bf700b9dc43b3c8c3af836ad4d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51884a0caf328c079b45121b3dbc7a8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef88545edd8b0c9448027fdefa93aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9395b373f45427b6067d3d4862164cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29d939cd9e097515a0566edf41b47c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096af10e0a96d3c727188dc6164a30013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec8fac938f4ed03a5c830e5553530e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cdc55f84033a10b5a11d3ae9fd60c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa55ec8c3190a5a8344bb8bba7691c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ca614fb4b9e8acd9512998b86d02317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2915cf340311fb103dfbdee92ce0c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170b7d2537725aaff8a45846dd10d0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dee2e5a0d1d05a4d85269b295f7cff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2f893aec1a2ed0638fe62543d513d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558a730044495224926325121db47b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1109d45921c23e32451106ed91324e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89095cc5a2958757328b25948a42a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0348d043b7a9d71f58520481fe585e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c2d69ce02e57482dc8f947a840a0026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76446d0253601407c6bb6023529e29327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b319f04305c2e1c7842b7e096adc228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6dbb3a313e4420f148ea5fdd41d7529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fbe1e0999590740de2a0e4d799e6b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fe0a98109c95a863ff93b853743a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf0d7e89c9ba42caaa286ea5a89a8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca4ba10edd8f851510894f53dd5c1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6926276cdd0ddcedd623fcc127aec4534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda82aa94a57a7f7b4288c3dc772427f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d287a663e9d5940f598b681534e8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846dfbe5d50780e1d45d082a844928137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1443c9fc704a8bb940f30f1b70646738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380462c3e81d5bef8e5ce0f5cc79709739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d291e77f338f6bf351a171d80b7f2d540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a360fe8771f1cd0a0c2cb6fca2e55241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6a642980fa3fde139051b23b1969842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae361af687486dbd7be77e5605eb1443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ba0ca60ccc46c8a50579cc416bbc144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305819cf8afd357d46d6cd30b43998e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6ad94d8da8481b964b81f4050500046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e496780b0357eb690989a78de4b6de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a218c5ff09028c919d6d66f8da9ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffc2a9b8d491ca03efeed5591707a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e6d553b813bcc2a67ea0e3bc5b02850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f206b758176fa06b19c2042d4cd7551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97576289485dc9b242e3c2e49ff4d63452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e4d571704763eddca7c384841f2fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb6095043371467ec8a704401ae03d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c042e965a1f4cff66311bb3d3bc4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf2b37ad7e3ec9c9fde7d618c720b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc8244c894a40ea0642525d470ae5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d771a051b0cfd31c48f781ed64b7c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388d12205a28b617d0b1b023808653e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac88e160ba169254b5d0eba9b229ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c62f94af23fd2fb3a23cfa45d6765b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820f679b7fcbb99b8354e8c4ce288a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52def6ff023dbac9a5707e453fd4a7da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefa20012fcdb5cc1183a98fa99d0bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b676261923d6d410a4c0f0e6841d4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40f45ca8bce25cad51c4b01e2577fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db96f42a104c8c59ee26973834e0be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfec0245c073f74b10689cc1b9c27b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279fc72ae35c07fe22250be36f9afa269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2875a762ba8ea3e29fe4319311bfa570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc439ab3dae8d56671da56af5e8de3271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40ba0788c548c548c384bfae0c5ae072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696aa2a9a4999bac59ce54923193f5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a5c6a1b5e575ff7ad55c06392992374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e6037c5584c204bc32cedf0251dce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946536c41d76227e1e7b866e2ec1e2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46110d23923e51eede39431f21fd69d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304625fd1a1b3246b03ea20f395ad8e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad6878f16d3436ecca8537f02b760b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b18a9f5ab73537b28acd6db315d0a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536122b1d4363d629be6b79716a8b46681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55f1b67e5b93a588b40ac8c925c0f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96caa1d10ded207fbb464aa180ea7e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fba4be9fab95320a34b96f793904d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e60698b1052f7d552d2fa4a25a1f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd6c4b30cf606853d8c62fb14de3f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ff8352db1813c97574294f684b4d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee792e010a026d7b52efd0a3586a7888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335670659c1d22dc83c4623400e6025f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1415e8b164d71a661e9cd5819d8a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7024bbe8704aa66765620be225ce94091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc86749acd5d4187e92e32d9375048592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2d5dd9010402862d9aaa2b166e00e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04beda5eb5525ed879def865dcee5e1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb8c44f8ec91a6bba5e2917362003095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e8f89f39deab8c60fe5a13a5fdc7996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6565de5f3f1a21cdc7b3fa49ff08a6197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f67e4903bf9613a57bb935b69937398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f146403e3a61e280829ba988e8cd52099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e2253cd9c00d052871e952acc7ca2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099683ad17b221722bea5ce53892508d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259e788efff18c140bbcc73fe8a06dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07115f7f00617b78594de14db62c17103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abf6f3a7c97809baaa88a6e98558c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bceca847b3f65ec7e2c75ecd8ecd3d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19b69aa30b750e4d098ee07a74346d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30f03d44ac514c9f3f1033d07e5b20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13280a45fed033bf31a0c5622d25b977108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fa5d96812113fb47e33f78ed9d6bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e35fbe6f7dae935da1ef50e0ebffe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63963c28be513c1f26a3fa7baf8c916e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2a3a15a787ca361feb1e684948f03112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4fbe735cc776e5b7d0708bca1a74b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0013736933fc7d0ae462f3ae0e08d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfff472629ef74ca0aa47a7d554e0d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba03f875dd28215fc40224ad8a1638116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa60701e34d4fbb5c999e225b6b6cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccb7cbcabda1cf3c00bd2af87ba82b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87417e7e96b8577b9e67bdeab0acbe67119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef797e36e40ec94bf329ae9a0e782ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d552070b290608a0029a74057eee6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668d17c5be51eaa46b84b1254ef0dde122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef649f2df3ec67f6e75e318935267a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d89fde9c247f07386d55b0ce8edb2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1f774921288ed0f75a0325a2a496c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2d0acdd092d86d0434a38d9f063cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f72b384b2c7130afa22e758abeb1b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deaf929169734d5207b7578b7ae4c1e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bba2cbee4fad5aae39dd7be3e03a6d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801dbcc4f2a335180ae26bbe159a652130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57b2f9483e20def9fa2601b95bfff2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1340b887c187c2746223c6d2eb5cb75132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec8d21b9339510c0afd402a913ac23133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070d3adbc164767835a12381628b84e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8d95a850e9edae82de74702efe10b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08b3e743cf91b2de423526f68aa0e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fd0f421fde94df1def73afe6c995d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbf231287496aff1c4ae221a803a27138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c99bc92744f099931a301ce7c35673139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb595ddf102f168bb9150154608df6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed58abfa01cb5b0291d69bc3f83cf4a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cc4cd1e27207942e5fd5a89acc99b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6da0be1a688d8bf43f2efd5c55ab54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bf3cb32b37d9ca99f33d4220753eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31ef2ba4cfd08f48793ac4f253103c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a6cde7580b83eac50a04c38557588146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07412085dd034ed92804ad8138b20668147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d26a5392ceba5a103d4482bca0c745148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038310108c00b038265cefb1a65b9ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e563aeeaec17b48a5b18b63d59de76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544639abcde62436089474ff55acde5e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c3db1d4843f7d895a1c02ff57dcbe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7061098b0c385e1f9891a83d4d94196153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a049bd22481e456649f8f4b5f02fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df653aa4f7de9e3afb6d816009e35d93155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae201a728c9cad17202686e8eaeb8434156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc652bf99da92e8b9a3f816ef0b7f965157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b315344fa6afb296af4c210fda326f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce6850a99cb2c2ff9b7eeb61d5a41b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8df5bb4d6600e815611a18e7d3c62b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8533bf6e37f1086c9a817f196a8d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a59421742d225c338268d6391bce2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80623bc2d44dfc4bff1761691bec2e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483db2442bc74e89c847742f8906fcf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7af6119e7f6277fcc3aa61b0c084cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9df1b4bbdd279352cd150fb7367e61166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979a424319f55998d8c3360001b1035167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c9c0bdbce28acbec5fd99be79d8a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8e492b2296743535f0810209f5f64169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa24f124a8d76d79a054f118859e14170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a8f8a9e7e254da80210cb32b8f47a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695812af46b269d3552358956de37d48172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717490ad9d2296510514f6ef1c28658173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cfb6127fe2bbf2c5599f37a5620a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41c215917931e70cc6ec326f551719175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616482601e0f196d3a833f94cf4e178176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97e5742fe4e51fd8e45162e9467886177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6e3c8ea10e347df0936556b28aff1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0133e9c934f70d3efbc1ced192be1f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cbaac522e8d8ede60f629b75750df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81236a7eefbc56bb3799542c78aed5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d4bacc3c024dbd36d9cc3d18d23e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed51bb6804b9e2223e9f5ba41e3aa66183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37759fbe88b854ae15bcbc4b2758f75d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d02fc8cfd00c39f89afb3a962dd654185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc43f57a8655f2951f75c36b976470186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcf199aae0b5d4579f26ca8ed1dc83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232647fa0993e1daacf489780e73706188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cc4e264fdb7dc205912ca6eb4513e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f2122938c659490cbaf304f4852df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc0de5a8e935fdc03cd816c0c0e6be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699426413e98696015c5fa2c87efb75a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c5377e7aae70e1ffbba1aa63a3ad0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5539b506812685c393790c179b93d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402c377b935629ac6709603bce6b9cf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147af3751148cd4df5cd28948000b4a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a76800a7e6904dfa51302e8842db6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc24e95921e0ff150f614f88c0a2ae9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ffd0cc8521068dcf73541a7ab86e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3eb37f374c80353c81d0c18732f331200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4f290e8b98eff3469eb7cf9d4d629201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87173064b6f259a6ee954b31913b9979202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14031af38fcaedd437d8b13ac757d410203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a1b24946f4ba666768d77891b5393204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b2b6e9d03b7241f607a1125fdd3ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dc4a8d27089ed4bad32614802ca49206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0b3fb896700eefeadde70519f15c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4d511d886bd331150a87de967e465208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f0ec7c5589a7718e20dcddcae9182209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8719d47b288a8ff191ccabe252f5a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8dfb68bebe4258b05e0001ee0bbec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7fc7d47740f051d3fdf5d5b1ab1c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e250afb908ac505d1e6ca7ec5aac935213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d32d6b0ccc79fee712ffd2ef01aa48214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c13211d53c26182a7d69321691f37215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c36caa158c2fdb19596ce76d3726e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811d5b78d37a2c51d846ddb713abb43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501e4ff432065ad076e63d52dc51e98218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c2e9dd4e2c8a68aeb64a99ffc95b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a68c963dcd5eb385b8686eb243e4d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96680665e2a4d076022dcf1998c6f5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced479e08aa3039ca875d347b9d02593222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c22649c3b7d077256f86c597da00b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5db1cda083b4658f66942219674f6b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d756cd906a7bcb18bdcbdd597c4306225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e99cda4b543622c86e76134b24abc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351af79788eb62721ba03883e1227e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c37f39be449731fe25dcd43eec6ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69184832e683fc2295c7c182c2d8c571229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dcb9ac7495b8534ecbdee8c672795230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8881c1f32981ff3cb13082b97f2f84231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7593271473e3db6038e6b448af7ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6915d1b30b4eab964b40285002b1806233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0dbe5c51e0e0899c370c5b4b487dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73cd7e5c534c13cf9f218b16a79e2d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d573ae849996b35729a50fd8a4e86c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b997dbd371d53197a1b7acbedfacb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c60b8623a7d4746c56eb085e0bac6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaaae059967ece1f3ec625ad3da451e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159b58a2f4997bdac2634885e0d4e0c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724450771cbfdeb94d553a42396d339241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5b4ade65037728343499cddd3e826242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7616868b79191d5ce33ea86faa0f568243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65daafb581e87476d039b8de7ea6d3c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90625c1ab42ddad33bfd2599f8bdef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52a19009f37bcbd0979436d4341d1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f86f2259af6766eb311612ceaafc9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588c7a7eaa81b0337ea590455ab0ebc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9dbe37cb37d8c932d75c00ea10878249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868377f9a3824c241948df7dc5cf7268250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d490458c20409c8aad68b091f9acd7c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d148ba6224efa7bd1d383e4584c9f2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6ebc941bab234b1a99160a7a5fc4e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f36926306282623fd843007cda0b7d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67334b2fb1ba74687bb6a8b3c1b0d658255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2234f35062ff8b684daa606e18911256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b82c98cffdf1b86e58d343cf14cdd0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131f32d6075f74476c2f247fdef3e78258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f38fb544989026658a39da74ef369259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad37e187fa464458aac8043442acf62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369457bdfc50ab42938516e8b8be2d8c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc7bb0c3a68b1045bcb2a56e76d057262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccc50f208f76aaf8dac38527eeb0a4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355084e384466b23caf8d98ea56df59e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce548fc56cc73b0e7bed5dcc2e1f21d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5efab3ab6ced787263dc10a2d21cc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a32582956976c4af807357aaa273c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9901e40752b5bc6351c3e31b34f46f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf9d64d2294a0ca528eece16c427ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d09d98bf726512331a112327bc2350270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135bc6d25d3215e9e3b4cd7431cd468271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c923092fea68da327d124a73f786141272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8a202798d6624979d2e1e542043d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925581524989dbaefef5e309d33e3bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d44cee97126b467d893a24d4224f5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9b244013c540b30cfe8f906dbcca3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29c4ba15589795cfa0e01f8d44b948277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52772ecec17e80cedfdc0a9b95bc559d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409732753819dbee17b216c514a9fcc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9f9f16de35d1c89c909d9e58da631280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1c06abf10c27bd0a123e69b7e4509281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dedcb36aaa7a5b1a3b70b75152d806282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a4d43524108fd2871ca7c7ea2cb27283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626967b4749ba5945378d883d9f1caa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa45b8ff5adefc61dc2b3c474ba6a26285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd9ee4cf4d2c16617e443f0c0b668f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37237116e83c29cd66f0ca29e61ae738287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649f5bb00e8b036c70624c48eb80171288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5354964ca3d52de24cc4d1781e9d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fddace786dfbfbf1eb1613eb4c9154290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d963d025b3600244cb13bd93d324f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322493c96ca56eac79c421243467f765292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf9ec977badf4f489dd11ed91038e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe63846439150c43dc413a1ad94090294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4a7ef5adbc138d757d28f9c40c8eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1e4d57d11655fbe33fea7db82fa65296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074508e49b06d8aff800ff4adf0a2c68297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8184bdfd6e4213a0a1f87c69a4cdd3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abc83be348eaa6c8443976190e5a93299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5e509d62665cfcf6ca23d74d7472a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033ce5a8a22f7c583a2da82dd60376c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b9834a366cd70cd78a333e735a91d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf72e34504059b9c75c6ab10e79138e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db937ab0fe7babb246a0f26f79debe09304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba7e1002510afc5950b8488e670598305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afb4870500efd3222f13ab384a20de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fae5fe1064dd59152bba004f271ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675417e619671e7526201ec0872c60a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6b57d404983da668018f964d4e8a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f1908956716ad2c9af2a0f85aa260310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe383814bae55274564ee3d87ce97ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b7fb9df4c7237493577c85339b2fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63108811096e0835df6a02f98bb6bbf4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa81abdcafdd28967724e706d9c0d78314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771936531091303dcf74b4d6eecfc25315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891c685512fccda93035ce05ca27ab5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de1d9a0af1980198632b4259c7e774317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8bb91ff2e7c89377637bb15a9a3f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5530b52d8fa2fbc536d80c968d086319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24bcccd4e8da814975e19e349373131320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9e4754e580a070ab7ca730307dc75321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cac7a5ddea02e42f8501fb79d0721d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228ffc3e661ed8a5ceff91b2705d055323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8076f7675159ab131fc2b6f3594001324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a11ad512f5b4c07a3c9be61ef240c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c2eea090c796685363c5efca553e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcb706af7266dd3d3aba0777b33ccc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee49006d3f356dccb5a0ca99c7ced3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30fd0c3309e89b444fcf98a57c9fb7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946acb6fa6327ba774bd32cf6f5e4a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ed2c100311bfca670db9876f31716331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bca5a8992eeb97a1dd80b4de4a6842332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf4376f716cb52f6050c63edb02e95333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37335e5a0d928bb3dbdd974f9cda2333334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fc8ca5d5c74f6284544077f846d45335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e6375c3817d25793966368ad52097336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee440aa7247b41d00868961c8f94e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3d68b12582b2571caa1ed097df952338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be139b151fb6a027f9dea711c83db06c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06471dacc3bde3fa1cc7d12e9a2e369d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66c0bcdf036e71f91bbf4ce21483e7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02762ec412887241f4df03eb67e704bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1d4b4331c41e9a8f9a3865ea159f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96473acbe8246cb4d44f6ad5c096d95b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41ad7a8340f48cf9ad18ad7bb708f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3522980f46148ac33328fb551c04b56346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28997b022f231a21835f9eda1815d912347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66dfd1434d992ca71c4beb051b7c5f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d833b171c31494d138a412ed4fff761349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7039a700bc8f62cc6c40167f52b137d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b7eb3d1905feff6ba2fdf32012828351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1383f239731138f7d2181f3326bdb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af23825da3d5a85865bd4989e2291c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36fa151eb5f31d03ffa28904db9b84354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaab23edeb442d80e1e23fc12397a79355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c690e21ced0ff0d0fadcf22de416ee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8d025f0679801bebced70802031eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70edecdcc90394f3907d5072ba446b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70060219b6658f0eb0161bb685e6bfac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a74dcf1d7c49ee52d65d362fd0b19d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f244b75c681265375f907f9b75cb87361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f8a108483adf2eed4142b1808acd6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f91320bbbd6bf9fedd4504dac75ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d772b6da21046d91fc0912d602308f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c71084952cc5592963944e509de32365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96af58c12a3af9cec0045ec18272f75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d487d376498cf1f61c171a710249f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c417d3372cd266d1d38d0d8b663965368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787934b103bf2502032d39ca5bbc7c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69249457c7869c7d1a7421d93ab5ee53370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad697b6e0dbd46ea61e0218abe058d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab340844fe74f5f99b33c1fc5553e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd42d6dc5b87daced4655cb10182a4f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77ce574a792e50a85c07b699c85cbf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81e860cd191c705705a631bbb4e376375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ae6fcb0878af35aa3be7d91bb4506376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773aee6f96631728c4b83d64a899570a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efe1f5b41fc08b8dbd3b5aabf6ebca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726e2fa3953e5711324309b5868db75379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd965eabf605fcf28526dd3b2af5ac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b87d6cdefdae5f2336adc1a281aa28381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d4dbacdaef631a1294640a32634f2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a1fd58462da44773dc9541c289e7a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc5aadb8a2bfb15ddb34c9b9dda675384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b348706aed783a41e17cd10e6e3cab2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc39bfbe3eeb8b1c970323d13b75e30386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17d82353a6e47c8e6d35ba6f94fc5b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd6409e77cb87f22d1ecea2a134954388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bec5b8a44bd47de2a5de75f2da503389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d51c7d7416d027835f3ae157baec16390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78f65c5ba6ed141a3b0f001fbb01dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfad56a9f5b336f0bc4e279fce582b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607b41d57e84679798904c6e0e6bb76393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2321304c81eca0b1c88f938ef252ed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0786921d3508ffe0a662288877cc232395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3be173e6ac6ed782d6386cbaee7169396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997fada27d1dfda8703fbf1bc945b97397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ce0a1d99387383c40782450e451b4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d92c4be2103e930f98085b8ff88575399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7358549132a1eb09c46b616d4e123d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38fcb76f5f6820d3471a6c4c6b2b87401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0b23ca09e4958dae3aec70dfd2394402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ecc698d7d788b3ca2283392b60466403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decc6dbaad71196ca4458b7fdfcbd59404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db3621769cda58431ad3debe976fb6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712feef4e538e794e0ed441f75f28fba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7662a68b762741562f4f2beae859cfc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaea16ae22b431a4b2a239c227a41d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9b5eed5d533acd5df45fe7033d28f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fe5c3a6fcb22d6495a5a450bad878410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f864c5dc46557fb7fdf3ff286666c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5656cc6eb93e44de090137a0baeae4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2acad6f15ccae2200be4761d663c67413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3235229a9582f95a150fd938855d82e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5366c155855077678e39b4af3bf55415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04deee0d6e267886b2e10945575e97a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2aedc77e8e1997edece2794733f650417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3840334ff42fc1a60e8d62eec5674418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fe98351e5f990eb131585a03b9184419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5a6d3a1afc8cc2e566410c626bf97420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924dba7bc1a2fd5422f7d9025e5354a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac1d85fbefdccf6d723066ca14375a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d31f88dc35ce80226902d2ca945e75423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf84a5b4e3da22eb947392f00cebc9f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442e5ae313512bb9f304d5cbbb7d7a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6457beef2f95414186a9323f757c7a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42aa611653e30e62ac74571038bffd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151f0d7c14ca088f4c5ff0d4706ddeb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db76ed559c9a27a9307c1444b4e843429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a584d1d1bb0cb786ca610273b472f91430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd935f41b51547eb892836b38e52db3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1140d09ea1ed65e8ce5cd589472ab5e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4cba9fc81b494c59244f4b58927ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a5acd79b77c869e8237835fc9112b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362c5369e67465befb4151b08e02199435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff680831b95cb22a09a2404baefa580436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9f10acb44b1c2ca359356351648ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1ab1cbbf0dcdd011504f08ce53046438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71146f98d0158326db27348652f9eea0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9344809f8f1f626a41df1162a9ce480440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5443f7ec7d212ad2d7a2dbbab0f01441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d8eb8fb4682eb0a5d2801c57bdd8b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82972232e394f4c348d962496b002a75443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37d5b2b687140a51d4d9fd171b5f18444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e578f22f667d1745a5f08d3acc5ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4971b7efdc05c7359321bc4ed2a925446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad04508994fef7e7c92fbefb7842e30447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf75b4f2c211db3c83da89d2ac17659448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0dc2e634614ed7f22844e753eb3f94449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84881e07a21c11bdf63c196ca68ad7a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91a8fa7425dcadb613a31434e829e7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ff016aaeac9a2b56e30cb71560764452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb30288a7346ef6411a7290dc08bcd6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c027cc9f84bb9e5452a56863ee123454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe50b2e0c39efb939e167a53e4abf6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198a5a5f4abe30b37b3d2e43ffe0182456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c818e53f7c74e9344a785b7018d5ff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b994e2a604cef5d4318175e945569c9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba36968c03fa536ba1ba55cda9a19f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab4d6599d99bdac320da51955ae7c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84b04cfb6ed7fb0d3a933a8db39b28461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46858ea717e313def7cbf924d1f745ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c666a40611aea3962d5d0b47651837b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4362d169c0e22f8f2f0fe6b3f222d39464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24195ac149973ed1fef77447e6fb7f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5bffda5708382b41e423a45217735466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a86a306cff6f1ec2f3f099fa2a0640467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5e26a1f7f6a85a0219e5b994ec865468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d162b72a934a733b4f11152684ce2c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b8de07b9dc066ac98ec48dc3ace07470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753c7f94acbb5d2a53c4b92339c8b3a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade3da1dd029c2d713c9743efb3a660472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3ce000b29867702ac0416fbb7a5f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38885364b61adbf39a9c90a0940794474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8fdb436a203cccef6589f5a78a836475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b4a3275d9e3d0560e14b43ca64057476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a08f748cb53a2d1b6aac811e0c25c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0675dfcc74b7c22b72bdeed5ad4fe3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8b915856a33494b4bf99bbcfa53fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519a6dd5035672992b1613fde2d6fbd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c96631ba071559761c6bb4fe473d6a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe1a27049cf56c33b6db5a40fc862d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d367974aca32f758c101c51df17d97483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31354f45b49e236da194682485de69484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47685f04e69f77ea56067aabeffa17eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879e286107cff822bcf4289d09ad318486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c78e1d6d25c7ae4f26cec01924ac3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc74efdaf65456d144014d2f2915df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7136a937b33d3c452f6dee2803e593489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45179381a4047fd325376a1c8636408490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f745eaaacdb5aeaa37fb4727d122e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd908d95351479e2f6001e6505e3bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779084d63dccfd2727ebea4a37cf1931493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf488a7dbf422483ca177f3f843b6c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302b6c8eb1798e1de8472e9e27ef3f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813f5d70faf0aa1fd5e50b3e6b8935c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac143377318ef5869fa144b26ee769497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c9ee55bc445774a0ce482e4a03252498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d56ff7306e968629e779296708eb4d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a4802e4417a522553946cd06ee64d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077379baf57a29b129a65061e0f55a7f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015633e237f101df786f43544b427a0e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69356e6beb4f151445fa09358de9de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea48fdf4803e868fa331e40b73cb04504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4678e51c236767f0f2a11c257046d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f10c750182d8b65c672fe04ad6f2a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60e4cb36ab7229e9a21697ab191337507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b774ea325896d6dbf6b81a325e6e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736e01f520da44b1bf8ff2e0e190709509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4e12d375dcf9b3478c4637d6de94c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ae9060a268dbfaaef5faf0545aa60511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcdc25d6f31a0e717c358582cd8d1e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc4b27b96e527ded2e40a542d09a52513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041308f80e6fe33d2c800a4bf75aa8c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb184af4d84f880943969f2a34659ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df402e3ad917153ec674c1305f9cfee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12aaf3dc56801ae383b1fbacefb1ac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae442c2f76f1c5cad307216c1ba3e367518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a8becccc5f724ade7a5773751b1ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4d23e2cd78267b578a2464f28e7f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbac846bd3d9e28ed6419249bcc362a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4ee950461869a9ee44882fb74f877522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc289f90844bd97e0bdde29efc96eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a87b9cbda8211ed9812b02dbaf37f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139b31663ba67a10da81052ba7d4a94525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74371fa34e41cbec7c03eb7f649cfebe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924338a38519a1af0fed37836fac8fff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8e3e3a572d9409b6ba32b17578178528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4c1d29b0726f0f0b5e5f945c1b903529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11636c6c127c22d1717fca2c6594ec1c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39c5d47bc4bcbd330c96896c3d097a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad86bb1e126bbfa1d369e7c378d4bc6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f366924cca990bfc5cfa70bd8d309dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e129b739bb7d35c38667c996d8a4268534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a1215a3ff0158c3fc0557026deffe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba00ee41485a06f08b3b445eb36db7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc6dfebd87ccb54e857bfe3d678e16537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379c58ba6e20f996647c1a5a0b08c5c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833059654e14dfb28c019434d889371539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485487da368f2993c0834521d26a6b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34676c9cd7dd1c1837e8b22af3f6b5a5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4922ae2a6ae549c9ab83e13c51cd3fe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbbfff499b1d90e152e3247b067a6a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184bafbf473c6349a73b30a3f1e92ed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a22e23582636c8887f2aa5424594b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0b27e7738450c133f564a6dbe3502546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaadcdd80a94971e09ebd25a281dd81547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecf82c2e1d35f7a4529b36668c20a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd2e21c13e345f08b3077f0567f67f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db2e2ba89afd3ea1be62da93a2278b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1043a576b5ab7be1f9536779a24c2d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f90ee4a2cef76683f73b06bdf8735b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c574afdf4484a379c99c6ffd96c72553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a102654dc3028f71cd8683ae6e71f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cc0325235b7020db63ca6ed78f66d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651a6e145633dbdb092704458540842556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d7a3431e8741340f623028a310c1f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36563e04762e7161d82d57feeadb55db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7b130e66350e19a2fb7583f4e890d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c8eb9f5f6dfb6e90e73ac49992d76560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702114e22be46eab81a87f0ae3df48b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0436b1e42f84e3abfd0f2e0ae37f3a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72528b5341d036203805aa91d54a8b70563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0205d514b5829c21225ede42077a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf7c075ffa76f8fdd6adb3dc7d25e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137578412a1bbb219caaab4f1b5c5dd2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d348e20e36d6965793289e73f77667567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a254effddf8c255b3eca4af550628568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996d77d7e79a237c917f8701887353e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13af7d1f57acbf07ed2c1629df27027570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffceeaaf9df695ac83e4cb615534cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d8ef485aeae759b4cec551f865a97572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241930bec350455c07ebb74b4a3c649573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1c0b65590b2c4aebced33d93640db574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9f49ba0f0020fbed7c22a10448898575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92c59aa9505a15ae5a0e35cbd681b2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e656d0dc77b2923ded7d0ba7b3282577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8aefdcafdb7a5447448f8d159ac6b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23405aca36eeec24c16688240212d20a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd33c7b2b44dcc24c173415e9f53429580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee2ae1ec6f6a60c2226c9900afdce1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86333d50aa7b2689d3844e0f7df958b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89bd2c21d723f3883099ff11c0efc8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13adaeead60c4ee19d3fc759b583a3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa068d038750dad0936272ab507cb4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f54e011392d1874795cebe7bba0e1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55cc3934584fd0ce62cea2c4af2f5b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a9a443cfc845298b529a79f3b2483588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c533f78b21a921dc17861c57b29b20f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e34d581350d25ec7f15c9fde89825b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc2f7b0d16829bcbf6cb300bf20896591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6d54857f71281fc3bd44df5676788592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c0a8b75ac16c0377a374914ae71ea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac110da7086147249a90ff60397cb8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3599cb7cd209d315543e6edc4c38a8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab30b767ea86899f4fe98490361592d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bec3f5d29f35caf80244e8f5354b43597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6031bc52c328e3cf3b9ca3ae8ff064598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9fee369cd5b56c2e6ae0d5910c95a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ad7ca8fe756a29bb2c92f045a58e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f4d19237e702eebccae6569a4a259601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a1361a172d1ba75015c9e8c9b91de602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f7333bebf7b74a78dc946669eeac9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12effb087a1a25e9ad1ebaf47dec9428604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad437dbeea2a720f521de7cdd70bc3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d38faff9ca142d6bda0c0893571a2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ff691108726da6ae88acbf9bb6916607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9963ac05434d295c913a012cae50a25608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e121f14e47b38f5d833eb918a546a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e880c7c9605546a5c5448dc0c595ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290fb576cd7418c0ebc0aaa9f0ba2a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53824bd61839679f2c4564adffba3d2f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dee5d3a43f3adb1474ea912090f70613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60e4039c7437ecc617d830e05e5297614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e14c619b76d5c39f8a9b5d1c81208615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e231fcb43a957938c29fac54287be616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab81928c4af91a84b70fca53d1aab2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8633bf0b6f5ee30c2570b71f3661353618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44965fe213491c717d3cfa35ff137d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86e623102b3f19f38743aab24df3ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8317737cba98bbf9ba5d4a1eda0286621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ef0f973c7e324dfefa43e49b93ad9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f0845ade65373ba18b7bbca9607bc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c334cc3de6e50eeea4d9d93fa819dab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6591041045d7b588c64b436b7acb3a6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721a222d1c16e1a9bc4a3eb561e66aa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad0e4beea6f0f4343d4bb5896d68f9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8a37ac9f982898d35e572eb7535a1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225496aa40ffa97a1e1300ca1473738629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245dd58edaea6964a864eb429474b75630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c95faea5eb113cd8ba9d589a35127631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab47b3c7dbaa8008e1c93d415af55e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63177bbc2222abb056206be23aa47ae8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b298a201d13c2992bab60c4182967634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b927410343e9fd6dd32dd3156e1c2ed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ee95fc5b237d95390fc79df11d8a5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3daab2001db13e7a8cc2f1e0aba9d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699266010f5b58420fe6d10fef37aa0a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c7b1b348b8f4d13d6aaf9409c72d7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d60ee4d4a20cbf3ec73d6b997605d4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7d3896976766e2589ba63dcb57e41641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ef8ad68c6ac2f64ae34efa86abde7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4951bd1fa8e0045f0dce9e86dd21ac7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206b41f58240a34b20bddeae86a1403644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a3df369b776d5e447eb2f926f45b6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fee955198be7385bbb1afa1b97cb37646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82729803fdc23a4011424c88dd105994647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee30564afd04e58abca014272e1c3d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9dc6d5b85d0ad86cf7260f9dc41f6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09486623f71d0daef7938b9978e59a08650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d91278bc68d60fe81bb95af41d95e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b442b326c0976cd024d862d423990652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfa19961ae3d1f5042ebfdae7c8684653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78eec2c0475f1f7ed7373c0c241531d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f82c3431b6822f8962459e4dddce4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c43a4e5c1bf567ca7bd3dcda5acc9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66804b59dfe84b4236d77d81677918657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a048df245b3996fed6da9afcc08b6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10faab36f37b4bfb3f89056a2fd6c780659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a851bd5ce41cb765cac83be2646a5f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb42e09af320f18512a4e00727718f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d1d82c2b9a1fb99f490c7ddf89941662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf1736332a8377b16293a5aae02985663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ae12532740ed5a7fcd9157c6f0fca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acfb8b38ccf28558981f3af4e36da0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd24c0f0069ffdb56db374cf5ef208666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31427607130e15b174d288cdcec07a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57823ba1c3b54147ec6272cf855106668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5a70885286790862dd26f82889351669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62af948c6eb64c234bea44f747130f0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33ba6abb598eeff092b1d6bb81e571671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319f50f8993be2549da7e7693a42255672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8366b4e102c781453964e008adb06673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34735f04b721d9c513b11c92ad80bd9d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048c497a021397d45971853e4bb7535675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577265f0b1bd2243b23f3563b7055c5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede33d559af3f32c79fd3c17761ac4a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b550dc0935ff0d26370089f26d010678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44081353f95c46664433c2d8e064f7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8557521658c1f308cbbf9861fe596680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244df743a66147e091298f4e156a033b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb555f258d19649187c8d2433d448f0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609e66d9366dcc799e4acbcebba8f27683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d3b8b0a20ce5b9d6b18170b275f47684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af39ab163ba93f43330edaf7694311f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc4b197d659829645ea917702e4cf0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab15e77c6bdb4fbf23901755b0fdab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d0c2852bed09a05772892cd10349c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09eff737e8fd1038951cbd6aaf147b7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950f687482d6621e9063dbf60f7f5bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3575722e79d6bcc41e83ac4689dd1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418c1b316bf5578675350880b1e2a98692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b3cfa0df2170b247249d605216f82693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c8376361fc0df13df27b0aa24927a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049ee32fb4a6baa1ac92e47b56c006b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0559b44ad8e7ca0cc1ffce1ca3688a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdb90adca6f81e54d882a6bc493a2a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c84028350561a507328caf94c619ec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353507cd2aa59976c684f8d23f9b2b9f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048037fbd893f001c9d10a5be3ce03c5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a78533d90ff244de928d810f63226701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f266f353dfe22faf1c8a4dbc5ae4b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd552d7b1e352a776d268c7457ec1552703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db052172ae2bfdd2c6fc780e63fc7c4f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44814b10a30ba0c58dfc465d593cbe9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccf59c8f322efd539c5f53f029580a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06599fb6eb73fbaae9f36979ffc2ebe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad865a99b52b10e59b0f82528956a872708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe90fa2af8aeb2624e8b9e287726556709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccadb3d842e32e5c770477d0581f90710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d17e16d57fb778fa9c6867efdb611711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0eb5bb5bd1b234c63a19b1a015830712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813a92e1353ce4b55f29d0757a76a5b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49104204750406e80c58d2dda25208714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069b95279ffd85b89b703738f55a407715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff47c08f7abd3741bd1531cd588b54b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c45de11fab427fcfd2f02589baa00717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c403382269174623bd2b3d3cbeccd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d76382d3678afa2d27457263c7c265719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e5a6d94dea5793835e11bde0a8c43720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbe0a73e049a9e0940998af2cbde2e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09e9ed3f1ffb9d782dcdee0a3af33f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356601d46c475f776d4760055f86dd3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f27ac8853d322cbc144d4ac69ee80724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442d93b06cac659c330ca244ff29875725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57472fbafd70b69a816c7f9c6b116d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ccf68a21cbf8e279d02f10e651491727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c17b0de13e328c4bfa28bbcfb274f6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2649e34157cba804a48b79bac2fb05c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15e99bce6fedc8f580080937b8ff8f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd6df6ec84c43d2bd81bf7129efe80731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e91997724471bd48abd984d7be3fa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adde5dfb1c436c5673eafa99b55d9d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced18d9640bd6c7bf110d305ae30c86734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0852f205e1d0bb3fc67a947bd6599735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc04f97e58e5411426adac7bb5c91fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfca454b44294f9e91e2ad64db31b3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ffc47f75f3601cf7cbfed768cbd17738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c95bdfbd4da180897fee45946d5fd5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe778c4815025686c038754dfdc74c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4d53d63e8b1d1538b761634073a34741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cbdff7d7458037915bbde40f849dd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d85614e00e70a84d2c6663ae9d052743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc28508e200bde76ac496090af3039744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8538049dfcc4b727c1e5915a4a33285745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851017ae07c69f177ac86cbec3a94e8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9c64c55ebc6789fb4017ee87e49f5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e9ad9a6c990c12a99b3a1405c9357748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1dbd9470944dbae134eb031cd7b2a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264cc9cb2dab8e38917a56842d3a4ae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fa1e5e3b25216dd51c7261ac5e454751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971d6a35552f89732a9a9f48c2d4f66752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6611ca7f4d7b498645264c9031de00753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b95d6a13cfc27c257fbd80d61d8fb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507b23b1c6ebf575e3b753f21ccffba755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98f5ace63baeada109898e62185134756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0bcb594196688d13ead768ec97d1e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f8349f43a3446011ba4fb1e20d42a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382abcfe828003670d0c3167e4d3265759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff755879862dcbdfa95729423ce802760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23590d68dc6ccd098e9ca362d6d04174761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f08a438921caa9d8a3e638028df391762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17935e0f68447b325c637f49c4fa85f0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778be5913c1980ff6dc2fa25eb517935764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4f1f7b89ea86669d0a15e96d7e2b1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3f5fa4ebad0c7c0f7cccec6c70cca766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57803b3268ca31f1cb6c489e8d3f31767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cc84ff485e015466912b4d3cd0e5e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188e7ba12b507b92522049085d4ddb6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3610e3f6630b835b0c530769fa05950770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69202b7a66fccb1cf00eabf493444b98771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5dc5fb343b4458a9da7a437a2dad5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908d778c4347ff25825bf24f18cbf75773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b70aa7c2f73752d7e179bebc7a6a4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198893b47c593fe23626b801b0e7c53775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fede3ea0271f24bf73836f1852c12a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad574246b3307716e64a1f49f1ae4f1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3377ef2697603586bbf4b35ca9726778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ece4581b206eff6aa0bfa8aa4d17d7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60eee6f72350e1250d3885cd920683780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba7da49dcbd7ea17caacd2c8b6fe17781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8543d7cad55dd611b3edba493750c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae96a7a347d85785243d75ae3db44c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed71844e0df46a5787f428c1040e87784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c0c9b462887b8a1b83ce49af4fcb0785.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>