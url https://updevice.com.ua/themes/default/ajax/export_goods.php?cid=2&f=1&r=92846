--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b7f5560e427c7ba8acfdc8faa97901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2513f1dce47afd7af9c9abc4d522a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161d543e46dcd651433780f1f0920e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200ccda5c08c8e880f02e14df4e7e4d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e134e5a077ea348fb457357d572055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a9386b6cc99c18792e137fe61b5f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be765ae8f22c726a6a4e62a580ea6b857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf4a64e814d560995771e7da9c0fb38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fd7457d455ca93b1b3d47ff512a829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f50c8bdbac737b8628af76e294768210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdadc46da547c8cd8d99748bfa531711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcfbf45503a9d2cb33f10a5fd4ab9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851dec7c9f379e8318f5e02bd3a692613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51d0ff61650a7cd5715f96ac57cb9414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794d02d6370c1e267bc4bc19ebd920715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef3c848efb34b473fa7dc28361ff1616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325b02d4f1b116532c652b1b149e6f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62775ede2a6a45dd9969af5dacbdb3eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfffe6e56b4f32e1024f7ea89001c9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3eda3a870defbf66f02d4dfff9f9df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6555ddf5edfe7daa9d6f5ccfc57c52821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d17abadb917d57ffbbe885934339922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b37db5670a10715eced453a504feb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aabc527e63d53a5a1bc19f4b652bac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a65034f3e1917ebaf812bf78bfa2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7c20cffe8bf84e2cda638aeb0e1c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902aa20486de08b8238fd3eca74c917327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d04e4d0a9320a43ef26a256473ab828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf122dd3027d5a11084c135385d9dbc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f89ab2126a9fb37524c6b91962e4a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512c070772327f697fdf9d3444e472d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53208078205d83cb446df9ddbce7f7432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38b2d744d5405717ef6f4a617ea87133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608ee39662715a0cc3ff3e349845be834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2636847407f803049cbe9af09083a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb610e2d2857ddb930f43aaf96b2478c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e86abb970e4ea2a8f2bb884470dc4637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf299ca72ab7cd5a3fb18ac092f294938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53275ddca09d2c5780f64ccdc2bee3739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451d0b64c2039c760aefe49e6b7b3f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b683f5134a31058b6c7ce448f57435741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01835a7fa721c93247f9281c0bf4f6db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9388e9f2dbaf12609807bdfecaf37443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba2f75c5663f8a5d7e489c4c341fa244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b90b107451695145430266c36e70145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2048196a8eda8c08bbd733bf7bb18fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c733d6ba45bd6da932bd88c819178647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff146eed3bef5f7ae91f8857341acc648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba19a54157df7c3ce0edc5e5812c97749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f096bac2aec6c1862ffe2fc0f065950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08727a78f9d3c55832e78ca370662d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493a1c2bc81cb1c1612addd8b9a6e9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46044fd0d433f44143ae21a19561fd7a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ebd6f9cdacdbc30b52a2bdd29f6b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e398a73a9185116bee4a976fbd7d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee579c6330be9f6a731f1edd73dd16b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b178126d2f3d186b8fe932492d3b6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a154c88803e31d50a32186b601b661c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a26f8a009433a2fefae82867926ce059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06b723e6b133be8fbc916bd62efc8160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02ca4ad89c2f68a7084dd9aed8634061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c800f3c9c432516c6be1d32f4dc8162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea420a000b1701c1d0a8411c08245dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f2e905ad852b33a742f9e7d4f9eae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779079cb8da4e1e482818c4cda6e2ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b06c765d7653aeae665335605e1d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e69ed26b60020f5005b383d4c77b4667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c608d7f44eee967f4c4590946c02cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e1e26aa114cd881c35ac739e0c1a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb831eb042d2f2bac8c82a89245913b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205aec1c293546740149d0cb23455e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d61f0a500caf8b7250ae6f7d8b29672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67602bb1ff5a3466e0682711fe6332c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8511457ea39a0f53213f370f5ab7ce674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b592c92bd53c302c49ca7f9ab6897f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68441fe2b26ff36c93a143df19e8dec876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b33e589c2f6103c9f09cec3ccd86877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3241c26af089ed3e564572dccd5fda78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca54ceb3876525ad428d800ef8ed3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8da6313a92e2f279d8fe21bb5d14b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb735b1b03875efe609c8e6961a143d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0031425b7a95ec2dff81fcabb4d3cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c822bdad56c706be051c66c77bef6083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddd606534bb688324b0c00caad883184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3825ee7c24456fbb51e25ac2d373885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315a83313aadeb06e1b4bfa2e34717586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5507fa2a04a0bf9fb09f669d8049c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec96c4ee4b7b22117d03053ab215bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bffc175590f99432eb0698c3f09dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c78ab158918fadcacea113d40596a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc74e0bac90633b844342aa52cc62291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4803ac253e3520cd4451c4e7f3de27292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123248b615e13b36e5e0eae6f3c22b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34eaeed130689d42a11bd84e9f398d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bea2494df94a39bb2b8fe313913b1595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77521578267581d335c91eb744269d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71becbede04cc7fbce7a4c548f50036197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f79382776b62bff2dfc42b5be7b18a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a9560d5918ea7b50ef0dd83b987a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a49801300c7fcd3031539e5bb3273100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e16f4aa5d96154797a64704e4388e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfeeaa8c5f3de679263f33c0f243887102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f8022ff38cfa72d05904ab6429679103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58153848a6d62fa1e0f346b72d7c70b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1133a33eb32118f9b6eef80562eef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6728f28edb53625bc90bb850714f41106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd0cdbe1aa145ac1be221c505927cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02496ce2ec3a6cd4862a2eb426d9bab9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a032e84b77ad9c7179c77f2a8cf9de3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720a2159c2410d10a510a6ca2922823110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd7e898e94687f23b2dcbaaaec2d03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bb4c18f2e1506c467e2e3c1166bdd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff9a85bf4a7f9a8d36a469f849ee84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a52864cc1528d412343dd9ab90477114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4a0971de72263d199e4ea06196687115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa2d65a1845fde4015363604754f8a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b9e1bfc9cae90c23e227d18e75d62117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b045f8bd81b433b4b65a285babf13118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199e4cf97d26911b5d6b0800b555161119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa318c98c8aae86544b4d331aad3f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b7d98e1fa676b9c440c9c4e953b03121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fae8944392e410ad5cfd4692f33a59122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd622cf3d5d62314f91c830df59850e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328f562d649aa23c3a2b616411f6638124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588427f24ceaca8dbd105ec306c18937125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa33f6150e89d8baa4783210c3e7bdf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829476443a66103716406a8169601324127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0aaad076c5e5905e0c40a860d449c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77371171a147135c0a61e23d586960129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee9451bd2b02eb4b461c031b474168130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85f031bb31a521f9e153087c24b6b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384fa758cbfd6a19cd2c4755705004a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde5f980b87f2ea282153650e18a555133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8e7e74166c728f3cca52cadd41ed2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924975cfd503ac1f0044827df6facaa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b789563cf7144b45747e2b573aa5b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece95601d4893d4c2be8793d5010653137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecf056bede6fea869e9411e4195ce3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5112ae32b1910485755909ec214638b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c893361eca9d30d1af354e6609727140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5173c1982806e2edbf78e4546ababa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e9d83844e3c493616d276a033659c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903c25031936f704247a2f80051f618143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80953e7da31bfe37354114883c7c916144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7d46796d4a80f63787e0659a84f11145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a5fb6889ac97e79cd0daa62e2440a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ec866cda6d5c9967192e6017f466d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b2a149c27d14b39cd5179f519fb68148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388b8220f1b6cc2fe158dfd0148ab0a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3507025df67cb59ed2f55a3c812b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97d597ed4611a529b74759861a0fee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8ec7da72e3f72f68dca4a0e4df079152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e0f1c67bb94d8847ab1d7965eabab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95b8d6ebe017ef28305e8eb837d38e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc98bd8479815f5f0423a04795218a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b77f17eb2b3a2aac21f23dffd2562156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53b181cc0685a09f99f1d700a8a36c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53456771976bbbc61221020f62ed87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c3cd7791d64e641baa6d5102f44d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b968e104e733f0df9085c6f4ca6555160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb374973016fc3ca422bce4cbb737bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2424c5be3d06e8ea1b7c73f25c6a9d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ea28d9afc21c807b28bf8c5362a1c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ebe84e25110a92792293907a298b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20252cfd299678f277ffa8fe0f27deb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8a1da3b2618640c3055be4133b4a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a760242af575daea984876e5784e77f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194cff26fdf90c4baac32d652a42a38168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ff210df09fdb50dfc599d656cb327169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965b381d41107225c5d2f6989eab5e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d4502b9390b533d2806a006794e52171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377967e8393bc3f6b93fd735fb3e2c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d4c6d11711acb898af369f3a9076b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdcd2bca3e0c9a543b830c767b269f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207900cf9d71dc572e358e75250b584f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c579db80ad80e25638b17abf43f32176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57bd0b7e0d2578b3aa8fba34e7250b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1e049272de26ca0d24dec7695dd01178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16afa7e8dc5c2ed7f109d709812268179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7031a3736fa4aad7b2a63167c319a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28bd422fe810b549b2e95624d64f40181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94125c93df4b55fd9bb9bafae336a07182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579478a0dcf6a5140fedfabe03f41542183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921cf729178d31b2489917986bb9c48184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd5c61cd7eac47bbbb462d03aa2dfb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb2d8a4a8cfe247b5b753945c5b6c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae788f39eb61773111599409475e5d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3baa0c30e73b77700a0085a453e3845188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c0ba1da43f0782eab1b23236e7762189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a95c240d9c4a6603889c7fabf5e52190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea262894b67269fdf10a51bbc45cdd9c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e36c235d07ccb369752bf570e043e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a2e22b0562309a73e575d93ab67cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc63966ab52f4d4b4fe372cb0156317194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cacd8e02f2743c7bceb30d60e106af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c715cdb9b4bf725e7e8336fd84967196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae983fc2708b80015657d174bac885197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d767f48accb2957b82e0f5a9da22ba7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf17bb92eb6a068b7cebc54ab5a4eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41372da41a25be3e305395b534e9b504200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf952d0d44b3ad32603086c5c6c54a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ca48c55530e9d629104356a71c9d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a063b7f0cce0c4fcbf58e8123dee4a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef42a491f4e196cc33909320a5cbab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8acce75ecb73c6ff85d69f67f29bd6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194f0a8488f34903ec77c750f78433c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871789014de0101988fea8fe1cc04a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9f97a61874748da45fb79cfaf329b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb0a0e5f8fdd8280cdc92653b42672209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a8b2b282a9956aee49104589c6587210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed114e4ec6e7255a4f13420594b2cb1e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d5bb13e058b94cce041c1e727719a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d85cfa68180d713f462423a10a09c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e973201e770c6009e695912376c688e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1857da4ecfb1bda0c87b22b164e1bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d003fc42ce7fc22a32d5d6f72068ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabf063bb6940b54742ab4a62e80115217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85178c6c3d0dff7c8bb80cd8d296f8bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32e9a30ff5043e41cc3b1c6e4ff674219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395b160565885cd65b3c8904d106f87220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa43914a006d3ce266f2156e800394221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e844443fbf21effc733a34beef03f45222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2491f4c4fb40df62a81b36fe0651e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dddecaf005a61520a2c69f76915010224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854d54a694e0771b9d295b06f6846fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca76a04c1f35f39617ea44c03ff603f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae997103f846cf426abbccf270e5e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65feff5bc8bafdd5a76e9a98fdda45228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7be75da08b8e3f62b9aa2866cb608229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b9680cbff56c39e01f93cc0d310c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d91cc494f7971f5a053fe8cbb77f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de2a76e76c885e90694267076aa215232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6133b7c687ce9c6e4438359b617fa4a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e0e12ba58fc5e2e5054271b6afb5f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082d2612f45a51e9e77d737cffac493235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6ed2a012c89a1908e14e5aa3cebef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b84a2f6a2bf1f238fa46f6fcb312df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06032f6e7220f1e91b42c2379643e6f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eebf66da6d3400bbd3e52619027937239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad10b8913bc5c67ba73e9a915525d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e42e985ae57365f08c902f11faf9a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249ccc8c5975864d05b51848d0ec68d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ffbba893f32121e9aa17a37e7fabb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843159922883dbb87d524f284031eb7e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48835483af17dc14ba588954aba63e79245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddb1f4e001ce4dacc1705430bd131c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba18ad0a36ba9a28484053c9daf1d2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0b0b6073e8b616b43d8d82fa2f6c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca47cb7a7cfe2fc0aac2888b634d96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4cbd8c19cd159ee33edaeabc27cb2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eec910aaf9c5c3931db6002f37969b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26342fc058e408e2c903dc37c1a6c2d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402ca8a7dce9d6aa730f1f9b9c953e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfddef8522911c76d8c642ed3b02ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f944aac6207ffdf5d2409da9b34f4a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb1df35330aebdb0db7add11999a1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac666bf062a4477669e55c2e3219557d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d13b39e492eef848bbe87c28164a9f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469af600f800b16bfa522da7c3b6d9c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2616be69bf17acc1be15601c54727a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117d8c2983183aac7a7b5289e2f8269261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec42cb5bfa21e711a9b4b553c81d86262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f520ed0abae9e298c535f337886879263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74873d5719f7d7d3f3bf5b4938e7a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5434c61a2cd5e3381c1eb0e12138c69265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98379322a92c6dc1ab7fe440e0fc0858266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ea3aaff192b0df0af849eaab04572267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60127ffa566e5398f1940a4c2bbfb625268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4156b489f2a0ea540c8fa1f09a88169269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e70b9a4f1a22f5d1952a19861cf60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41360c482a78dcab9143ac6382c488271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a9d44f66a373233a2086a0d9453ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0e45706b20bc223bd5ebfdf2fe525273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afd159ff887ac55c4db1a993aa4437274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbb97e8b7a9f3beb6d441f0d01d019275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46864a1d2de480c2d207d75d1e433507276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ae9b5cd4d88fa3bff2d093df74b2e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ed432194d42ac583a2d212eaf1c74278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b17334db3bdf39f7a9a987dfb53fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1abaaa68a108d78b337d3ba7aec5af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339417a1d62963a4c4667de2f12abefc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584d60d989ce622d1d2b27b70bc0b36282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55b146b6c5b1560eeda46a7c71370f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a179242250c94fa01ec8cd135e66b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99236577a3778f0f83d0023e084020285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf564b588fade699c6015307d4cb36286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310e667f209de8079790a90ed5815e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9811cbcc0483bc03072f087577519288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbea8e2c6bdc7cd9e66a7ced86dd886289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28f11ac400457da3a15cb9d4e2bf35290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c331262b6d87821a599543ec1349d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b12b3683124c506495353b90a87b03292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d1da4cc3805fc0656e2cf7704f1fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06071c160d975a37eef50ec7f57190b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84278a69a51a76a7dd211e1dc80acf37295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b932eacd815c6877b1fde0dc0759e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29a6d3c4aa204d2cd996dbf145f927297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc24a23100e47c022747b4133a08567298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a9fffc4ae38f6ab9fe360cc52b13d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63a2870ca364449b2dc251053a1e13300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929137d48c782eeecd49accc110b153301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4452e92a3e008df8cb03a7212156d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b36c87f1482c0de187e5aee249b011303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45eaae11331571bb0b7a843c4a1cca0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9311599e9408d178387cfcaf88a443305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4a7a6d6bda43b5d203540492c0a4e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ea1523f0830559bad2a885f5810ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c24e3cc25093856d3d72f58bddd5fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d392c82adece2ac804121069699bbc9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd475c5fef98cfd0dfe4efa2f16df3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f165c11b12f9e60c08280f6c4ec0a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26032d360b25e256d5985077fce4baea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c235f5ea0adff6db28d4ae42bc3fef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad6387227fdf00981d2e6e92e4f9f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b42dab18d87c52a2b683889b37e33c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12e45c7375c5f70847c70ee7a31668316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb96e08f7a3165bda5c74d9a53803a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd677cf2ae3cc0eddf6644bc499d11318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0cc1b39a546abed847313fe14e867319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c81bf4bec6488bfcee19cf212b41a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bf2073b676e76f2ea83670918cf05321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8d99a8667c8324d2c8d540a24a7d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dc44b1e202e26c4cd9d14bec0f09a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530164d58210e050ab1e3720d725243c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae5c49eb9afe5f0aedfa7f3726041c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d25234ee945693fe8ce7bc7142248326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267faab2b7b2608ede536644108d111d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40aee12dbcc8d723ea97110be474ed6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9891cbb176f8266ff2b0add31b908b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c1ae661dc826ed969d27b4691543c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81946779f00a38548a01b88c5e7141ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffb8cd549add1e7ddb4c21a3cc0e1d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c5550f8d2b033894af4a8f3fb3f6a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abbc2bc755d6e18b40feaab1edfb19334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848fa4c36c5afdb0dc5e73ae828a099335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e07a2c5173d8be07c791f0ced7b94336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d47e9fb201d148104c506cd52b4d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed7f7653b816780ba886aff891f21a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6979530a4c0cd3380f067c433f68e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558906c3c711ce7f4003f9d06cd08b1b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08101611ea05f636e5691bb82c20ae0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8791664d9e371c783164e076d9c43a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e7da742c4a1f78f0e10dfe1d3bd96343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad008335561e0584a6ef53fb8c3427344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78ab3b05a2d2b8fa7110bb3fe9397b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1262da4b5501f793e0e776ef5d802fe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e95ac574a471ddbd7c23dfd228f2f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d53ebbf6890f23d6cdc5a17c12d035348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50d034a978c62c6ff1f0371bc2cfb9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fadd39ceda5078c790de16e789c323350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab0cc756c838db28407feec15b0b31351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb010daa4350baf8bc271756e4fda1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbc986748efb4fc652dc09bce90e26353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7367497a031fdf662ab6ebc9f54e81354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d499f4c1a42e2ac6c55920589d9380355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b19c7bfc8d8deda343312c94e00fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e6bc24df0f0d9de9259cb1a150f64357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc5b97b8b757819f371382105c5e94358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f4d8a182fec54693a3c0404d26e46359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a924511e0fd4deb4ee660280b0f58c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4cbaa16e8b906252efe06d3e8a023361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ce1847ec320f37ee8129770ac9732362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7052c637d62bef9a09e80d6977174363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aeeae567d7a7e3708fc94e6475a0e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59505e0a0c958490d5a2b889d2cd2ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050c60cd3e075d41a58c5790766803e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484472a2971082d64b647771a7f4f17c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fc63a0004f64ec7a20c3d780c2d21368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809bc9b1a5ab160c4d0d6aeddf45ec7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9c0095ffc7eb072f0b71f628194b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab173e0d95b186f71d5f681cb602289f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2210e23cf6ff8bb18a8c4d55208ab5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aaa0a86e08ff4806651ae578bd4be0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab46b2a3cd3a9464fb0e724a2da342374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044507552087c2965d140cf7bb4ba1e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990afd82ff89503b1e62b56e3187ca88376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063d9c7b213f2c68c75ebea3b3d95fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e874b87ccc71110be4c6fff6afcab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc340c71e84c95a0013e8ffd8312f854379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a1d2e9257f2a3b4b2b47189b98650380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e925350cc20b5366bf11226c0247b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865b60bdef1f681abfbb5d4db4cf5ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344b937a71c8ed55c85788566b765d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f09a76f479a165773c8161bad0b05384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babd214dd758438ae0331b412d9dc20385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92798964d29c2514b5e52f6791928ea8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb88a41667c8460782e6712266af78387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e348f49681dea8d8ce9d79f6ebdb1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77a94e62348df08e9dcbf0d7e9b0a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d680dbc088c19a3f99089f824e3d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8b4060e640a496fc2cdf22b3adcb2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cf6ab6c0965b3ed46a07f2169c98d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06253e2f5ad34266a9a091f7320b03e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6edc0c3a40de90e874d42749dd59c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c212aae72fa3f66f5a62db59f21b9e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0062c9ae05bf329eb4e33a457241ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785dfad228d77cb47e5494bb7694069397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54021b63d73bade90eb6617730fbc766398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143057cf64bdbab33c3138b05da35a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa6a70371c2f4771db3b1405c116a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48d6bd172c6c7d22d1935c954ea3df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6641eb8cba32597aafa7603145cb7a9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5f61f407291189f5d88c055a7dcfc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b971e1d54fddc0c86ecb9bf63f243404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df3aca2f83fdc4d54e28ba03fca90c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963731ee1c8da61b685cf8cc2b7c226d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d0aeee3b09b798c9991d38ae2a2b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dca9bf1dec81813a8e0049e66c286408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4e6a6600c7dc6b09f5c772e9be830409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e1eba1545cb211d8982cf65b05cc1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd42a568e18526f5af4a5ccafd3b84e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baccc30405b652c8cd3df340e0f488b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9be99a2e35e85d264f060a643653b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76b014cb7df3d465a6f1671e431ddb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd1c41f65ce3fa386f43d08d1f8f20415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38665119a61a121fdcc4ba57dda3e0e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35af55387d22d2d815e34b54f3c2e2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f478da688e6aea4d66a5117b39410418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e89e68d967cedf7da417480e2dc15419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831892865481fa19a1554651dd73fde5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c68cf64eb9a3d99333cbc9a58d0b6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c893480a592b80ea04e06435a9d898422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db303b70c2e8e3112fe18e250d4c6b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb802aa08a2e4e87e3cb047f659109424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae7be3a50f371d88cfbb73da806652425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651b6045cd75d3755769ed374b43def426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed27fe5bbc8fe66d61c128dbd18a656427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1923fc0e7060e6cd4b5925124e32ffa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657f18fe24e95396d8e5b83956d38b0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c7a68416215cfec92c6fb158cd151430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12970b52f42572d2171ef77eacc27c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0acb17e92f54095a799c3936a33d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d76252f7d9eb353451e86a58b0e50433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9b76997d0c466bff71931363f6bd1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1e57bec0d3a3e12322033b7ed499e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cead5f8ce8517349afc587feea7ddad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271036c1d3697e0eb016489a47595f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c36919708892abb614232f0bd3cd4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1e0ae36c702eb378c860e07d5dc29439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6580025879d88c97d0cd520c69759b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946094de078ce0f4f8c24ec4bf150a3a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08815570231a632fa794a9b0aa707c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a374e40645487ecb32212f506c07d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8dc70fd8157c68134e911053d7af5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3a43bb8c9ea46581102e9d56573a5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02908a9af3a1d43b4cf993b9299e68ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbcdb2f0350da215d215c8d3571ad2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827389024ba6843efc9d87c0f8d3baa7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d921f21fd9f400fc640bcbe42d0c03449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825822d1e4f83d4f53dcf9f1db1d686450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c541ae2f92cc3fb7051c6b1091fa7c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe6eb2e6c1e1189986ea3ca17b98f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f7ff65e2517a2bba9fdfb9fcc810a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449b9c4c3b08a357422f02f6b8e09dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11159a6372d6739bd3d3e0607123687a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269f16da81d2674f87d00ccf212f62a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918e1fa204de107a37f5dd5e94ecd91457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355582b9959ce8fed93283aae67a41c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aeac2724f278a08513a19ede321b8b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655f31ffac6bd97b30d7af68bb0f92e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bf378f4b618d4d21bae2df5e204dc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65708f2a219b98c8b4fa39c07ca1ac3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91712700fa7437503d348b8822138110463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dcc0feefb097a6edfdf346b424cac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1473c1dc02a88d8096df7ed52e39d46465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a854a951f7bf6489a733198953b813466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d0d823bf67499267894e09440d133467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662123dc0862ffae1a4794209bb066d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421df6fd8ebd337888de2acc91b34345469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db43fc117e30a65c349262700d1b4c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbea73845be5304b6295643b9ee1173471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705414cd5fd18907c27c0d42c9634aa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b1f36f26d9442ba29765b643de23d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dc2b7b4d57acf08dd0e7e82954d76474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db7607d31990a157dfe8f9833a0795475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7257451b6dae8ba7a871801414ec24476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640922a6406a1883b97c49e1d2d8f34477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697823174a7f9e389c4b3f514519f31478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449eb2918a48eb64d55d070db6cde2d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee81fec30a36fce67faf66e09bc138480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d63378473b11f98d52196ead5b914481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3390329e568345e3226f90eef30fce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebcc419935838a427a57ae9bcc3c28483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fae6059ceb27322f2921ade21a74eb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056867c4af24ee50a267b9921644a971485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c57647915c2aef9fce596b253b2cb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97cd88d7d7e955f085fad65c132da0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4dd8fd97c2a4616eee77d7c42c922488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bcbe110d610afbfb597833f31dd09489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689ddd1456029ee53c4a90845947e0b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d91166a2013698539ca9e1c37d874491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cdc2261406ad4ebd3346b10759918492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f6f6d630b175ffce3f0ffd7d0eaeb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61976653f5a235c90dc0ebf4e724c1fa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997b3ac0b0365336517d597ec22507f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82592599bcd779a35f63c623ccbd8ed1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2cfe9db318dfe56de1b034db8a70a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeaff5aa6eeb0ae7932c782038af33f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ac851205a5bc66e72898f34181c4e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1ede21e705112278f7c7f2772aa6a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae12415d5f85f05c5397dd83fb19d42501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a09926ce8ddb4117d211fdafb038a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00f6fdf5fe1829ac26a716c224cc8f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6419b114ba750246a56e129ae59dae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da4374f0836d0035d5b9993920dd56505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d09453fb38971edf9b9ac60b8af91a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca279802fda0f74247c559a340b6813507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6e9e6bb4a4d3189b1e9778d7ff3d4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fca9f91e90e4f5fb3795f7c562e24a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb06eceddd0499666c6ed5525979fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a15be74149353dabdbba9e00f0ce9a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a2cda8713614f63de592cef2e13b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19297fe9aeff2db367a076cbda1db9e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e2a460dbb4c4e94c804b360171a20514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5697ac72f1db411c80ce6a776a44ea0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e58b5d61f80de4b460579645ada907516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77403eeeae7450e2d8dbe22e044f5358517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f4594ec746883c247eeaa374c0f8e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d256c5623260227f4d3abc7c9440335519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e9f59bbb1b0a7e98f2a442c338b16520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d28daded630f30072277755549bc28521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfe6aa78b5108886ed9ea2da85caed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a684bd85ae4c314f0837248fbf760d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b3a80f4309d245911cbf812edfea9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c64fcc278fb1df31de01b07779dfbb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f7da851b6e5a75e7fc6071f144a83526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2c6b1ce7e9b5736e022819d8010b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb756a4f9e47e8edaaa52a1405e2797528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231b4a15bab6d94e0ebb5c0306f3188529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfae7f126c1219476ee22695da0fa8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c5633d9f340acaba311694451a52e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28431aafb87db39d2cfdee2bb4a8caf1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ec40be9fbf63615f3854daba7b163533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80798dbb7c5b0dd0f4425cf501f3ca0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f8e710cb4921aabf698d67c0d8409535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ada8544b440aa2d2902ea35e74ff2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220c6258b56575222706e7c44708448537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c81719b54846b107546fdc04b5b20538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b356898a0fa33de72b162d35de4ce5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5854bc3bcebf9e78789e31afb7027c6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3cd44f831745d663653c3ac50f822541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e151d5f56808881af9750b9220a91a8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa723314fb310521548b1ddb83efd42d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aef53022673a1a5f5ca87001a33cbf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a959eb6f6325ee17d81c853a6f4cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a8456d2e00fbe88b5e9f3c38ca532546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b616acbaa4edf4241a17b39d6aae655547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65895df67ac338221a1dd7ee633332cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebb5e6b33717a55b3f93345c785e8f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dd3afd6fd1cec564d203467b8cbf8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588391cf2e2fb5f8376ddbfc016119f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379b3e6cc003ec300d397ae784f18ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc7f80739e49ba5c544aca2cffd256553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fb182f066b15b6fdff507e020ea16554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9b2cde4ed7a030f3914b33d913fca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ae4e40f51e4134274f21eae10d373556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc2d67f25b48bc73655361bda6a2ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fec84637e02ceacd92ccfdd924ec8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad372695af67e327bbbe20852f6274f7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1e168ea6caf0bdd939eaee9be2c06560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837401fe0966280e2e030844c8d1c0dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0c9a4b5400462ff153ea1e79c591c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452348b03c15631ff9c53e082cb8fcf9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826b496e7f27044550e5475ccbbc973564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80191c076b8e6f626991cec1d7751f9a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141dddd3a19f2b36369641fe2782bb8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747986a863de1c129a61d101d72ac260567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be3a9876e18ffa13450d9cf0a02c9e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe606d664fcc9d792aafe4cac8fe598569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428195ed10d2d900e11c353a86a7895570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580ed655ef612978ac4567e2b478d61571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adba02b384256ae35feb21ed85c155572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec51082b4f081bc05d3bcbe8a89c52a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd42791208a3527574f2496a14653cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e643efc4f15bef22e55a9a18a18bb6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4078351c965f9b849410834531c1c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097a9cc238b4cec07b18251a8d8043a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b727da00ac2014dcf757c45178eecd9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ee52050022fdcc5926ce6420040fc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2b0576e0f8eea904f9e5fa77f0de2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b343bc70cf385f66405e868b67e70b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fbfbb85890ec9d0cedbaf0f03fea7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f16c3aa6e9f4e8f679fdd1608f10c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088ce96d7e89899b85aa859cf780203584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a571b628d91597c51f47012787938585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8163ca02b67dde91de51373777e6e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21585728f21f877793660af6155eb188587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8d20f8fb68bff692cdf9c9b4d1f51588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5f2a365581526d8c8418a87a2693a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c17ba9d91ef05814989fc42dbe6dd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364d48798b8f5454cdb83b75d7bb38b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb45c968f1ef0caac31e2020dd899a0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f998fe74160fb42902cf5b14d803bfe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c7b41ff9b1060e510d929bb0e5aa0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada8c9aadfc3d0f3e9de8fbddadcaca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e065ea7e5caa7994902ec1430207e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc698941bbb52564f4e4428e635579597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b40c85a6d703023228c0da6bd3875d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24c13cbc7d30be692cc6d3769e252e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1224574b24ce6d45f685593d24661d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097946f9ea4660f74d15f85e5b5f770601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e4c1313de73d2c72142137156876a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982498995ff47aea071ab1c4dea27c2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb14b74ecf18b7a5d03365a0ab1333f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202b05a9baf534bf7356984c7cd21f9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7201dda04fe8ace0239343a3d7e8d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcbe1ba18d75593e589941da0933c9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d9c5400fec0ff60cd01dcb9e4ae0b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4aa89525c3a086c8b389966c97b4f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ec591f6511e037179cd2eb1d5307a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f36abb268e701505842a22e9a86663611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61850380c549985932c4f74b7aecf9b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee81a82045ddd5fee71479367fd2f77613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236d979f3a5801a099bf1a3b2a31854614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7a5387e314dc76bf740f470a5d204615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d29bfe2750ecf2917ccb451a1dc524616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5670d7f8dc5defe87d2b8450a06e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895029aa5fed1f8c3228566e373826c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452b2803367fb7cce7a3dc2923dec65619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb1d85143a0ff1e168336a003bface620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52609f666c3e74739c0aa357badb2e23621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761623d16f6e8f03d31ac0fe1d26a1c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0011b16847474692be7545980cc7cdf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ff17493714f3bc213cca9842ea609624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f7e82129422b71a86d10de318d0b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ddde4cf30991e0d248adc5171c3b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984268d801027e80fd126f244bdf520c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca27ed2bed7c2ee21fb1fd5d70d0ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d83ad872a1200dc17c9866fab3c193629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9e8da9a5c33b0b97bef8ac5813866630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eaa5082df70a21c250ae22258d42b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7511a69f2e5afd460dcaf07d855bd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f980fa2b8336788574465879491b60633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a42322c0af483eacf8c18f4044f731634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdefc249efefa25195c41b233cb8de4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f23cbcdba692d7a6e4a5295aafdb3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc24f98361d0d32dbf7e2e46c947cc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656c8feeedaab77b9b04ff435a5abf5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48faace4edabe8d1217f0cea85d28bfc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaadc1afbf357d6d387e78b37b2a624640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfabc4ca477c94486f5ad8e8e1f2903641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765386ac5f3272a21658a682d43c22a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0670060adf53e7d164f3b92cc453d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d401cd58b3d6aba47eddb08ee9ec03644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e5c92f08a2428aaef46da73428502645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31eb11932a140b963a0e5a4694cbf2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bcf6dd558621e83a1feb20c560f63647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10279e546f84ec40e8fe3046936cbc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150619deeb80ba7ea3aaed7a789cfb7e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae006556bc161d5776fec555866fbee5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc598148b75a144cdace8074a63004651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266edceff96e0234bee37e779c60d5d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44c1620f92cc6701ba5218801c2181653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbcf297bef63bd83498479abe631f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6eab61440167507a1ec0bbd6e18da655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307b3a03434dc8e4147b49612bee63d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45586efe32a83b61c3f67724366a2b18657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83c948cdd968c566311f158270a859658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e90069517021d5927654f952f801d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ce2d41e880b2c0f2adfe194bea215660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4935fef53208d0ca8be368189892c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498942dd1719ab66be6e53cad91ccac1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b8a2a793e50413f2dc3abe2fe0feb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877546030e726ae95c6b442f004c9fd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e81bb758b4770e0790015cb999dee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6469eae4efd6e1327d5f76ef753710666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cef5ce38df3476427a8e44219d721667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85d5eab2e7bc2801c6b7c92b486015668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368cf0b2ad0929c1d6e02aaace9bc26669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3832cdbf2709dc632678c05ec637f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985f76771c7e44b495c75019fdfb587671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c297aef68bb36ae628f8cd7ad7d6964672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2868e027e07aba4a9d56f4337ed28e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93bc0fe96f895fe2dfc31a0ff9e9eb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79ab082ba99302968de3437ec25447675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178ca80b95adb5887f3740713efab1e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0a24f545d8d0614dac3c4d8b3987a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e1804dbb601cf8bf684a2b05524a6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd02a8bfaaeb094fd1c85b51527abc9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacc2d45ad113d4c38f1cd9ce94099f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63be28415413589dae27b1596950c9e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c9ec7316ab0299ebe5c8bc97294e4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b986dec5c6d44a3006e1fa4ccbe69a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f312353c915c6a33ed672047122462684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa146eb67d208bd7dfe27d2092e3c8fb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee5645f821794c921c38e47441cac0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5943102ba70f5a6e783a6b4ff62496c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8ab1f1b0a5774731c541a52363172688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787b907066821c74e4fb1e3b4d0b225689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ae6710ef578f5ba3aa2f49342b2cd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01a965106e354c1790d102d0138a1f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638ea1f261fcdf2315738cdac38b9e9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747029f05ce9d708f6d5d65317754e75693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79149d667c6de9aab5307c032daa92b8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e444146e5d76d97fc3a01c7f4f53a15695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e57e2ebad6b5854905833f01ac4c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa12a7a7104d2c41370536c6770527b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e877e9aeb44e02908f78b89f42f357e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca793fa20829b5b980b2e08deede27699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8188d559e387cdd10b7e52caf7aa46700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3948b20e4169e3a27c19ae1060a71701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f09d4faad4f20ad1645583edd465ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de047b268d5ec0030ea9564f977566ab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215386de5c33560d19c695a1c9845833704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43c7dd2ec2968fd4c7ec27bc47f06a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9386d43cd6488e2e5f00d9e86b96b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110249b0ca0538bafafb82c6410d347a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72453ca6efeae4c4a94751bc32dc5e0f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e119b501f9552797e8664f4a3709727709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b174253bef4ee6d6a64c8746007da1b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10836d56ee59f07c52c1ec1e915f43da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d02bed5f5f6ba5d83556541968d2d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff13a930ad036be02ece3b66128998713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759a01e70d8e7b362c79d35afcbdb8e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea621f0e9f70d9e04aca04d13cc24f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a85e0d63aee03c6c8a9d60840be6be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138c13ba32653f2d9d88a6eed9ef641717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dc421f98e606436387dd50072ee41718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b145c0fcf60b8ddeb69c9d406251f2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7800a573f640b05a6146c8e46a0097720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55d3c2950f25a86499cc9e68b02ed4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761e939482fd307f8f39e5726d08b8a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6e41372d17b40b34e36bb981777d3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441c566cbc3a9d12961d2470418a816724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1b0eead8456768ca91013d70d591b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54dea3c0738caeea2346f81422ad8d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8634a680438b04b530c82aaae777e7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aaf82a93de8ffafc09536d5e32ef82728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9d267401a1ccd658747267b0d3c66729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c37d5f9d623494ac7ef29d5c0eaa5b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f020d184b78bebc0b61dc3cacfd0d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e89737be1801f42431986ef3356b4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02602ee0acad0b255cf4ebd9be5c7f3b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415770ec6b0787d66bbc629839945924734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aaa665eae2a1b7ca9eefc98b3f3662735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60429057fab5e7d1176c22a9b38aa1f8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88543eede9bb2d4cf68e87b6c9936b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbce1cf5fd38611bb38d433b06cedad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e1443dfded679a570543ba2367d49739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6603bb33717d9ea174c5325e93603ec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374c229cf5330750a25384e265ff88c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc6d857d8bc255584127c80d574c49742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8078147ef117503f071e248f7be185743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e7fdc96e5ea1a413fca0f023d2ab5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e7de31b2a39373b35486319a17f5c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884fd3f81a84d3ad9d528be19b9c84c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da20ff2c3359deb467de64665a774c2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd3b4ed5630380342ef8472fe68397748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2073fe416513551e8c879a68481adb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecd81844e83589a0f75c996fcbf1c1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4b1d1fe63df9831c1280ec88fdd45751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65617418415d8e929f5adeb2afa98cfd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acc524ca968643ae51bb9a05f8f4fb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b6e8a013c3ca256941b1844ee4c66754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633456aeba9e365a9c9e5a61d75f133755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a2e8276b47c8402dc69a6a3af1484756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96df7b896594eb9109561e713e5a62757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f12c7fa3179c39fa985a371cf77b2b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fa0cc3a8a56bf3828e6f543890995759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62277b111ec13633df4ce29240b3d7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f8ca64894294c41c7bfb80c5d7a88761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6511d44ee1a1b996204a34375335da762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b627ce8373a19cf3ee5e2db616ac4fe763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e60c3603d10e8c0a1916ed33acfc6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d234a892aaec4db526d2fc98ab21add765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c358c44af9aa578361d75d340b26ba766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b110004314538160b89c8c27801b2b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1257a284dbe42b226fb5a5d99d06f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991c00bc32eefc16db3a2576041d56e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17a434233880d50777a80dcdf9bd77770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c171ec4bcf8cd400ad8a35c003a91a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bfbdd660b1e591ff70faf8eb06d0c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc76a7e12f1c2a82550408ccc0791d3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ba0eb728bb2b58d0625f9787a8c5e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d36073051968b81f09b3120adbfb2b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc39c168b70e59cf6b191c6610e2bc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd8436dc7245170f21941ba6018a77777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bec58bd0364c4cad7e165e3766a6c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd681e571fd3b090d5a1a6f38fb0cf552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb187ac7a40a1d7889efccf44ed169f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63aee87563a9819c38a50d3835fdefa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd1d0b221e6972db9825696cf657c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d14f9ad44fbf60844780ea4be642e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b97c71a5a5406bff425de96621a947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079a661e5d942c99e240bae969597f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162123bda7ee837fcad9401789cc71d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c955b1952af0c5f3d9fca2828acfef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17802bda629103c6f49deb221695085011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc275fc860c06f678142b40c1f248f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3214c3cee533ea3774a8663a0ec8d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257615ec20286edfad3edc79ac570cb314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2518119a35d4afa765518907e8f69215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea52828c73e3471c85dc68ae607a59216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49696acbe85c37a7291e0d1cb7ded2ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694f98357aab9d043c466e88434448b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae424262c55b85bd125d40c5e44131319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1dd75b75d3dfdf8c5f41bba9c504420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441e485f0a1c4c6a4a7c8ed6a58f37021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7063214773c15794358ba84c1dbd6cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2a4b799ad50323cf3d2e44d01ea6223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b203636f16d92b2a9a18d8d2dad1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2303ccdcce5e0d7549a17a6add60f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb987f42ae8a0f12813932b3c0840126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a700ba89929239ccf0bc0df8a99ab7c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ae707daf9655550e5569795c8b66228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e23957c04a0fb9862999d76b2d176229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221b33c4029954eeb17bf3477ada23730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e109b1d12131af6c8fe11a4f755ab3631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69240d4e5e0087fe778dde20c8eac632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00549fba7ec8802acd18b6094a3c918b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d5d1e8ec219785bf1cbc97d3b7cdf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fbdada6eff8e43bba7d9c62a5482035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44eb971cb635ab7abb4029a85ba08236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c99c9024c6ec607443d77bf64760a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b58f5f58065f9c63436be0f14801738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffdee0d46ff557b94bdb280ddd5cfc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92e27cc49f1b705af6273aea24096140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1f704f309245504bc64d3e2f6241541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e83eabef0cf898f7a1260a37ad654142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff56dd390edd111174293f5150475443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1108a8078a5019395ccdf381c6ce60544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77777bddeadf6de368b8cffc0816f4bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f769228cd2fe71a4582ccc936459cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee974974aee8759fbc1c109a499ae447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647af7a98fe94c8dc558d5dbcd6e374248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1feec2f4a32df65b95f61f92e8e6449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55d00c2d379d651f052f13b482dbd550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd866e6ea49ae19808b37f9514bb19f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe4c0a00f07d51d8b33e4c9ae6b77352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610922aa64c7324358256cc88861bda953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835a0012cf01f426cfd6795efb408b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f75056516422ef33cf70d32fc7a3955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e4c798b04d4b5cfdb7ef4e3ad446456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b03cb2bb8791661380a34099fdbb357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db69ffddd8edca35e914b2ec35c7a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd644c95d89f027b434c39c2d5caeb659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74daa21eb6478ae9fc5ebd63bd9bf3660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f59e2cfea8735e2f4148c96e56f2eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e45864b82be84d26cfef82dc7833762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926c7a11e80f57a31fb38d50f99c1aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b6d0ed8a06028cbb4345160ca67b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0cb8b30199a76c88567c5ab857c9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaae6d5c09b3844327b40457996b74866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83bdb08ff2ab6d6d1c5bda9b4072ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f0f3dc0f289c349d7da9de2d9838568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fff23681c1f3b1b5779d7830af562d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968e34adf395651fd0f39b328bb82d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cfa49bfeec0d846af4d73e6ee1ca371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e337b2312f04d954807552ef64a260672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d94560311de16a8c7a6b166711ea3773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e010232974b7ac117540d848e3f2d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c014066f6c0f3c782c5dce58b41d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf492bfca59c7fd31f25fd1d1e792676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f744139494454a89775c2d77c688a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476ff46defa840393c5768d0a7be2bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608c85d59ebace8379ab5f3f549a85579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d9a29876b22d33fee3fedd890389280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76222ef1186be03ace6655268ef2e9181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d60da39ed0b0ff63e263116b89fe182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4d4b25c0c87e1b5fdfa29be38659f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471bdd4bc9912eb68cbe67c7464d16b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426734ca5319142830498198f919e3385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842221f76fa1ea6f879fc21e358d23f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89eda3667a092a43409e955bc0f169b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd946b28e1e0b096230e2832644088b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e20238be6a63a112456a69d88905489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64d63ba95e88a378931f9fa7a078e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805f426698960795d37b53102f6e40a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0f3d3e5ba0e0b16a0dd7cd2c1b35b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc3441a60683eecf9c7d7bf31ff7d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec592936e36f66986fc8cd975e9ba61e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948f4755b45696ad5d4e3ee398f157a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895b720bbfe810957f714c6c2232fff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66229fb0dc93b66108cf1e9d5eec7597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981e284a0de8c24d8a6b6d01fdf5b1998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c3e914b42bd2480eb3158e17c34a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214ca196bf7f4b139421a1f722edbe3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297eed171fb6187aec90aaca3a75bc5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2afefc1c9fe215d60a82ec3e506b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e9bf2e07097faa34193a71730300d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400a48b03c098b7c4290b5210924f7f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca7954f7552db81a24d5f70de8d852105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af250ac9a7a189709fcef572418783a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ea7efed72927aec12d785e82b3e9d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ebae82a1085c36b39b794aea875b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad74d58de0fc5339386d447e87aa996109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c46860ead91815e72f2747a99a18cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f5e2660627e0347a475bc33f9d556111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bd8442d06a9ee424e2e48cb13c31b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322afe2387d8ebdee1e880a899e09945113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b986bcb3b0c01645d6556a3c5becf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d10cc48178efe442937fee481e3ed0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a4675bed764ef6fd11dda3f9bc7e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e873c4cc49eef72a3d1bdb97a12b78e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d9be8014f4d1061af18d437ea2ef5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8bd6dc77cf84c867835043eda1b58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14049da37be3031d687279f512540b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768782f8f13e53ce230c4f328484ad9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13d9f6faa506829e448383084b1da5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a170886136588b9abf9e31335f8caea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec39083207f19d19140861878778e38124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc00841f1f59e8c805ba54fe4730d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fd529179c6ac5b96b7c4cfc93f1b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350865f3b210b7983cfe92fcd771c28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981eabb4e7c107aef1f82b9be26609a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640744cd0ed40059d31d36e2c31722b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc1726ec64ce2fa449dce0217e6802130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298bacac96cf8229bd024ffc706a6bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd6d006bd158411327e758e9d4e62d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911ec7bd54c3afa42f677f85a65aff5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624e5284b89639e31d418f647591bdb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41703bc8c45acc39601d33c5d1d0631f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8602364c16143e683be71c4c6b09d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dd03835813474cae9081573f4dc23137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955c3df7bbd4ca31c258f195bd87419138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61084d9996f67e3e4003593002e843da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245ef9069c6601008cccb294da347e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ebdca2e2acbfcf6157c7d4ec63b1d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7b089471c6e21a8c2d7c622dd1654142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89f398069e2e9660960674201fec22143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8a0f0896bbe4a525c65388c21e38d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097d107c41fcc57fe4e8adbd6588d1d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249e9670261ba541a104bf15db4fc4c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c083a9eec1bbf2d442ad67d8c3da467147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287486e250927912731af391f022ef9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c72cc2865abd80fc04cea3687ba6ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a450fad7859532c409ea6b184324bfa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d98900db15f56037830a3c87d92841151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf43c76163bf744bf6e08b7e16c56fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bde2decbae3f111163c802cbfee4e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0966802f929542f5910eb9e60aa8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e5c8a541e6386d37616849996aa41155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4aa3baa5d2b8fb130d6cd198bd0921156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83d53e7caf9ced62595e8f8a475067157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19b96e11d0aca5a415cf6a3c473a83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd2c64bed7fe5058438230e0a0d218159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bfb1a091c7937f0abc0da6aa5a04b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fb3f496f2789459d58517e71bb484161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5151d3e13d8aa9c78c7702ec589e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1723976ab8cd00ce72b7e335089cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd30cdf94b2b4b9bca820a855e5906164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65905c252994a58e88a901712ca5b345165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013318f9beacc6b3cad82d66b89324e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf1eeb841552a06d9b89826bdc8611167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc33ab93d628b085b16a1c8605c9e92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3e122a29d2ff2167361b87a11922a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c9ec0cc238de94145b9ee2511e569170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7d3c151803b9775c0f5d63dd21472171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa62c80a2c1a3f4d924a8a6b5121cd0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756942dd17235edab40f3fcfa4fe10c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce77b57303c721b40a429f220d43d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fe5e818ed0531ad4d432552fd5069175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f84b8471f2d588e3bef6233766808176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef0cad84c812c4c987e91e22d74d12177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6fd3154e902dd7a6e85b564f5c47c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be6ada624283d14c2c955610d96d97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec69db9a77f895c00395baf15b18694180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd8c1b60d1567769024c138c25ac22181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084545949ffe7ff40e8f99b20cc1d6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c2b41ea29ce229f4b2f4f286cc5f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec94de989352918dd42dc16f4f90eed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8691f92db1d246ee3d704cded19b9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da208cf50de6cb5d76b19d654a4858186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc48171ef07a6e91fac156b38ae631187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c84537d8c3fc79a5b2d5e88c4568f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc99b9a419945c61410a2f570c2df1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79929f92b3b621796284a6f5a4fd17190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ec295f9cbf0d37b6066ef46f5978f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14deeb1ad95f274c2358c2716c46ca46192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1db48f0190cc57203dd2a841812d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343fb019bea937725555a3269ad0124194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cd24f54644b3b2b372b5e613b9502195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efd32e18ce16150e5bdd7c9a904be6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cd0a11a2b9c22063a9fef89499dac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08ed6c9bc370f38169109407c8fc53198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214c74368d535b00fbe6fb7b90f1ec1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70695964ea5cc91c324957695095b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bc4739822746a73b814f7ab0e7fdb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5d654f3095f7cdfe9de8de4addd9d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12b3d4b2cf7467a8416f198fb0408d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47838728220af61ed23fd73231a5913204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7297a86f5481c3a35e333c463dab5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99831f1955a308e33ad47f4bc5e18e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de7d7729ead02a4495f4f5c9bfe575207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407280be3e893a2f44293c6721558d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6dffe4c38f273d7a7a05ed8fc2d8e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91f97f5b5c8409afbcce03f0f67f31210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61d0f2a5d8ccec8c243ab7dd968159211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ff6c7260b572b33a0629f2372687d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51a38172bb41d75a4cae65e601a75c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086ba18933c1ec38cc19d7d203c0186214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8797b7db5581874b4553c3af79504ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139ff76f8fe2e3b229c8c058c13dedd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882da80949cd734b8e6156c40b744d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e0206ec5c27cc6c8510a8018b1846218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d4768d5ec8b6c32858c29376ef1fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a8b3ab60ce7b60670a6b973cd6e91220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87a9d04d6f64e471cc267535fc9b4a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f868519e30ec55a2dc5f42a65f9d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a6a80eceacf34ceadae76eb804851223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3695f8efa7abf4e2e29c7de043fb2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73288f93e196110129165f29d25f9171225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d59446562dc1cfd29b85eec8dcb07226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f595bf6cf3836ff87550a0c9890371227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0276c80d39591180fe8b6465cb2ac8f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205cffd245fb8a30e6fe4073697413c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7d6a4e12703146bded43183a27456230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe948e574e491b352fef1ab456c67b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa2a26bf35f9db59e6c53097009f11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378bd233ac26ec7db90df1f8633647b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cb7a125a6b1cad51b3ee5ea7c4b9e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d683b2a71bf28f7aba4c8985fd247a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4825dba39a9165d144afea0ba84a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4eed1be0898a3962488db485dc5e15237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52cc8d422f9aa920a17cc7fc910ff6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff118f106f870223d06ab7b0ac9b6f4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1f6c08b8f01101a22a8170498d30b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fce9f6e0913e1bf63fd9cb42255e13241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8455a7d7d7acf88ba286f3197c0b8f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab992a7bb5a789ff02e52c63e4ab8ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124af27954ece7a42a8e3ed29e3c355244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50cd3d876acf215df00e524e9b85fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94030157de48567af4d660ebed52cbbf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cba35b75a679660ca23ced1417e6b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee253cf8fe76498bc03a05887b7a714248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64bcae2cdb6d8321a2d0dfc9b0b937249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e97040890ab5e7e641df4531de56c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d0c11d82e5298f50d3ea3381cec14251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bc347b14ed01e8d337544327e77a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7a63b9e3c90acf33e77505ef393dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fb9d47b7c84ef5ec48a33b64cfcf6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4e3daa66fa7699cdedbbbb303f6f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4af06de19a4eed8958dfb136b9042256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda7ac43bb10e4bb4c6c414e3864e23257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648d427086da448d9d3f00aa49694ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ebfaa64c88807f41948c882b214fa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdfe26c47e652ce8785c519d4a5693260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38bd135950a76fd667662b8e0bba10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fa345590e23aba858c8b0f909d3f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99eaba99ab8bfcf67d68a1273f2608263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b07ca45535c201c9d6a86c1774ad5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd635ad0367f9872b5c35174f27f10b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b4511a6df7fd1bb9be10491c0fdb9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f76b57b5100273ab1986531da33cb6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f7fac1db0ac9df9af936f7d703389268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19239dd00e4730390a4779dd639766ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255232162622e55600c68b43ccf621f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739e2cc7b8bbf6b52d7f78f14fb2d4b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed727e51b14f228c2ad6bfa276157666272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c178f1c6240057da0e042b6f7706da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c19ef16ec2e78bf08f6d8ed33cbd1a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729c2eaee4eb4d581919784615bf7b4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffba4d6616fb30ebcac33ebb733078276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791070a89d139e6abee34f6ac670d51277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5885ef948d2f32a605642ac17ffce22278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01ede51da3d28f4cbf1c25af0b1acb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555699efc040c3d1a9eff31bd85f6f2d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9dd15d0575b86e21519f4d54d4a9d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7457a75790a8aa6ecfc13a8641810b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082ef6dae4b76f252f1acb35d7187ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a769c3d540fde733e9f292f58429e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615f1cb4d5681d761d8ea0241bf0a59285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea09043e88e1b1464f58ad8ea340df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931bfa50ec8e5863778ae86ca256f99287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffcc029b27cafebb6bc9da60e3637b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2435b62d6da2a9ad4ecc9ce9073de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9083cceb01419a8e987daaa373241a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46c1c6c630c418dee4773bbb5324dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bd5a3c02386a487f61dfded7b9dfc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cfdc11c4f18b92670b377396fe978293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90828ea7d6ab8faaf753fcbe2f5c33294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76023594f0e724356fd1d84b704b8b45295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18974f89840a2bdc8261f7865184b2fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cb9609194b54403d001bfcc1cc37d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e44e2cbf46a98fc905a25f536743b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77670db41e43fc277bca36c297828f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6edd2efc5088d3ee0c3e4006b67ad9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35039ebf2e124b8f3ea888627aba1392301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3959cef0439bcd02a13f2f6e1cc2d0c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec61e934778cf589a0d49af5486791303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929b47d43091c95374b7153c5957b98304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf197b5708e8b2374e02a2ec521e7f7a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a241899018d59683e7969503e7084306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1dcc4569e924e3007783a52a0cb6c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99454e8c0a042d55c3c41da88a70aad5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e329e9ac5f6c82ce4600db03d75d402309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7441b745adba94a4114a9763f94a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee067a15a69ff022de322dd1985a50311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2327a17f031b504dcf7560eb78433d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1abbd599f19a690398a993b37cb30e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5b1d9474ecfe4137d538959709d17314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d556c9cf6125bc089dc686e4be9798315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f813048cc072f18467f14734077506316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62860e123c1340882acf58dfc1ddcd5c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53bba047407d76cf285c45bf93fbbe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121e8b0767a3a15bd07825ffc9fceb8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28b54ee0510df29242b06736a609ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886d10f8ee80841ea2377eaa65f29b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda92695fb0e673fe4bdeb9c067163b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a63032271b38fbb2626442c9d1d14e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e0316c4a5dba9e2af6926564487bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ebeacbbb3ed12c32aa6e560a8615d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a75be94d959ddbdab5e00df1dfc54d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528857edfde10fa3b12179dedd8fd0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234f105b9ab74f6b00ba19ed476480f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a6542c224e9403d355f94f9049b8b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18318144b5ec533d4d9e2880a8cd0678330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e9fd17686abfc75e1280e3cb05ecb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bdc41db89fc51e160005bad5ede54332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a65fb4f06cb32dc594e4ae34a51686333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cd5f28d6f9f6027a34635e45a6c4c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd4cb9806e4784a4f41bf788b779ac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcffb2bfb53d97f87cc533ecacd6ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac484f0acc53c72b0f3d8eefc56f7dac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335448a2479658dcf933c41e529f99d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f333244eafab60eefbbfa7f3c01c2c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc8dac3c5b62191ec39a39b3e80834340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538857f5ba8cb1ebeb1e57bc5aeaffe0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dee9d53531946ab145087e3c4615c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec11bf65ff6c8daf500a24b4427dc74343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556fb8baddc8d1f497330512a9a083b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce225abc83b25f28359ee05c530a40345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1244c53bbb9f16dc3cc5a3650cd4e3d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e488b52ada517b7f58391bbc332e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113b6e6cc4310a72f0e7fc71f63c19c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df3ab4ee3d2688fedaff776298fe25349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc854e1447693b5283ff34dbbe77a166350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deaac93bc527712f322b43bdbf2e390351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6ec22479e151bc81ae319954b6355352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb02f36e017f927050f79218a32d44353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c175feb976bf5a6fcab7090a9a422e1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b400c1170f44c71694dd02146107b1a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce44df870b058bae640c8ed8a9916c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d882988929bbabba5685ab13efff2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ab6df097604f05dfe7e25019f0192358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a47d84e4d36e37753f48bc2b3eed4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76f1cd600c96563bfd3c1207bfc44b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3c6bd2401c57c9ff958f9fd88c6c6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9d2c20d91ec2a63925deee2780212362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa61405984e2a10151fb5565aaa0cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6f7be48551a6b4b286abf8a727b49364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdc68ed3a069b0e73372fb7e962448365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9b39902b8237926dc26397c76ce35366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba23bc76f756d8c5062869a25727ac8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334c5a72246e8450467c72d59eff5dd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a3bac95bbf01488aa28834dfd5e59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad264a69bfd925a6e35ad965318f417d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9520b1d549047a06ac1dd771c5cab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee486b095eb5b088d659711db2ca15372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ed5339e9e8dfd9c73642c7539a3a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26cabd1c5acb1a71da0c6933053f24374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f161c434ef45e566c9dac4109fee7c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c970bb098e1c73f80c93d3c3ef4da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c3383dceaaf92f543e8c30e7f3b19377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731e8d2546fc64dcf2ad438eed1133b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bce83031abcdeeb27e067f9015c28e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beece2433f1227d80c96eda39bdedd2b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d85ebd2d2d67fe05f7e0fcf553839381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a9836357dc8a374ed0667a4cc28ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371391f6f241e35e5fa7c123f3322213383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a104cfe8936eb83171d78f16d6ca34f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b058babc13a3bbc0f632a8c48d1aa9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a6a90fadaceb52ad96167027689e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd1e28dce1e53e36d34c8b09112cec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834daecda03e9a6d90449ec51331301e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bebd496dcaf3068d210c063702232389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a264eee5d500174232ed99868f7e638390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7dbe21cd742620ec91d1ae325ce55391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e87678c4aec0d0479bb84a6c8d494c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267c40666b4789d015742951e4b0a04393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945430267617888f4802a65c54e0820394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70159a8e50248dfd3e5680f240d4c5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3496cbb337751b56e5cba72ba459e06396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b919bf17c9718ba4383bbc8cfab16c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ba1be6335f0bb05b3b7f831d90f13398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b161650b6078fae93f64c75941514399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc999e223676ce411294bde6fe919af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163eb5adfeddaadd895f5e1745bee5e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6ed9d650f657e9abb747c9cd88dfa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea6b3f221eb3ab5cfb7cba476a1b5e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87edc97ca65e4da9d78f3b6c10f202404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512fa0cc927b35cc9284593a58c9ca2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95e188f20416b904d35ceaa7094710406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59c33c6ded62765ba6d784eee22414407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd50374a85d05e2553f70eea2a144c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dec286140e5886802dd074f050325409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9db45106d27b30f2489a4ec75d288d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7463e4dcfc6e445a527004c58b38be0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d4cb4920f6ffff4812f39728f8dab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b31d5f908dae111ace4375695c9c4b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ee03cbc78adbc1b139d2a32ee57f3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bcf53457c714c301596e4199c255c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949961f163da0a5b2408fd41120d470d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd837a3f7cbe667694c21ab7e8528b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e12a541974f9454304fbddb24dc399418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83882bc88911db53738c86cc68006bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a064a4bb5cf06434a06d6d4b059f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4281d7d84e10a32e225bee8ab434789421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae833d97794b5514292286a8cd79a15b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f56d288ae63f21d2fa209bc1fd3810423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cee900afe19de458e784026738a93424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab7153a8ec7edcffafcce91490d84e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0846531b487c56fe44600665ef3531426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76559d578f66ae64335b640ccca59b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce779d832fdfc99b47b81f108674f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709a214b3dac7333a39a37330b39ec5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6ba78d1fe1053c0d671e79a51c542430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8b4120a4839c30f902a3f34f4c128431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7454505ada04d15abe53bf5fe13de432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39191b99faef4a1a6ae8d76bbcab12b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60924c91a576044481588371ba40fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f1234d546679f6cb52831174b8db0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acefbb9cb39b0537177555bbba8c6f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272dd0d5c6e82120c397a6154b1c326437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c27963afea210cef3a42ebcc2274d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365982d6f57dd1c0b78a8a4e955ec760439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9fe13cf15c175cde44efef56ff6e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf5934ba0774cc1164b56acae39548441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0ba0eb45db62a2e3f546f4e098740442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4849094fe6e89913389279d3cac94443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626e0aa2fac2c1055cdd3a07c1b841f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42528757be1c43dd832bf497c0dc0140445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c77874930270e1f249fac1f3509fc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15010e3a6ef3c54e770fb02c9c2e61a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1fde6b9bcd02c574e38839ddddb17448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0b175ec120225de73bd1d1736c446449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9b8d5c31f725c954d629d1cef5ec4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dbb4dbb4f926dcd4108b202f52110451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1f05fa8bd77d5d7a8f64895ece792452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac4f1120cb97f2b9ed3a629cad0d37453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9257754182cda1b6efba1ce9d8183b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aade66e2bbb15d5b0aacd8610d1c9b5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e030292159d4ca8dff0a4b03c6117c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76ce8c0ad272050868de2502d9ddf9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3c16784e9f7181f720429ee755e22458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fb64af24d93eab4479ae68bf448e6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a816d2409684cbf6fd9590b784fcf7d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fa5279a4378e78b558047d6aa7c84461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22933d4c5a9dd7916b8d22ef1badd3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f783f9caa1729571a8fa037d612a347463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6cbe5f9dff5439804d478ffdb053c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34915a821e44aa4e4bd00b56b69115e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa8b95ebf71112a49e4ea7f6016563466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7eef846b8117cd4c60530c08a44027467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd49f36cd6d3f98cfd3dcc1c474df0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca30c05f6c5dbfe194ff16dd4922243469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218a54955a2b46301c008d2be83c76b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad74e0dd47219b6e15a84bb81c05b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f43acf0ec5eb024ebf02238b0ef8a4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae82e209c314fd19a027736a97aec08473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378e9178bc27a48ecee69b87343b578474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e0b69bdabbac350be02fc03bdce8f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571c51fec2881468fd3e7ef36309f75476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717517ddd6ca3a883eefbb3198b8812477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff088663e967b128c44f14e8349d6f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb32538889cf479654d14b7ab3794e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3cf6d3f346a23a3ab1e3507b4eefd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a020f5b5934758e6f8b48be7c2b15481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c28ad6b991a456d34dd0a266823c3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974270fff93800b56e401775e6d4079f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ef528c5267a14544e8a8a81fe204c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6180bb0345471b353fd3bcd405118485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38a820ec54ff12f2273409286215ce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa09f82a9ed3466c449a62ac53320e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fb5d48d1e7c1dfb11ffe4b5dc4749488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec05f0f29134fa7e670f08e71ba736489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff367dcc9eef0fb94ad6e5eacefa15490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34d6bdafb4b7b45cdeb43aa353de7c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3705eda84bc462bfc7f9bf30535e8e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d38b458885335927134d2ade007ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcd3977f652f3aa9d458066c04046e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae812242362fa0fdc2ca4c8619c10c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd8dbf92f64a4997bf4bbdb9bae29a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19406c0b82c6fd212b86cdabbfa046c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996f05e09c4aafc92206d171985c2e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a3d37a8f56a4861383b85b5b02e58499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98037b6765512deda7d57a19a4f59005500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197963fb1acd1d2686ee0ff807a664c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923118d2dd79cb30443fb39d71ef18b8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79962a6f85d65492e84e186882e7b24e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093165a1848b955f325596ec8ae820bc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91eeb15afbe0aff540c82735af8a733505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fe286524270f99a6748697b37e734506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d348b5c7f69ef701d055c2db85c65b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897385646d4812b013b588265c243ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c36a524d8ed942a121fe424b11a3f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01d76babfe93ec21c5b2540c4dad3e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bedef9927c81dda9d1c37a5f77877511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124426a8973b59a3e185fbeed187e39512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a286ecf48a24784e20c5284101d17513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e3ed1305742e43adc7fdcbbfe83a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101fdeedd29b398dd8495e245c7ece7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42228d034378f419a10c255b06571f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72483207274e250d9dcb549ceb6f3814517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143631a1a9c53d0a87666f1c48a96b9b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c02aa49b5aef40ddd2b9dbf197e7d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e911796e7b8e5399204a217935dcd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee67a56a8bfb745bae34ad8cd27aadd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3c687956a095c4866830a9beac18f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c561cab1837733d7cd19d39dd0790a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40478663ac6b1e3a5a88929e64479c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d01911ea31957de73fe2a147d04b3d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a618619c8302a6580de73b18992652526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec2f8d57136fbedc7cef934f8bf66b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4906b98b8e171a61a2d7b768c2a8e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b27b525aa7b9f8fdb40c9a6cb03cf8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6ae874e13695da0bd3b1d71d54985530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a09a6866e082cb69047f80856d764531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744733935bae4049c7f75cbbe8351f86532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231220f9b71bfb6037d1da9ef0faf60533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72869518a7354a7b1447f84b257b95dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386bc121f1b4aed4d654412e0482524535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23482cda0851b847deb34b0cabdb9344536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a410c7c5b6ec8b6d1766c601c5bdd06537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2364270a3a3668f10a1ef142c4b5a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd53f0b86fdebbbabc53e070eedfab0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712ca951a324f7f164fee0e72e622ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b042136e1463ebe6b5d99ce23b68c2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf0ae5d1a90b3f8f014ebc19ecee49542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21163f2d2120f186b1ae753b075773f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b567977ce5eeaf76bd9f9c923109cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4fc2260872da6e4767825ab00d349545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e698b88c769bd573bba8e230c9d5a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e0098f4fb353d22df1f980b83e42c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e502ffc684037c67e7da376eb4283a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afe84a63af51d618f0345faf149c62549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed8d7bd822b6cd9ac6756c94c3be9e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd1b2bc7b2062d92b97885b9387420551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c75b7494c5798a82a0c3d2817664db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62955712161fd8080b95494273a5ab96553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea8c1fa31de050a69b2c3bc0b4ddab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f515050d70c298e68168e0817ba02be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aeadda7eb4cb8ec11897ad8a21419f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391429a39de99e75d6022b250802710b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c5dc6c37f830aa5d95199237b56f3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f982e3790ac0a2ea13ae5804255c0aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c3e998b8b765168eb2b0385ce1b2a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bc8d267e822a366f30553421653c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf33c1f7e61f4eba0ad47277ce6b0a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85e29e319b29d82b4dad64b97311b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ddae3c6382f3801c254760dd27f74564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb727d313d6a7b4ba8f699434909f8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6eafd37d7923f19fac2c8af4f3155566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0913af7c8c81a0965c7d9fc657a0ca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08c1a921f834892e0d577bb562a44e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407d6ea69273777f45d4d6a4a713de2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38105a55971fa85d3643588b23bcea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12984c319d93abf9abfbc83c99ee458571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfce1a4486029797a4b0f7dc4ec191572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa30a759b8c34faea24a6476bdbc5c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011367949e2dea070f964c613af868c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926251d7b10c10e6ce5cd4283fc08eb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ba7ce3b2b0e6f60f7a4f620e11788576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95c2c2b8891041de2e66a80d3154b0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce9714d461bc961fad6d69816f2e11578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94620288998e427c902b585d16baa0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acd126ccf69040ec42a447949a3133580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10af97c3ce694f0a53856ed1eca64c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779097c94bceaa99aafcd748c192d28582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f7954db391125a3db666d5eda31b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a46e0e59542775d8e3528ed573b95d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4abd107842f4159602cc727ae9920585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f33ddc2ffc5512f34486a05cd38b9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671a8f7f82edd3d71859bd2744adb3e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac6c434589a9896cfcecdb43dd4caa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caddd1d47793af61bacfe3b565fba15589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b654c86aff0ae316992c3a789460cfa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77f6aa7b0967519354d18a0ecc9a17591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a19a8a2499b3bfd5fa2df97c5bae37592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd778cf9c4c445227d8c3f0607f4f3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df796eca76fb94a6647826985852b94594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80c44720d215b5aaafca616323113f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893afa5543cc4b724883c18a35ee50b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5f90a3845bb42a70668b1fc9c082a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fc3ec7adcf5a65dc494e14b65e2ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e93bb732b60f664252752142940778599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd0e5db2e832a39cdac7dc51a6f67e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb471785c84f79e3e57ad790940eb1d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19047b5545abbc6b1508668e91341266602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b653f5dcc2fb2160f756b4f3dfcfb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400725da4a5786078a54751caaa8a8f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a4a3b298c65844741e9d78dbc50fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e78dfaeaf3187557fc903889fae424606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f1179c8aa7b6c07bd48ca2fc0e2f5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da1a387fb6c28347c3f0bc86e0c802608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b15c2a359681d0ac6df0fe41060803609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32aca861c171de0c1787886b3dcd1c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8e520d40eed74956e456c19ad68e8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4e7fe1ca479dde222cb1e8d4c1b36612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f972854a751f6ebfad405dac419a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08788313f6d2f09027f194a76d383aed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53afb598da0bf85f0e08b349cfb4a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1922c9364c7bf63e75eb1bf33cee35616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708d6f55d4999ec1884c214727515aa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7316e7c11895beae8b63e226084d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a2d13cc0977ff08621ecf31b6abd5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efa609a4145b7e2f1d5a75bc656460620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5add24fb2116f9d77537cd2ec54cd1d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043640cafb4ac082261a5f9b5847238622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fa47e7f1526628a1f10ce92518bc3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99563b095683961429e40e1dae52ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bee2fa341d59ffb750c40eaecdfbf5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8c003c543ad1fb3ea9afb75403d03626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223401634ffde418a71dda711815f7ff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b92a29df77abcc18b35d7aff23abb7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712502abc15151081321ff0a4b5b815b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeba9b4bbd73fce1fab915e8edf0733630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea174cf5723724772e7b25e036b94e7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142245d038264a69524b427d2cf57cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fbe98221d304b434b603f696e8bfc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378914ceef3629d4bf13b7b070216f3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6da9a49285be6e93a2135986268012635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f908b9791abebaf4e68cbfb9ece6f59636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdccfb1de1ba0f48801e42ec8f93291637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7624f4f2de206a7e3b8b927d68c7bdf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6404ae261c77eb266010838ac07a31a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b20e287c0f9e82a89160c29182a3af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a13cb4f93e60bc6e1a9668f42813f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68485244fed9a38d12cd3168ac0740f1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aaaf572d0ff9e21d9649d0daa1661a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66d174f15189e46b38f8e131f9745e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c3a4d12e008064fbb42a4d8e798e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641acb9026c6be4461bc0e25e9b3e2a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad4593eecfc6e142ac413df05e0cf0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e93dd92d200fc63113268e0b90315648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622d0a92af9294f6f6130c6ea97192c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad57a3e5bba6e9e30818e1daeadcfc6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5eeb4327f04c5d2e7efaed506d2ab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214bb8731a24c5e9f9d64ba932cffc6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc10f841f3052154e24005c1d3d759653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed19586a0175548c731b4f85d994107654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb5f93be1f539fcff68c56a3e10d85655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e5f78a33f5a3f7a0e81625921659b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200082ec6733450b181759400c02c02657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984134cb6557bf8ef140ce7a9a1d1822658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f760e6f4ac56e581efc51881c5651b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaae162fc69a2fb2a7130e6d5a749ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58040e4073fbf571a9650fa63ff9b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd14b710e6de55acad20ec7d2536b6d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f1e5297875c4937d5439e29c59ed1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf55bf699bc0dbd43db4a0f2d5e871f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8212cbad0633261d8e6a1a44644d590665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebbaffa686469c731f1caedd91449f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a60f0c9c3f22254167ca680667a1fb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ea70e526f7760245dfc177558f87c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d036e86a2f3f559d28ae3f84dbb27d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6fc94de6deb007621a15cda8eb0a0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb5becd353415c7cc8556dfd3db241671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fda3e3e5c8ac504e5fae0a600c6f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62380547847abaf4851842b34d7c6f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e54e4d79da12368b8291ae871950f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa822b6192bc084758c6e5794c5203a0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eef3878ec1dd0215dd69d55346f4e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59589dc1aeebad845db3a197fb7b47b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23239dbab8ffb86d91cbbad1d5f74888678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde2a9a12a14a0ac2cafca8732ae630679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d7abcb2987a7838699940108b722e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccea400868cae381175cb9682d1848681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dbaa9a2e8611277abd1684655268d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2bc05179ad06192da353867c2cf4b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3613a840e2446b5e5233d6b1e7c16684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92642276ddaca9aab74fcb0fac524de685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004074c7f42810b79c12dd3dc58ec0d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e53c6accc6a0ac1205a42b29ff6ee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e663b97ce34b8f1c6eb1687d5aa60688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe80009608c6aba5b38711afeaf9b8b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52879f3be4071cd9ffaef0e52a5a65690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e02d2122f3edcee4026a77164a9672691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36a43291bce6b91abd2b73576be382692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a3de2f30c252ad3eb477d1847f488693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8423b778d6d9751016deb9998d7e225694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a3f86541a25e305efdfe12b290e0a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a60a21bd51fccf1c75fd660bd47d0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f6ae3e77c93af80c0c0a23e10d96a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc19ff5abc664e85bcbe604c1e4d8f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb070897a20616f5189fec5f87206bdc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11650e3908db99867f78a9d9c1782f05700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d54e633986a19f804cf745af9d58d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcd8d2ad70d3c2a34951e412bb7e1b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f58b23554d277b26e93d4e6ade57b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85990485d986c4854fc15b2c5113cbae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a79f5c058404743c33b0627d17723d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483053c4c2c9fe901d43ad46728feb84706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59088b53aaecd0f23d0ce88c645e5eab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f5ffce208dfe5de5fb5060a61b74e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6fce04f241e35365665e418222558709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3e44669700ea8ec8ea4b164c555d8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d52f8662afb4eee92b7b75cf5bad6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047529037dff75a756b74e0126a5855712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33313a2ed57d0a2be8d605d10b2479e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180c95f471e71ed6e667f552af92c85714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d47959938e881c7cea5c6be1d7f98b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a395837b7a089cbbd6e4ae2d20059716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691f491ff17f0f4646c1caaee9491c7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33519d4e47dbf69b8e160f3634f70506718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f09ee516f609b6a8f2fec38bea6d0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31386e249213beb15eba47ff27e3935720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b058ba3371dc1f9373949031f127f82721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f3265afdf9ffa33a262600e29d739722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5764fd5d3904cfee4acd423742c6f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06011632005f948f9ef50d1e0f4296dc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e73e09665746b7d93d2e464dfff90d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c911fc14757ac979f3eaece647504ea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de90ec7f09a7d166e1a9bb0aa1c4f73727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496b2b32a5d8d6deb4322d6d0a32b64728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26215135e859f97b8782c4ec3818070729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b597a4286df255ab1af623bddcf2c41730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc585abed7228ed72df4cc5e811260731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f894067ecc5f4e988f3ccd161bbc715732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265940e9d85299664385060dcbba55b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89909eac134623d79729ec6c15b5a3d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db7abd5cd0cc5b869d212027a24c90735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7b0c8c9fe527e480ecf48a6517eb7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9ed3eceeb8bdfd65f2d6b8152fb5c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842decb115188132ed654b87cfefb453738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183b674ab6d9d1a8b7f68e7f1b8b304739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca148d4024d4162ae6a76be2225c610740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678a167809b5f5b1291d74987751693741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10af2de411dfe957948c3c6ac97c0a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bd95a71d4171ca74ae75dea727aed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b42a6370b573290c8381fe4af04b9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbe1337654103ce3ef94f22e05af20745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7692da336cde9fa807cc87fd0c10ea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3faf521887d25616e70750f01fbdda4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14d28ef3a23c664121803d7e606a9a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95656cc1d659d90f5188478ffa8047749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b83e9647497694f05955805a860d88750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71150ae11f343d8e87a7f80c98722f28751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1047e55d3ec0636732dfcfcce9069752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6eee2711e94769606f5da99106ba36753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebde8d03b45b69f06df2b6636e8ec6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bec8ed24540d829a410153248347d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92547b3016450f85a56303df2ca3b5a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e0cf5e0ee8100bef54fcb44b48c15757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d19c178ec3969ab0eb672dcef6fcd4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7e0f72436f5af2d12e66853ae21cb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c0bbe77b122478fd9e96bc75fc82c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0e0903817fb8469d403f2b875c97d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d3e93931020f0b74d2d6df89995d0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beee94c9eef2463160f98d42d0cc6a6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f197b4612766bc93c99d864083c7a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae6db0df2abb135c703495d25ab93d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605eb26c1a9898a6ba2b1fd6a638cd70766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f6e141a7c45cd465a611a7ac5ddd1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13033ae9ebf7d99fab2982dca991ca9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51decc65818c63370991f1870c81e5e6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21cfd540d563045702d89865dccce4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e8e3c8a96c2f5479c766e6657c2e6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e4c7af068a8d1be32e61ec6da70b6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e249b4efe06f0e96503c23cf18bb90773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f46ea918f820ed70ff6be3eb41fe1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbda07201a0238407152aa6cda70e6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f959857ee2d20ffa2f9568a185e844776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259a1cea578c0fc3bba85a232b864f2777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>