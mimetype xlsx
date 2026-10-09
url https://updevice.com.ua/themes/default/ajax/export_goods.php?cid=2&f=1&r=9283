--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62745c710e0d6bb904bf7158a37288751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72555dd10c88e967e5b44cfe5a3d392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c15663e67637979d975d608be0bd223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04553b8b75df646c86503e1ea28247f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38185c17d7c5424a85146b55390277af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ace3002d43476a69227286bb56a25e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081e1457d062edcc909bbb538bbdbf57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605212f5f16b5a18728716ab6f4cc78f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbaa44b2ffc51572fd0c22c43ecc289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a7630352ec4daccf2699d80e2834b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdffb37e50e66432763ba5fc934ca011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb086c6a23168d548bd3e7f1375e2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa354e5c3d75cffed3910bf66969dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3f0b5b45c165808560a1457dc331114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4a831d9d7d3fe3d3db5b0e24ae6f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201ebf291e6a4197f84e6042602af9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f909504531dbf645cb9a7100e2133117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281063e9806e5b1c635afed86dc760f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96628f7f335cfc7d0dd0df5173952d7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d9e97458a1663b89b54567ed15fe420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779acd4a2110a72b22e35877be280aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30329eb1cc5a97143ad0d8c81e4f095122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd4e68e4d4a7136cae983850956ba323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868f4f1a30da8b4ae518a262366aeff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d11c7004b3771ec1f48ad3a05293025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483843419a8646b1c12456ce7dc353726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c20164a39f5b2c8b7d0acf939121027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ed48d74b5065707596a946a30b29c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997313141038529b740b7390550a19a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77b0568fbd4cac849d990052c10f8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c6012249eb964cc75a89fceaa4f7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86abaa6bd99449b816c9105f1939dc432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e582524c851c624b3facec2486e8533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36fe977509a77140f399aa7b7bf9b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2708cc04a690ecfc949594d4a151f9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70c659d344b241a488dcb04fef74c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdda28393cfdbf4be56a0a7e1f106c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124c75cfa857bbc03f8e2dfc3a22b1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c92438c1f3718299f2ff4a605255539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39cf65062ed7f4a41e8b29b165b6f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37701b300c89282156a3686f5a9beec941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160a483ba6f40d71a5e87fa29054f5e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b44f8c2fb3fbdb33936712ca9a84a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c2a6f379261c86df2523358b9218a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b87a3d55a459ae1dfc7fa9ae412e4c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26082b6524bb5ff37753d191d960f0ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d668223884e08bce7c0ad88fc691e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adfa88a3199bb644cd98a00c2e09c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afaf556d7f442b3fce980e25a2da7ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795a2b7db2fe2f70787206e781c03ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3240faf2d460fa3fcfbdb49fe1d1e6b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b33cd9d01c367dd634d834aaf87ee852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbb372d75e0411fa97baefffb6be1253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e74dec9ed261564b94a58195605ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180415ee0c2c8ceaccf2f7428a2781bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b21e0aebc5b0f6bf1a286b08e4cbe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa40038f259f18fc00e3c6bf7266ca357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8ab3a7aec2aa836b9bdea6db6c92d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e479abd932d468342c006fde3c8a5b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd08e75a38938552055743d80316e7660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17518ca3f2c2bfd896912db5d7c2960361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336fdea1e896778cd1cb0958a32f92362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa3d8e7a4b9a555a994952a128dffb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc551b283fa4823873dc22543b3f7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d97737adb075b77c56dd34df8baf265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29d45826a8393bd52493a792c8bc5466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c178d3b1ee22ffec64cb836b27a05b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379148a105c0b10cefdb7de2a36f8bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf3e3c7b75bada2573b71a4c903f1f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dddaea4b2d10a95ca96db246d9d4b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409d4b08778617b26049852fe818a1c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43130dfa63266099dbdcfec4a80a3db472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca358f81c587cdcfb958df2242d578573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b1a84122c5baacc6cb3c0413d0a0b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa0ab9f0f15808a53829efefc3b28175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7dc650102bd13581de1c16d0270e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c4c29e857ee040c16a50c5a0ba95077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25c26ed1fe0e9fdb83874cb420ba9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d559e79b6a12e8c5787f5e487788f9979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde03b35ba7d2828b55b829d905a13e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1e2b3a86a7442b5c3de1ca81d3e8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59b8f36c5c31f62b8a73e422bab6db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac6bd5194ad2865f8cb1891c2b2b2083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacdc55974a288f7498a2fcf647da2884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a5798ef43ddd2551682d9099170de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fcbd7540e998c402f865957b609d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380dcd1905e50a9215e31e4a32da2f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03874951d6a38f3a849b4ade929cfa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cded786f5d8ed2409cbd6f7fd478989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255aad6b9b32614115b54e36563cd5e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38521e826766fe2dd479065207ddc20891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56970c0d225bb0b494cc1890318e182992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495344b74c2d5e6e942add35018ffec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bb7db5cf46a38915d99fc28d9ade194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c8032377e8b02c2c10d8c348d573a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fd34668a3a7f15d9a84857c6802ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2168e097d9322fb4e1284ab9f46ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4737b4c3f337b0722c3b852f96184f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4717ddbbe232d923ed08c7911246399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44a5b6ca28aa864402c0d7a7e1b643100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95423a8b20c7679de12410cf08be85c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9618d72e80a31f19da0eb639cb75b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6127ae06504a9999d5bab9a2f5060103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903a416366d74f4a6a0764bca2be5c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2bf7bbfa4aacb81af4d59978bcf52105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c86cc0b8e0127915152b790e45f36106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb896995cde093658daed82fcb34020107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da45ce9b4f9ddbee7c558a6b584c312108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e087c531958cfa4cd454cd77c2f70109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ff72036e72fdd827672777a8e1a7a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d347476de68bd171e51f7e00ce9a55111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247de6207d01a199a7e7ed91a5aeec63112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d725c4a131b22562a57a88cfa5ab4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0fd14d2de7ea68e207ad63c08963b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8207532afaeafca710b62abff7649b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cdc91b008f9af8d843d32448ed06b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f4193e86c395a6556ca00d317d1a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35931d4215e233328bed5473b1cb7d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e7be7f7ea0de877c4e59048ba22db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4aff2ff299ae5a89730d0d1e5f0d33120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd21b71f2e049018390b19034132be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18b32de29379020edad346f268edd8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411a6366cd5a1ca7a7f9c1569304c8c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483a11c1ccbb67669b97dd91f326ef6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7208eb2e0593d55458cb7228dacae99125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c613717f20c36512395023fed1b656c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72fb8a7037e7cb23aad2bba89b3d45127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba4f7ffcae5fb84628e1202d6d0637128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276149242094c2a644fddaa85a6878f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb1dbe580dc6e8aee82d681f4a283e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d573665c7e5faf22e1a52d9662f4a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77868554cf7b9cb670dc0660f42190132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325061163bbbf4143e485c8394bf2c5b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843874895b2d6414fed9edfda4991c45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65141900ea57bdb462898b615e0a2acb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b05d67f2b1b855e7be37272f088503136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe650d4503eb9598e19ea050d37f923137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd604e719e76c6970c17e111bf0fea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453daf03177c923c342e783d08f566c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5320a6edddf6cdcca8e533d130eab2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbce28eb79022fb5a27450299f504af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ede9235b0a3a00eea0d07a8dfdb767142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34108a08cda5905d34c047ab2bafd64143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c048eb3895254285d72a26ab234b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b373bdb22a8694630588eddb3172e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af0932aa41396bb38782eae271389a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d389cdc35952b2b0a8be760cce2761147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849000a67c2c0c686cb6fedf3bf18af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab1466decf00ff9eb304d0eac52d4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e763b15ce0ffbd443e777d1e21ccb3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44804d89782471d26a65e7e6a37808d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcef1fa025dd9cb95cd51fbc4786053152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f106f39c4fd62f43cd3b8d82b6f5672153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e22176da2a92405d1b83424495b57d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760113bb4b3641612f0f042c16eb8525155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99377900709a842d26c024743fa9021156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179b57f877748b3ea17935353ca62a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35645a8e71950d46efb60e418736a235158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae265ac5e820c88f0e9ea69548ae2b98159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1776b32874d40e15749d5b57b0581160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf3216c2ee0c9f7db02397149c6c0b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0f76ef3196a9ca0409fe86ec447a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f627aa1c26ebcaaef03b0307f683be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa03bb9c4699f775783f9ce19c9879164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3e9cc382c29f90b832fe0b041a081165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225a1af6a2085aba75d6487d8e0335d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6b19fb47bca2cff15a3410d8d8e93167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4d0ccac7da9a53de6d2f23f8d05d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7b135a9c46a6569a46f8f5df9b60e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cc6edb80260520d79864c48cac605170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e849e37fed71cd9289a196eb4d343171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7259ff1aa405770f9dac4634c2652172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6730e155c29f7cc5f91745137019f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4e2bdaf55da42aa92a302e54fb1db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24207fbea72ad7956bfaea85e5bad5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a41195442b3be4eb76c637b8d8f05176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b859d28ee708958ced07fe945624826177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebee4d8da92b9cd480e92588ad04f0a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb682aaf4b872b0b6f075ad20abef1fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3887070f83ed2a3ef9bb934cb31679180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f242db23cf64071aa0f27d3a0017751181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa982e051c03b908b1ffabd64f5625182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e649ca3cc81c90d0fee44701f813f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbb4b139b55bf859cb8a2b0ce69c11184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91072e5ead6fdb6ebf308a8e5c2f987185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ee3856989b6cfaadc7fd90d88d708186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c006aec059e31b8f4edee3aca170d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb338c728217647f3b606e89b6035527188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc9af80277f95c94d93a67a8ef9d52189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a18b6b0e481154bd8198b8c5839d3c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadea81347a3c69368341f6ffd74f60191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e0eef7cece681b0fac7a7ae32a2a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c18c5e20f130e98491f62fa741aa2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db690bf362ecd4093f166ebc0fc4e47194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159fcdc4d8f7ba7909a74d6f3f59efd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ad25fba12be239bd34b13b4374626196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfc6eba5799867ec84ba8a197c943d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45cdfae2a9bcb09781fa87065e531b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06a3ba5fe3342f1ec995640ae1ddc2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c380845d29868563ef99d7284fdd43d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb981b328008f4b33968bd707f5c678201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0935decd965729e0095c9f8b6dc04ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e93df0104456a284e23f2eb919a1a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbf0db0752b8408298a70b52b671d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bcf3201960b8cccd28d81aa9e8faa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142c35380e919f33de948ba7a0b2dd5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3782eeacabf892772877cb0d455df7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6fc153d2b6626db44980cd21044fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf401ff76e55adf373d666fcfd03b00209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f91199956914b78212faad2abd4a75210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a752265bcaa6257780332c0dec0f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc66c51009b9fd514c4878bf135f4b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb36b1f26fc36408ce2b30795559bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990cfd3ec08e4b9e52eb1caa9766805214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb15698553835d6e45ec1fc1d9c720d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40d3169da663aed1342a0ebc06c72d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d419e3afce112f6a61f7d83ae0306217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfe2d15ec31f9e408fc459c7c815d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f185c7b81ba80392cb7a8512ffb43219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca05ae86f4f71dbe2b3b798f4be6ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0477f11553ab5e168e8bacee033880221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41caa08db04dd1b0d47cf95ff6741085222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6cd96e5b06df3071a9e40a31a889a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87f3b40f77c9335a84bd344af4de54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabddc6bb6880f3e359d2a9affc7589225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cda776c5633a62814f2d0dc7eb52ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80271e7cd804a113d7673c0da6ca54227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32f9b5c5dab13720f65c0a45897abc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe12402ed2f55695535c14f420472a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565c94b48dd7781fd1e3d2feea115ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dada657c7bc588d007b5a0166c7ed6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50e9a27fe16210cbfce4e090d3dae0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0defd98bf2e5fa9e703e515a01b27233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbcdb71f9dac0fb821a93e3802ce4e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d933e72109a6779b75d78960d27658235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17728e6f9489455f651885d0a5e1ba51236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01d72d9f3f86d670ff2278407e5900237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002c2874f082c28f020c099c3e4cdb8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d829fe6093ee64dced99b3a09128fa4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f4902cfa7ba532d547a5eeaa230a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a48213f1e659dcf5424c21d227dcd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4305a3392068b9872de139d08e9c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afcc0613372b5cffa02d1dccf52459243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07e4df6f84c93805153fac257dc302244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5abacd48de553373a55e17aac98e02245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f24ce2cf922b40ac0ba8a3e0771db5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cb61a22cf0ef3d8894b9d2a2ddd30247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98beb2dc9586b3c06176a7bc1f0647248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d9e27652e9ed675429fd9993e1195249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02114da2a57c4eccdaee87f6e2b8f20c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946f04484c27c1da7c40160d46b4a7c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b0ab28fee08f5ed1edbfe67be525b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6269a660e73368bc9fd998e13f480253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4d941cea70e4d52e6f2e95459a54f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7b24630180ffb460307142246e1cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5273dcba2bac212f9f90e49ce1256d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb390733f731983d9ea84226c8ccda4a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c636657b4aa1d2562e0690def58e30d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b9192e4b0b3eb0244f71428140f77259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fbc9aac3f2272d283acdbc4bb30b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a1524563ca35b1bb1a7d2073bf1da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb8c5239c521807eba2689671ee329262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b750b554c3264278febeb8760d52fb2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699efcd8088d79870895e98509ed7c7a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc9e8ec23269a04b05e18e3060752c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daba42f97853e59949fb959ad3a5b1e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5807435b2cd1386a8d5fb2bee5bcd9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a04dc09a1d1a6edc75b44ada25ab0b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf993bf766cef948bf36036afd76f1b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d15947be41b85f1f18dbdc0ad3221c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe630ffd6d3f3211171f4a612c77a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da685aed9672a11f5701e5ee700787272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d74ecf8a65bf48bdb646a892731db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55f428907b4769ad0762096803f61b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfeff311d14d18adf3d4798bacf54f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c521e6068dffce89a36b1f312e40b55276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b44727221a425d0eac2a7e3a9eccaf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dd87a764c7ae5378126af43d01d61278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098d90a56b517b6a67be14bd42e41bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d41dfb3fa3b3a394ce4f61c088f5bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347735e3cfd37c9cd4954084a769259281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e31b0ab990fdefe19cf42e880263b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982b7ea56df17cb47a48033f9d5f737283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187316e1d40284bcc6b337e7fb5ad445284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df685080019f628fc00aa79dfc52ef1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb66ac0cd470d945931f61e32675d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe12309eaa8a6f05862a61b5b49da1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e5ca36d205310f0fedba70afe6496288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108db57f93995a021d1c0705565693d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa4a8df08c3e486b9a0b169e8f1490290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49e9d7368d3b2c352845da21db602d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2299006f7e7aea1545de4b7cb1f12e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be89402fd18583e25782f96b30c0f52293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f20d6a00e8421f948147bc34b8e01294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f918a0d508a13c71230962bba63b2c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba5da98a4afb481779a9a3ff6e6408296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4e250c32e2a7f2e7dc7f69a4eaa8a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb71d32911c579852147cb33dc1804298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af080defe9a2c3d6eb0c8985a4890895299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc7d3e852cb67045f0cb15050adf61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8a90a850e9997ba5b51e4c9c8ff8b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57447b46849d92df362ead833dda158302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34808066314399d6136a7bc9c9d7061303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059119429f224b3412b10e679e0ad7e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83baa295b73bc0f582b3516487a339c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47a55e31338d9ae1227341afca5d63306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68a42046468a0549366b87c2ec0003307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec4f3ecc5eae20f90838e6577ecbbf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc4a384d392d790752be778e503b44309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d4a0cd4add3d5263cd4a0fd433cf9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e3a2ac1655ecc8f815d7da12c2aff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978f517c9c85686c31863f6f590376a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45826efbaf163ad84292c996238776313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea28e7d261ce6e28143f430f5fff9cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b688e7ed195c3e57a428f2857e5361315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f09f056868460321dbd178ede2052316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66694f4e6b4f8e47ec2976c3f4befcfd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915205307e43fbea4e83194be89af059318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b382c281e54d3279a9be59ae870dd31319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a18a1bbfd827bfd0ad9c97a39e0a91320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9dbf0c0fb42cb5a960949aa6d1449f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518edcde97d12763d6934148b945ef70322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9a65305996e327d7f74618c1a6a56323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8c53b2e8b6bbe28fd23760a833682324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb53d15ac7a3f748827faaf907acedb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b09ae84175a995617f37bc2565fa6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fe1c19a113052facd5384c7d85646327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133482d1567676e843d83f77627aa96328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe568dd9994215afafad80cc97a597e5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a084f11145f573b5cce120c1c6a46330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af4112414ea407e1dd3aad4e3029ea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628b4c0caafceeb129d5b607b70dabb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9bab5a1108ddfb5917138ab233d1f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf9a645c2d1dff377d3819085b946c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f23cd8b5bff0f3feb8e0feebb5027335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18932e22fb6b6e64b3627916c07af8c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733374a827a5497378d6c8c72b57706e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec04c69e07430d2cd8ef05a6ad32d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14ae5d50f4143493d0d0cf22ab7ebc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48c7b5d064f2d97e5a67a335577970340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcdc34f8be9c9cb6fbb95d65b5d122341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc23e7da2583ee71490d61de21ae682342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36103f71476f41b5a5a49c17c35483343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f84dbc7b7d86fec8def829585ce5b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eee7bc4623b4ecb22df642e261ba8f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa7615e0e9152bfd2c23dd9e39589d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e406dafdf81ac5d30722b7e92b67ea2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd55fc342413d82b6b5709f73e5e5b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6a05a5ed320e64e508a72ee106b9a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2968487a67856e3a9d8fbd8ebee8f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc80ba835a8270c5a7fd79b20a1449351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789e967f01871155b077e57921d8c9c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f344b5cc364eb41ccdaceaf5dba3e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debca19e3f07f32df959c0c6b293353354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb7ccee71fbcd63188de72f9bf1084355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631269f2efa12d0c29e3e7d04e36545356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f393aa8e1f86a7540d173da39e6744357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc05538bbab5e5e9b678f6b280e63e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f4e4e7efa52eba7ada7c15278b843359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9deac5258b49a100b5338c8f9a815360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390f7669607af2881cfa5410e9af12b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85657a382241945d7d1fde004b67fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0593f5bed9d38cd2a8fe11e8ddf54363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfdc0199abf952026347a26662db69364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876eecf880086520542319d448623c52365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d66b8952160203a7cd05663feb147366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b2c38bc82da7406e69c3fff649956367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889e569c0240113062a248a5a460de6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f062acfa57fc8e449e47a6f8c8ce010369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde70ea5f943b7a601b78fdab446283370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b87df05331b3990d6b274a3c315df3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6f8e69193070f7b8dbb7afbbcb890372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7257da16a2f016fc63180369604dcab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e5319af3c70815419207649d95492374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891468963c5552e4cbc383903689ab77375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d7c06870e5e273dfe92ed33fd8ee6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80fa9a373108f0a08e25d257f0e08e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826c0c45612c2eae404e95f41f37b1d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c98acd7af5b7061bc950e4961f0621379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2c8e5208cbfb0eeaa7eed7e8d5a45380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f4f599613ddccde93ec5834a06f18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4490beac1aff71df014e4b4bc3fd976382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4868f602d6f2e2798277b50874c753b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e276e01cc5b0574814f08ccc84a0fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e238d13ad85160e8e859e479a5699385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0e658f9477c6eff849a3e16c27ba1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da6bf96484e48436bea81808dbf063387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfe34b8a7ca8748cb458cfd8903753388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68705cb1103aaa2cee0e40159db09835389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04dafc80660a6c31e28d6a031fac67390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886ab2829240509cbb8bfbffa07895e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e2a98ec4625b3adfe7a88c5b78a13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6eceb1d415812d09ba347ffbb42421393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f380d24bae5632eaa115fb08e8f76394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9a90d6037762fe7793055cdf3266b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd31d07ed58fdfeb68b96d52a8facd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147eb76dc93523fc81ac8e263a50ecf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48e844e11abaac42d7629456fc842b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73398204a4a11c39a58da1a1a47b8c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480077cccc0723f12c368e943cca1b3e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b21051fb688b58cd40256aaa386fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bed67fe966fc54fa44226c65dc726402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda3a5704c9ea36478f449875df76fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068677c462ff9e98317a1632afa868fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9013aee93ffa7cf031d5090d74304e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379df76f44a8b491456058ba38b8446b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf3977593957cdd39f53d9cf5f7f69407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278a73168122ae2742cffef4f714055408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfd56dd5e8f2b52733009d0b031d0a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11777544be565186f08cfb2c3b30d3d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2dfa72b4ec32f86f0ddd122ea7e92411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21461ed25e1224d0deae2c8d57e80c7f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cc2a8a4d3751ef0fa10974f0a80a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb33a60f6ffa77e9670f71d8646082e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f256c7df726b81526f1cdb873fb7e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57caeb5f822e4187e2f672784ad3495d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014762f0a8dc24f19019d8c12bc369c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b5a6435e33cfca80dbdac539e745c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e3d21909195cc7e0ce8433d70d6c7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a198439851816482ed9ff4acec30c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6d41ce0ba7cc4705847247e31b87c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312af55b407a0e0685e5638021d2911422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2ca41a180d984241f943a0d5819d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d93494bb0028b81114e5f8a54dabc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a6506f5d88d0a47aab331ce593dad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beab88aaae9ca49c208ab73aa209937426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab70eefd98faf43695255e05fdc1fd3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a677ce9b5797fb7535fb3aa663ccb75428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef78d48f9c34af6644d6751643a77d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837fb6abe24e34e822e93b82e20d9f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a92e4419b5ce27ba0d714dd5770e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0df1e0c7261979a16a2c62b386ba7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4d594756f7743ef4b2071b16dcabd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10273edaad8f6af0928e86adc2c3dc2d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3fc3abe4dec1910538bdce99ed338435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76d43fb3460e70ae2354ef68bbcf7d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d7e4cc3cc31a895ecc417253f0ef2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f8f391e6863b27d6d84a7f0d10d33438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1615093658ee6bfaeed8cc21e46b38d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556e043eb7aed3a77f97e1ceb7ada87440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1463bb4a5febac565c87a5b5808925441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cf18855e8058250dcce0555aca94c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b0ceed6cee794aa6a85ee4877f057443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385399948c91be9af7ae726903627a7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d0c8024859b411b4367337320a723445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda35056ac63ebd6d13e6f8abe1aa75446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d2cf308568e90d733d0db8ea71520447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58d225ab507da905b74dad881c63f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350e96dbed5f80d253d1c14cd6bd057449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843ad42881cf214be723cab3b6d253f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68454675f7bd63ad70ccee840db93994451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ef051c1296bbad9e001f192f9b366452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb74f9a2641a0d3124029c22a7e7c65453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b7e7041847f821e3a32db28f9623a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11351ac8ae4462f6ca0dbed79d2c9b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eab124a43f7b25792c19459d162552456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2544902ad399c666f4d61d3e6f2c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0080f71c267012331911da234d31101458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b7ac50c355a7108e8074fda99a53e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233993f3d32f982df5f94ffa6b9e6292460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e108f2f3d31954de63da6ac680f04461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816fa7ccdc0ddbd71d073142357de17462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667c55dc78cd2402f110dcf820b88d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f56c28ef79b3d61edb38cfafdf37b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36081cf67c9e6761f4c8f4d739ad1bad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c707b8636eedf49dba2768b162211a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad279655ece68ecc5da07744653823c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b5b6b615b9e266c1d6685b95f4c85468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be8623d7a6742c75557f2ea78ef4e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659a992efe44fbab3a3b776eda4ab2a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce3bdaab05a94ef93a8ab3126e8d3f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42035feb548e1a8fa861c0fc42e5715c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602d48d93c2cafe83881eaf67e05587473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce6161567067445e268df87d065f67474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1a58f191db6456bd96efc2e5e05db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94344fa184a7aecf84832ad152e4d31476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55808e9ff7813add6e1d72e6ec54a32477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8f10a56f811c26d79e23bf2f55230478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fa23bda7237707c51a391f9d7b2c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766f75e2ee953da5643791a27c34124480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacae43a0df5830a7e42a562560fbc1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4a068124e679653b7496494955633482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1635aaae6368df0ec8ee974ed5d392483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b340190fcc0233277ff5ec2049f0be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840a717aa9a64475707b7e6230d3255485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67fb1ae6f095cb6d28a10bd8ca3936486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66e2aff53fce9c31bb5016d8ba57e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a6ca77baa0bdd82d12c66db610f33488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d899dc97c50b4efd83933f86523f9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ccd435c3f3b94d1de4656e3ba9c18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beeb5b115a5aae72902de88160abd5e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01b66a83579d11dc0fc9b1cc52ee43492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008a99c247c3fd63d650f1e0d822fb1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9089ce6486a1e8865128fa98eda73494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99494786e621b5c466e3387053d8ddd3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c55ed20c5d64ee571802571bc9428496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfee72c171e650483a57f4f0e0b686497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d23e3a2c1f53b1253eea43f455d4f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a719a00763703f5edff58b8d666a6a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bfadaf74ee46f2b277bcaeac9d223500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fb3ffa8cd57df2d67f06190a927fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36eea2e77fbddd813663bad7bdcc508502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71acf3eac2facdfcb8a2ef18f567764503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2174e7dfc560c1f40fb2b67fb30f37504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2227c896778879bfb13465916266de7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826598e0f740378ec3081455e154bec5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969ececbb42f94b896a0d2446d95d0c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d803742a4cb91790d5a8920c6640a6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9206c687c32ad332ea494ff8bada00509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae70dbdd1aa240fedffa25e136031c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cc18d6e94209dd5921d68d249fe7d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57121239f065d438ee4d72d0a3b3e32a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa713629768eccb704e533c62593275513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29913926fb1dbdbb656c11711b4f7d3d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03015e6b8c7bdf47fb6fecc4b7d9b5a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23b3a5c6457f83b10e9b622a417715516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26265a4f38d5a423d39df7eb46d8f1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5a2fd1a58dc16ddc27b48e374fe3a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad027eeec177409331e3c15b99e18d91519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee780b14b078814241829ed6e1889e5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef644b44f4e4730f30e1ab0785d994c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4b6e2eaec6a405677ec1a20e670bc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447abe8763d9fdeb3659a7ef5187a479523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3794b5fec5bbca1495f35fc1f000a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9170ded46b5e328d32f81f6c406b7b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3080a07f365a0285849ca125da4ff8b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20011bdb3eb1dde7b58da46808140360527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af09fa8992506b521bc8b91c067595528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce828814cd1a8b614c0c35433fd55a2f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc9b62494b8493507cf589dc9d3571530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfb2f6d70c040c5cedfef766537d30531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec3aab60461cf627b91b1b7165d717532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739239455bc904a88a6f8754cd9a60c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601405ec7fabc21b081c023adf35ee6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f78f417f8898168dd137ed7ced23a9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b27bbfe11b9b176fe5efd32e031770536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef03f97ecbf0f67cefe3601a9f7a5c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d634337d810fc7aca94b469013503538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a1fba95fe0a80caaf11655de8b24c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af60cca36f24943e5d8becda10daeea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c402b62556971cabb2e5bb5a07aa2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c47c23331deed88bfb24e879d123bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ae77cb3ef2f08fdb93fbc6cfa04dc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b7efcf596cde936ccd7494b3b2c9a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f538587afe832c2f3e9c0d3a58252b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818ceb534cada8d89704276cb3fbfe1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ef1bb3e3660e5ff974e6b8cea131d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d38d625f38065be202decfb5e52af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114234f9e26c34aba713cabba3b8054549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96307f5f32f83d782e30b0829b228fe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3feea7669f2916e8d375f8e3678f11551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc28438d93da05b2c28f894ac15cb61552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d96106b872e06df3b52f8326de8e93553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7515f5900228bf05af45a3fd68a52554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c174db3dc47a642edd9d397eef1a33555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89272b350c00647a45f0270d42e9022b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f522da97cd27562a2748cba5985142557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767b48a224c1b0908e4b2f51470bb04558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104ad592cc0bb42ea4cbeb87d66688e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e740be42ef39434c5362cb7632ed95560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46b89e0718f1fce12b3bd90372ee2a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065d110004ca4ec98d358f8482af1bf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dcc5c4c423e954a872492f52f8c19563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880ddf9f65433c9f1457fdff2da4e1c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587f8c1165a84064c7d35fdce15904a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd7f4877ccaa00df10e3ac61cdeb30566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3c153182778e7bfbad67c123223b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497a1c52f99c2a397bd8bf7a41da2e7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5567d2451b3f957290997bd1208ca4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fae94d7abcc21862942cbe54241f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6cb1cd927458018933b7cde2407ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d10d254748d75892c77839da52cc0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92b06785f3e50819c554ceef7bb52f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a058f5b5e8ef596042d3799878842c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e55897d3f98962f31c91dd11f3852575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e1eddd809edf9cbe79d1d6cbc3c4c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a9d9d88326b975e80e0fe9112bb7d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f57754fcb87b6379d6a02ff6b521a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc86d9bcf275d38066b66b44619a556579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072dab9659baea2dca37a46fad0da5d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d97c6a951d3f84ea9eef3b51ed73d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d298441931e092679b549a2d88a11b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5edc3b2665b0a6fede874d621109e0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed0be3cf29abe206c688713265b7ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb7e539e807b306a9aba7b3c93b779585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370eb24659c5cf6d64e25f867b996f33586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2349f3b72e79bdccd9d5a1462496fb6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303efd4636f9c2d08b9cb83de578e62a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e2391badba94dfa31ef684ce1bc54589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c57aa4d15e5794f0ecb2075b14b6f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec18967b294c01e3fa49e7d8cc90fa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dffcd9c3cfae610621fee0d9e3f4ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5644ff70a61692d27d3f929c1682c3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7080a2fedfe694416b7c56957b600b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49d0e37944049e39e45c0db70a31e6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a04c3b973c19787b9e52e1b6c4a19596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a39fa08fdfa0cda6955a1c74da438597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8d66baa44002dfef62228d1dd142f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4fd06fa871568234401d740acfcf8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341e080b85e9d6021f6cc6c45b40db0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51bdcdd7c948954bdd48838afa1c2b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d43f9c0229794abeae4506202720b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583323733df99c11b3fd8658aa74e61603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f960d88f7e83d84f98ddfc79edfaf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f1c3c1050372368758d8efe2aa191605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205acf41ded2cb6c037be64a154f9b9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d0ac87bbce33dd6a21f5604f96d80607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a936aefacc9fdf1235d941b62a06825608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a63b9b2a18f4638927917db5bcffc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c79bfbd5029ff08eccba398a91902610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30badc5d9610bb0d656fdaa5e83ae5c0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c959957c63f754c4ff1752a07aeff2a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102dd4fbd73ea80398f7b7f4e1050b4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40212250c9a9396bf0c1465a0b30659e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aba4b863d471e613015edd518ab2f5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a81ebb5a45b5cff5ef1e8ae3a982a8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfda8e5873ca79f5cf87b238d1af04617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597fb710fbd2d762761ebde6fbae04d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f47d0c90e9893fe12a2e64fe9d91ca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37750363267e1931e563a239468cc125620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8e1d00b00f6df0662a71910e44102621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df30b2bfc848540a9ebe7082ccab3b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88989276263ee271ce3ec76d36bc59f1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed49738835ac80d9801d38c029c7f8c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0013525748b4843a074682e48dd07625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712cf812c18a477c77be14bd8a881c5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88196a5ded5d7b8f174fb265743b4403627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775c8fd85513ce8b3e4acd069fd7329628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230c6951637348c340f2c75f95b94d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62927fc098658e32a7ddc24480f481630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f202f819ac4cb64293a933198d513631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53c584e83d657fc3a5dfb39744d23d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86524354b3d8d888830457f08b4bb87f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a903c11c23c7be245c1c4ef5f0f47fa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796915cb1b79c34143974ac66f8aa56a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3b7773ecd242b274c6644ce6615fb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b11698328c848e7fee190068f3834e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607cf39e92d223dd608fd0728a940e1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fb8c08b3c3452e058476cf4749e5c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7aebdd749a64d59c6d76144d02b42640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93acceac1d722d7e207839f64dd8f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10993aa222cf5b9119e2522a2feeb91642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72281660f6144f4220a9e318eb226c0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62aad6bfd09c7cd2137e0b5dd32731644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed9b469004761e7b16b57de1e3dd24645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c280c656477efdb1ca9f1275d8fad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8f19821163408323f12ac367e5d43647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19a6a3c109e3bd53678fd850aa5199648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e09fb5eae9866b1f4b4d2e90a17c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304be21f60fc22f435fa75e3cb7dde42650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d906b29fb748a48584588e868ab080f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7affc658934be9a1df7174ba81f4ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7496a733706d4e85bd6e8b85ad6a9ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d82e1d6c78b082f2556bf7666a00c2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648c86e3ed6b5470cf8c9b3e97c7774655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6317e445b665e96669daa1b2897d9e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af1dc9326c2bb2072fef9c5154a009657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096ff5a587eac58611bd2b0ff3113a7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fdb4a044256f58d5bb7417cd7eced659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefaa22ef8f6b26fa95c586c659cc47660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870fd3c90df4cbb5c322723cf17704c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17a3658dc841dbc658f6df02d56c3a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a0e337770214f2bf42c88f3c2c74f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c2dcb49109a0961ebf43557bae62b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c03961b7cd14933a9a5bc81bd49d75665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051a0f16bc811b41e6cf876fafaabf2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10568f176d9770debe5944167a5f961b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a2a2a592094fe2872e18fb0641b15668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8d99a27cfa12ba5e11ad79ba7dc76669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a4f04b6604473ca79f4296fb85644670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbd25296c55feab25f27f3b35b2f6e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581db020c131266e3a49d831d0aaa67d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d23d144e64ac4d685b595771a0435673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6edd7e0f0eaa58e47a3ebc69e8ff57674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a0e867fc679d70396249c5f41ee83675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a1075718bf4b8c70548ae8d59d4d0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d13b8886318b2b4d4397e28b85f426677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b75c62a92ac8aa5e13773ed003a70678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da80571a99bad2b7e469ab3111157b0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a6f09dbc0afc525e5653fbc12efc0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7571955eeb4a770a5314ab29bdb6d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c452be38183bcd9dbf6f639e562f155682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609383c7e3c5f9ac956791783a6dfc38683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5381af8e1e99a0b0574f13e34e4715c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338964f7cf4414fd6067579ea03d5ed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf302264d48f91640e4703ab5311f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77539b73c925d4d4fd6fa08848987a98687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d971bb6489997dacd90d8a4f46cca28688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd589bb7a965b9d934d96ab1625c83689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081900e2deb53377e018b1fcf9d1beaa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855c251a2f28f135317ef12bc5bd5b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5629db49b25816afac8ed4d45de19692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e32da047fc6266f094f68259434b7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56783cc60a158fb9e1d13a85fe9c917694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193b5e2f6657256b2a226a36f114281695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b389c729809a211396f708118233e3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a47d3a451e2edc7315d434dc2badd4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f86520574d1abb831f41c15ebf5f6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1986ef5c748640427890d1fefdabdd9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb248b31f45c2da670cbbec21bd15a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83ce7263d3ee996efd39c8f8475a60701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f80f6a16d3a6fffb0fd6e81070457702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb559e8513547f8e0c19b72a56b1516b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f80fb8cc5493eabca30e8809f6d250704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c9b0376ad3de5b2318c4fe10df0ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105366d8d88141270dd39951a29c5c4a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e78071bb88852cefbec3cf7943446707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30147f830dbfb2087cdc9b8481dc542708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033358260cd5ce67027b4ed51525096e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf058ff941d09a551e787497bee4f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089ceccb5e4c43b4030e117de82e74b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75be2bd9baa46c1a1d8982beb2f1da1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ba871949e5c680dee13729050f210713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061adfb00c7dfa4ce5e9a615bd093dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64e9b59cf54107e6c7f8f1a7420ada715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8891e38c197b02ad17908e702d74e7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da06d637290421909d65820b6102e9e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f4b8dc5a4d3f09d75eaa9b265b527718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c537956b7a9eac1f55fd35044f340d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae728de9b5ced7c0b1e69a68c68b063720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cafcc5048c059ef938f46c3cba388721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314203bccff241f5bc279747dd26de0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc14d13f59cb2c579450f45bd351c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ed98ebce156362925414b4d0d7fd7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890e6a42ff54286b3c612d502117d3f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20eb63b4d9f49317d29f8947bb77dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9a696a41112190f04bde81183bed6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bc372e605962a6271ad27951bebbf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a600e9fb8118ad1a8073de54bbc794e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2782ab85eb8c5c2b5bf98ae398932730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47add60787531e27af61b698aafd4462731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d594d6554f6f71a46dc82efb4fb6b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb0b7cb51930025c88d830c0c822c7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064677a85957d68df9c058a9717395d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6e1e8254c5e1965eb575fb857573d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f975a8c11dfb7c7e7741e2e7de51282736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab3275b0f088c752c6ae71c6b3d865737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9347e11cf93186fdaa1536dc52f5b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ffc1c98dc00b211c5251a04e47095739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09304ca11e217d6e6ff17ede302b8ae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ee39535380dcd565f73721bddf9f2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce8423021b316831cfaa2a07cf9a57742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432aaea89995ea4e3396bd13fa4de8b3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d629d6a24da2db7267fda64ee1978d0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618b9feac9795b383d1f929e3086413745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb126f310aa4e948e175caf67026fb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9d662838033405179c0a9d96d3bc3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21269e3e75585950d047f483479f9d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e4cf3fafd75862b49c232809438ac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bfddeef1b734297f0502dfee863d7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0dab69b93507f672e2ab38a32ddc9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a9da81e95381813e9b5ed0eb447cc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161bb90c048b2f4ebf5885ce2b66a85753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33578f48105fafb950c24a6fddf80eb6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbf7f7c741fd4418255ab1a2292340755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03c2c708e2a773a12d49eb8b905885756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d011b7794e972c511b857edb5b343ed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fe1fda943aacf436bb4cd90aeaf8d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916affc552f466776a62f99fc25f8cc4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91ad2e3d08c788abd4f9c1db9eb70e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2eb5f9010999a919031c80b8631983761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb67f0309b8997add456a666ea73ecc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ebcb922589d76a3d3430036c4d9a5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352902939c0349a72f42c8b949c22105764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8ca301e7354186ac8071fa8f45891765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e273da273664129641f2fcf93a4bf23766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe376af0e52ba12174c8f99f73a62ed767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54038b388d6602dca22481d0a3e0df76768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0c913f37e152a1d358af237636194769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669420f57f0b8dadff47fad321ed0cb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604f036e32b1a5d847a14cb77bb4c9a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1af023d136fa8b5b9bd54fdd9eb2b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aba4dd0523e647ffc09d8ea12d0833773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57ba834b9fe66abf08fb1939eeff10774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c042c8905750cfb7fbbbf6b34205663775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded98ca7e7c562dde1ab6b36f1058ce776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005f181d8d2d3997d581ab6a1a278f0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1da84a8484b4a0d5f169c83c97ccc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5bef32aaa1d01f0a8e41ef0e15657779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a4c65b138d588a69461515faa6dd5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981651965047f646f44b240e60f522c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b414fab4511b5516c1c2caaf41151aa782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90496e167feb861400d55d49ae5a79b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eeb47d3bdcf29505cbd92852b9dbbc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c339547bab61378595f1f2d950063785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e481366e9d2469cd17c9547a44afc4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d45c383eb34327f7673112eac96a1d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d67c51ccf4a03cbd5a09c92ad98d76788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d3f27c06a7ba196b0b893e5ce766c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a25901ff3dfc8c186742527ede76ae790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5619f88763a5d6c51257221e1b8909d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f4a377dbc1128897962f38d259e5c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62630bffdc84cc4d8993a3e45998034793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349910e71180fccc9b487b0cc7305962794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa737e91d7cf2554d74303a287a5c3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94432953a8bbbf9589984d9c50f3e16796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a174d29f59931b2519fdd7d67dc8f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de26586a0eaaa932e39bc60e9376fb5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1377aa73ff932eea91c7acb078f86bf799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c8dde73b94f8c40f9aca9b5d2b57e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191d0b94504c93197f9feb6de5ce4ab801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddc4dea853e455526f7d2ddfb87f9e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce30869984570035585ec14d807438803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf75dccd588ef2dfb22b3c65678a43804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709afa9f4fde3b3bf6bbd96d0d9e48d2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a972f2c86eb94b3df51386fd386e11806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426d9a619f49ae725a6a3f1b95ecc58807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c3cb72a49e87fa278f640e07f9d68808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f269f3b04793d01c8053d7bcb3f94809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba0e787d6bcfecf72f80a4d6112dfc810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f207408e4024a54da7c71724353afb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ebcdc07d6ac21269096d40369dfc1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0061cb487e65296bf9e6bc0689ea0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6559977ae3d65000179f53ce8af41814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63eca53126ed0197ca4885d6e3fa52815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355caaada5e1a8d5e9e07dfa4b82815d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc02631788fd97031af4f70f12812dd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25f274f2d327885e72633309fc24ba818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713697b34742c434830c64c12c34327819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc206281b29d2cb576d92d6efb88b614820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7479728737a9945fd2c2aeda86df7821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f42efb78cba6dc700f222c89b8fdbb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd08dff02b4ec29088c9b988fa6d3b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e1635eb9dd9c44571668f488348dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888ddb7ed0bf0a01e948ca55dd0d2324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e3e0d9020933eb5f92510eae979965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c0c64e8e9dda1d726028cc6ba69bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523739d85e297350d3591b2b84a4dde7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bcb305086ad3406651bd288e1a9f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd81f344a6166dd2ed6afba2ac75ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87778e1e7849d4a3bd1089d3c26e1e3610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cbbc8ba5e64ea392966d3b51a3d6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf6a8bf326c3849a761f17eed4a6c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72957d02665105e9a3e2640090d4e96913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bc0bbb2b0476bb9bc3fd64ba062cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067773969fd87181e2c46eac0c3614315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851df20c5f54717b29c0442b0992483916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daaa93780a98b3b8313f6962a4b289f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6605d017123898860cad8ca69e3f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d90e6a1b1d4217da4c1139d63ec3d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df5d05d95e48d1a4300670d3e0c07720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1739455bd77845840d2d2983676a7c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88315b0dc8991e4008d4611e4d889de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9b1ac880754d7dc8d96100bee300e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a20db8c8efdad1582d7e16296fba4024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45610811ad905600ba63f3b4b706fe8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503658beec5ed45a515a82f4d5583fdd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e34af1239ebafd828b095c653016c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da936f57feabb6a7a27abfe26fa8ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba294f5e26cf9a886e339132b5a7b5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3a2f3c9c4bb085c4f0d1033cf4d5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613000f7681f21a6a04886184fecd1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5df860024aad5d4fbdc13dd83d43dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a2886ec746188899fcaf5bdfa66d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c688a79739e261dbf746d23423f697f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcc4778f5c37dca5480ee10f87daac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d21d770910fc240fb56d886009b29836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340eaa8a479d74138e440d7a512f44d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f680e535518c85de7de1b177449c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15dc39abb5c2ebf37f4cfc16ceb73b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbc54f27138a03b6e4d74ce0dc6cd540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6acd2cd25b01586b23c6ffb01b415441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6b36eac957bd1a22fbcadf5ef51d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1bb0a41da2b05dc0ddc22c7f3aba643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ff1a7e09f18bd96f2254de50e51b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188ced23220badfd74bf597579255f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b05e5a3abfa6303313802185e6d1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19466f1f3f7c9753c885ee7c679827f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72074bbec1666dbb87c1b73f04eb3fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47519705dee8d190752c3156a5dc825b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6341735423666229c1b4392d55312e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2a4a06c49104f012d6c316e5c8d5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0166ed6a3273b267ccde63911a203152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8adfd04f23d146757644d4104656a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e065edddd681f18dda4304e861afb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cadbddb6e12d6f868d4f96201dd85e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05974d62c1d6066175fe313d325c70f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33dc6ba5a42a389a5b0ab8201eae4957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b033cf80fa94eab5dc9eb23c8dcb8c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af84ceeaed9197dfd1d332be8640ed459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f2242c3b3fe35e9ea9af48b19949760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6165f6f7433b0ae3c1557b5f81f7b9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94a52b88f79ceb54cacb66d92cd7fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d086e88f02c16740e5ee996d599ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b1380ea8cb509f2b5adeed02a358564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4337906ecb9f0fd247e505d9ff31dab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c91a661ea564ca8dcb2a57b3d195166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b0cc0ce8372c07ae282ecb7f3beb767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03747119f528ce4d37ae8ede98854168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d20c3db8ba466925712accdaef4c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1ce37ae258606004e3bd4b8aca5c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dda4dfe48af79088aa06f14dbcc80b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0eb54f900bf151cfcf89cdf18cb61872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ca7fea86f168d7c87b699b0c5c43873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcc923d866487f1d6b502cbb59e43a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b152c71e2578c60ce54a8f482f372275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496147230d44441a326dff51981779276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b199116147440cf36469ee26470a8e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fe90540551bb7c85974e090f57a3978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f99c50a0ffe5a964ff428f75ccd1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae638c9a4085dc9c700dc71d05dca880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab3d7cd72318247210534d0ab213a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88455785709779a1391ea10b7b519eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf2694e3764af10a1311dc8df69cf883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2c7133f2a48e260c9806cc2249a7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec542ef33db00fec0a4912cb72c07a1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07441745a2c73f054d3c6c0f4f0d8b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4372937f9d55ea845f241c53baf1687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264839b3fb395575ea9e407fd461b77688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886cfd1c1ac707d49ec8dae35da88b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59402ac4e19abac5df2f4d359c98442390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fa423ff0699a0c6510da1b918394c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17262b6d9ec158349a364131a97b2afd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4be831749955ab8256eb5311a57dc193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d2d7ef98b648791ec72abba15601f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9eea3c8c4960ade45b39fb1a16b58e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9d705d919db41bc97d70dc96b7c4496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdee6a12a1642db2375c6f3fc285ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da089073da4bb8fe5411ff493a7f905098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c209325b044474b91e96a2c165d5c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200508b0ae220c3caf1f7d3f347e30f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000da97ea7b5022a23260ceddda9483c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dfbf45576106c1ec1e66fc9e82be8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fbc1ba55b545d51e7a0d051d99391103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1937b212414daf0863c35b9129592104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402661295e1f57ffd1f80db3b0de0c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec818fd147ae350557b2e36f1461dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99ed2773942d2a7af6ace839c578ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc632d13f2dbe59698a34784a652e85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f1bc5321afdba98e69ab895efa085109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add4f1f65ec3005455b80b121c77c27110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35f7ab146001b853ddc49dd11b088e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fa4761eab6aff3f2321a8e75c6a62112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744f93ed564f332cf12fbfc88ec98a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca22e10fb001ae9d6cb727982632ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7869e465939c36587545ed17bf504115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c41f206de6334607dda2576f90c27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bac1cf490d3baaf5c4cd2635557d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b40190382d0f9ece1e01006cdf0511118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095855d98a1cb6d063efd09dd72fe2e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856974f8d15602cc57a3d8574e75bae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276be8fde6ef3c58604d20ef60446d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb622709083ff32d0cbee0f09aacb8e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186a20167c38db7e58c53b20f6ea634123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0677679938b722bc3a3df48305fd624124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500d4d49230f5053e8687b33cbe83f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a898c2743e7d606c6a2d6c245d9494126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5f5fc016f82660dbc7656752515be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257592b837c08fb0bd1284e97dd273c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8c4587b24ef8f9512de2800bef7b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514b39f459631c4f747acc8d8396a61130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c9ef926e606cc51afeb0c3fc19022131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c14747551933bedfad6eae89e43faa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c63eb195ec5236eef4ffd781901a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee863c39ff23ae936460b6d0a31083134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6273ab8228d5aef373d4d3c794d7e09135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da468ecb45eaa288555e73df7bd278136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c355c756dd9dde94a1e19c28c9c23137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb0d75c108c77aa717e34583284445138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63512235af8e80b4d94e4a69309f391c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc19e9d09444f7e1bd2fa37f4d823d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0893c989b1b317a7a2c390c449cc42141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e3f600581175e1d7b851706911894142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da95d22a5125fb5aec44043e49a89c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcff5285be28b55e5ab1c033969ac0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaee48e57c961d5a71c19f40beab60a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8ec589e5a784716b997a3873e6449146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df1bf3440268aab37096c03d1bfda0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2411f0deb5b6c68813260048493463f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537756664b74f82e4f705157de7166c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f1a0919306d2189d28f0a3dec235e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd761615ea5db27c5b219ec24330f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76755b1c140f200c152a8de15a6009e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2271cc5f2968181b84b3e6b988343c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c87d1985de87239cdd1ed3b3f73f89154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c111d1af49889cdaf0c7c35880dbcf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5a2bd8dfb3d0f613b4b930738d9c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d08f9021edb751431e5cdd91074e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e842bb5d2c430b2a7a1e30dbf13c86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7306b0f5a9c38bfacec997ab273c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bb5a331e627bcf3ec75f97d3f2b58160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccabd3a5ec58de90172d438f705f8f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91752ba7e7f14cf65e66a08fafea07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1abc0c7c5aea9514509fb206b3606163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfbd29b3f55d14dec9ab361954a67f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873c7288a89904683f677d8b6ff9048165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8ea0c89e1524c23566fcd654d3ac8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a188ef120893225d89bbf082c7331167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1f9975128193e0127a3876f6f8a23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d27cb2dd2036823550854236e4216169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ec8a1417ce68f33d1cc5a51809dba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d7754aeb43418ccddeca301dc14bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73aad852952d50e345fbb29c561ec62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe30ff39792940eaeb60d1671a000ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c48b5ccfd94ece51e54c19c221d56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d39a18644a7a78dde6e0d685b143c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce15e0f4841344151c96dfd845fe5e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a6eee4b65b7d0d6726e07f820d5ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cf621e94a51c85cd9e4d9d7fde0c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa83ef6f2397d11c9584a35bdb8e238179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95591a82d04c14afe5c22b19ca516b93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da88e71d9c18484352f48f276fbb989181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fa97bff1563aa9c8a449efba9f80e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241507f6c4a92e96c3b47fdc9b327a8e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553b4e40bd722f3a9a9f7be68420096184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37658a0bfe2673c40593608085bad531185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136faa021dbc030fd3a3527d9cdfbeb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86c24dbcff696686b0090fc595f997187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfe0643fef8dccbb4bfdc0a06a0168188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22f48d0885a56b85fafd317e0c567c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc782a8693ce5a820d28ca32e4bb10190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14606156806f6ae62ea886bd96be83d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a374198230c5645817cd7835493e5e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70635fb5661cfc3a1c677bb636b170c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9395dd462f3bd7a1e24010dbd7466b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb17417ac79aa80e968f83cc27c258195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b571074e9c4dee53f293c16dcf98e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607f0575678a0e75982337f3b7e7951197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc4ae1d7a188791245144ddf3b2fbb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35b7fb9e6111a167095b356fa71159199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08311e664bf04861a9541b3241f52de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4ab358e0ba2ec867991b4e8cc8b44201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db557dd8d26fee714369d8d9df7dab0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b012e5a46d2a40613eae037e905e77203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2da1bed1b62070844a29b9810ccf88204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11888969223b619115ec3640b470e917205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a7bfc48762ee6fb7094dfb204f0fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea07063476f9dc710fb0f45b6a89b1d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8879eaf26e5e28d271cff2cec75567208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a6a5ea3a4b384a01e7f950531feaa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde688652bf54ee265739b7cda7c0860210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811c892f39a297a7d1fd5e6dcc6f194211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c410e5c3e0942696fadfa2d68ca0129212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85262cc55097a14e5f34a51c94fbcaf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda2ccc0b0f0a1dc0c8412d5b39136b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd70d73c4a9f171bb92d3ebd51b801215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ca326969d9570f020c8d964be64e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da5f7b38e9fc74d2e3efd1b121a75c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866c00a6bd808a5bc6f7a1d87e768a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593247231ba455f180ec20eaab868211219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b8bf84b8cec2c904407cb6e9972a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e7e8497ed7c205b5ac3a859f4a6ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571bdccbf6e1de73f0f09168d1ec9a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f984f4da532e05d51f3c1818cc8e21d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516909c4017440aee443623728fb193b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b841e98a8824c3ff4ec43cf10e0b90225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd67149be5e07959ebc12ac56edb50226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3d24c6f9f778c02b7a7987597e392227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0db4578691d163127964c5c101be6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882beeeef4c526fa82e29a33e1273423229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d20e22666501b63c75ebccafe03d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6a3c1a8abb6c919f037c3872880df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114152c300f4edb4a928907750d2e05232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80108da54a6bee09318b179ef010e66233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18339c06e7221d36ae19ee9ab9341eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a43d0a24fd2c61759228e78d577832235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0c2e2d57ae90d98a9711784d6a4fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2495dd6c41ab2befab4c6b19a42235237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26e350067a66ccdd7b57089d10356b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e142c0730d6f3f2f94dbcd87536a42239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe04bec8784cc1366792cfd221f1f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557e27914fa261959b54f5bbe6b39b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605084cee7648528c5e8bd714d9d1ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5502f4868276cdfb0a8f741f60a1744243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1931332b6db922ada75ee41476d9973244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a3ba567acb03b4cd4e121f9e2faf4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96550ad1dcfe42d01ccf81e2a5836be5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f121206a5fadd612384688df6497a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a05f9af3c626546e76426e3687302c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073157db8323dcb4ea1fb927a482283249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff709a2ff05d5551c5defc8bde62e066250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824653db23b9574ca13c34f9b23f52d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23992191058da94294e1cf499e3655252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2d98d2fcccaf2c2937c5e14d9fc32253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c479adf18acbfc86ba2901a00dfd19254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2df174881133810169cdddc1eb88fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c460a0ec3a3aa24466c4f902a1c6a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f4256960e9a449d375b4c4a42660c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59821ae980489d4c412b95e91a3d03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffe51068deb2aabb9b2153ab2a4ab8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706da3eb89ec14661cf047e0fab31f66260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c159d71ca7bbee2abb7db7b9e07119261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e571ee04d436c8f4a0946d9dda6f196262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0ce0f03cd32e143a20530bcb26dc5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021698a71f2e5fd0b9636c24de37292a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405cbb6c2d073f4b498bb26cd6cc433265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1addf1f581ebe1d4069c5c9918086f2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9d810149c33edeafb0d7610592bf7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9215b7d2f62bf0c9f1f4cbf7f5e69e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1663cb37fb13824e20b3c24e27404d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32519978f4757b4c47923e7570bd55270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d0f8e925f780dbbea978bc1f866db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811cf4b3c380b6c6cf62b2f24728df3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae575bc03756b88a5efa1b1d45a8d1c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9294e483db5dc6358dfab31b2f001274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745b193ed3cd53d278897001ab12f99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755c0361eb115298428c9cf0eca232a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01405047cf0c496e51102211ccaa2992277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472077a29ed2c9e30b25a46b9ea011f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381d3f028ad3615081a6c10ff562b9d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab718daacf4e100ce20e8a14407b734280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6152622c1b05108781c400b19c4291d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e84eb15246546833e82736b9600001282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf16eaf7bd691f3c1f5eb4dfdeae5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca98f500abdc6795ad16e5f6e3322dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223343bd1434d77a380fdc941a695909285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd12cb4d6bda4d903c2bd7fd4ef4de5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6dfc633747f1b6bb7564aa26facbd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cecb43e4eac27702a8ae1b97eb0357288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cca142376aaea6beb80b88ab625249289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af7d107224d5759e81abc0d5d919e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ebb97d78e50fd7a5254b8b84e5396291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fbb432bf0cf3b2f30fd1e25b9f708292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7b6c1fda8b7c4b7b8fe098a5712a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d82e2b698fd0c2fe8ab69440a61567294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8942f8acbed726f7a3111f5065a9c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a0d663f5d62569e975da84be8d28b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228a3a3c13dc670beae714dfffc46dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458040cee84675e661f5ec39eae4c570298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e923b4f86bdbfb327b964a0b9a37f3e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39487e59d64334056bbc7c131650fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fc9996d6122e49742aa1f2546de1c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff740b4d334ac06f782ab255b24f35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c63f3c2493ca8f36b2bcab8e9fac1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f11ea43a9d5208c4326760a65706e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293fa02ac995a21db1a80fcb09217ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006c56c304696e97798e78ac4ed30d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ce566954fe7daf5df561b6c54cf10307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923d452d87532757b1b8df6d7a3f989308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3826964363be4c352f5467bbda85a83309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71791c6a910c5a9117cb5024709aa9a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471c1a72819bbb10647b2fd722cba4d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c156037ac8ed0babcbfab9496228b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a98832a4bfdff20792c3c48560d56313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937b4ae130283adb1532270401676ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c88b43be6045f70b4d361aa7d714bc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00b7b793f46bd08a581984b3fe982e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56811bdd0b093b0b9673b019d248e5a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad496e0b8781429b56b7ada8b2cdd0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87408dad73b6650885280044e9e43a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cc32ac55976390d254cd09525e692320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057011c659e889673785cc48ab25c4cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e281ba7565cac15c6e0f93fc86c8f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3544462749ac8ed41bc09ba86ef0f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cc01d04f044135e2774d64d1b5760324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f9bd5a1a37ee3e3330882fcbdc335325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56de7b992e5d59b0ffb1672dea9e146326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2c4b48177f42fd4f2c544c225fcf9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23be7c982ad6b335f3eaae102d9b1c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31fca7b16338a5ef67eade62410e0c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e5ef12dace014c81064116acadfe4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217baf664d813e2f051891d5185b288c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0c01c7f881aa7eae36de412fedfbf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d161ec27502b529036e6275ff0623333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c43074b3f2f975f26e0bd102c6a2b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602af47cc5e9c2e5f4a173c7d9e48f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc10ddef8124309c2234280e6dede1a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860645650f08e8c19da42f3804cf0ff3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b635b04b0f9e4bbf48348b7e6cddf6f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc2bacab861ab5703fee90ef8160af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02358735dd70c7debe9066401b206a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e2b5ed967791fc574b7784e822365341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad735bb6ddc8dfd931eb3802b1fe98a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e5d9e70eb9536c4edd62bc92c6041343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737dc20c46d85e778a2065217d44ab1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d132f3cccb5f33d85464fa96c81f53345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc069841919b6fbe83ebae42572762346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da384930826c1e5e6937e06212a50ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221a6b90c587c3c847a4d079c85bb45348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a97031c0151e0a3b57829f66797b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebf86e474dfdd1b40be97ded959272350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b376ac2f7cc25d956c8809ff9ac64351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a694d80621a7086c723e098226319352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cf9d1badfdd2b8f7164bc77b642fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5218b5afe64f5fb158e8c7f6a54ab8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19abef32a8948ceab2af887ed33ed5a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c0f9a0d1ca984e371256ec884bf3b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13da25253bd8f9bb7a6262a576cd04b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9f1dfa1895c25d5c6229c943edc52358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559ceb5c998b625ca466e5daaaf0d1c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c766be178f0063f019b46baabf530ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a161ef88232c389f4b9dd92706be5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902c3f9eb6885dd4001200abec0caff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99ccbcd60b2c686cb98cff4e345dde363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19747322cc8befaf066988e9c80916c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2482f809d83ae93feef1390451215bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f02f3260b370a7098d25b3e171197366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa247f7712b5d2263fba5906080b1a93367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64b36f7e638c02af911e134490d67a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05b0738b318a117dd0d5ac29af557c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863dc9a519b67661a55b15b3844a3ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fac5d84f956bd420e6f03494e1309371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fcc64549bcc71f1e555e1c764d741372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e351711907033c5dd298e7b36d635373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10574c2e893f2d3ed2dd28bd4cdbb123374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746d897ec74314e303aa969f3683c2e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e77b28bbe7897926cc497e14496eb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c47d1cd0f7493a8b2841f1178b7609377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd313d885c8aa3c78d0c36642cffad3e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516cdd0a67af478b61de35949a78cb4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124efe6ce751fe78ef2434201c24a84380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce770a69e839f7b82a2038e06f199be5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029e7ee9f2e3667a4cfb51594cc7467382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5d34ce10f88d4b0e1dfacedc0b9f0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbe9fd30ce80ab02205bc036bc3e30384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac405965e439b81589b778b1975688e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f68105a48f64a378dd0fa990cad4a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5ba0d2659b5aedacf0bca7ea32639387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed68fb8b1f0a1d7a69315ecc8a2371f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aed3f4ffde970004984d074bcc7378389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f752adc28ed32ff390ffb88b550dd9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814f4d10e21de39dda4ef166b0ab5e1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca189cf29017f41861e80d6d1771943392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03addf40301ec7506c233ca59639355393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53262dc3a785ed3e37b8929239bc90394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499b9c7142132f7f0db6261320f0657395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ca1a28a0e5a4ecd4b7ef7c7e37d25396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6aea82f6ad58015105b62b145c404e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e0f8ade8fedd91edbfc84988a539b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeefe9933c9772c9c2ed61ac1ce2801399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a801856059ad9ed87ab0e9e1a84ea4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d730d38ac83f859553962aea3fa22401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9ceff923f7f0702791c64368e183b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515234815ff957400bb6b0c76247276f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f52883ce6ffaa10980db6a9095b693404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537700d183aa2ba2f44ab2d7af846b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647abe1735e9093f5bcb5fc3c58ff835406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d0201e6853de550f2f8375d0588f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921773261fbcc594c5ad4db6397d6d2d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0da63f6e1e2f010f3661506b9ceaae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4614ac6f19be7fe56d7bd14271a60f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028251fae6c32f4d1d90bfd95ca50c37411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9b63d238d4b538dacfc7f55790ba5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e841c4aff5dd7f8d19eaa3eaa04cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60b10739dc20cbb4d81068d8d83ab2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6a188e927231b1eb9a7216b002653415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85fa2737100bd14b8322ee55fe3943416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db69b45c201c692304047a893a80af417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600aa129ccc5571c41bc1d6460295084418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87585b4871a90fbd26d81317d8fab371419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1c8f5bd9658aa68dcc024d69db2d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cd74c0b1bbabc9bef70ae2e138dfc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4970cf472cce8c2d3328822070a88422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967c175a7bbe6c7055eff12f8f053d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183d28c2bf5f6e4f071da8b5b1605be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af491f6fcaae656aa00e92024c5949da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76406aa150e6e8d9e586ac96119b30b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e17d5ae4735b35c426ebd243532b5f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a07b25225e57f2c3f3754a6bd507e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34685a7aa61ffc9259e042a1e4e99566429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb71cf963362cb921c7ab2c0ab71634430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17286e24aff105443a2103424d48cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302c0289259e995e2c753b1cf41b55a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e74a7cd07aa602c2f0773531d4361f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71694bf17da22dde36ef3b5831ba0619434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245049c9218128f093b2791412b1a0d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f12b3771fd70cfb9743a74ce0314f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859597a79ed9d4e2922f58f46949d84b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49e5690f761b3c4aa29f72cd22dfcd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c888c243430a9933f62c1bbf9f0311e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b6747c6f7413c4f9087b1411754dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee687e1f5382830f4609e50422407b0d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f212d65a7671d18eb834297742d2463442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b48ec4e0344376416e5c47452c000b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3bb1a818833c870c976f2c7c5bab5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4df7c6ef4e110ce029ba3c0ba283e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7465ad11516ceea18f567d668eb43446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548441f3a166c577028a0e7c12104bf4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d6a7a11ce13968bbeaf32f86acc40448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e93607ead6699755f145b996913afa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937dc6f7cce9c57879c96c7e7f01f6f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875d663dadf028d9cf5d0f131410557451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f81b6b20d9df4a694a2491584d461452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d61c79f0e760d68f9285c1c593ba6d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f1bd4a2ffc11065397997044e3f12454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce8ff6f676c1a341dd34902484f1fc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2e3cdee06359e277ceda77cfc55d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99f4933a271976a7f6d04ffd5cb8bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361883d8d5edc845d1c5a03aa8f543b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1ca10c4872b01ba8c79d3912e0ddd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198a6a87c0f25bc1e3a5d6ffd784f7a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839cedb894d35028cbb020c19c1408d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e999e255db2486bd4913d01e6222e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf49f6b6871cad5da174330cfcc9ef0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2085cbf0c7793d747612cc8bdcb4da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513c9d906e65501cf555cd8012e75c8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc6d386fe895fa1f789748f153390c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a431c6fdb2f6aecea56e67bf9d2c12467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03730f4ac00edd9f2afbbf7272d5e535468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741211938483b1a01ea157750d17c59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b3e3efc6319a757aaccc331a77818470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208ffd665aa54fe834bf39329aa60b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afc1f80c2bbcb20a900973fa153d6e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b56524e8941b75660e2a4aacf0f60c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c4b2118715ca8383a4981bc339463474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58cfb34c84125a2b8edc16415a60bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5a3e24d04345ad8ba74eb402b3732476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a8c3dc89cacb8d6b43689fa2ce5de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cacf13329f53acf5a7f0eb0d70e00478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15aaa16edc8766ef4506ae19da29151479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d133450e911a73617a0fb6a550dc02480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9223201732fe9a1455eafebcaf9ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac801f99e2906ee003808fe41ff49ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c927dd5c56405f9415b8dc079de97483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd70994e607bc9bdb307ba950effbc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728b0d94e85cf6775e8e4573cf8f832485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a38c5bdff1012f49bcf3cb7557ff5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68157d1cf049d3451d956770532042fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88c5224b217e3f46390a33b9d8399d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a43cf05f9adb1ac5a5e82976035085489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a80c729800fa086cd1980af6488df490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee79ec937aef939a9e5f904accd618c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00081f5456dc1f4e7ae03d705d1a70492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d6df53bfe95600909be2a864ffb48493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d485e635a85eb981b2692bb3e872ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a4f6b45820cb4ca659dc54f8eebb3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be407a842369a89fd924dd93b54a66c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40711d40716791e9c619d5e4742fd3e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e1221a2848507541279a2ce0132c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838acbd2487af2da4057a8e85a74a8a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ddce7b11fa2374ad4288133d15052500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d79aab1c19cc0437fd06ff3d46f87501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ef63181f9132f6772c092bf106712502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6a38a0514558abb1459c58c9f43c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05365abf813ff02099e1a394ee7ce3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c681c12c9f57c0a5ab5405792b357e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2354372dfd85f76aad71143a90b561506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63046d5406a6b2f4e2226db276660e4a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c1d59c4aa5e4def7cb9045b34b096508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6e484713d9ad6203f259eb0eb2dad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787a32dd29fd37061fd55966504c832510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649df2e0235ab6626c02910437f60e7c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d144407576e451e72585b636054178c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da157d5ff3a6b5652104800cb99a1d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ebfa5f74e7ad9287e2a2b991587ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162accb0bde7d9e8a2ae680376dff1f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25a0d5e7d9edf991a0cffc44dd0ff8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437f91cd0dbfa2287d49b65fd2f629c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb9adc5cff7ae8510446741d7cf6bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889b7a8ee97aaf79fc915fad8c66e02519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d1f270728be62fc6a7aaa9e7b61e8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b187fa57ace38825f1740a1f34389521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f35b7547f51a503c803654e11f2d67522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06aa9190f08c0682a5dafcb08281c8a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec8839717a06382f23ce77ab17b390524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1b7508a29031fbdb554fa052f8fa5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff2098945b5e7b33d7a73395bb4dd4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c51ff2472998e0745af82b3384f54527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa871a0831282723fdc255f46c95daf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8007dcbec19b21e0209ca53774bee7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502ab670fd373e8b50d2e91049f2562530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f532602c2705bde2c42ea0b1ff5bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a9160da49abda727d80757e7d63da532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3b5da7efd76a8eb5d1e843b692854533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c2a8b1f50fb3a5ca5aeaeb0569bd9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99349d4462ebdd29cb2321c854c29b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce3bc881f7ea8f78be570d10fe175e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f69b3620013bf19f88be0c3562dfd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3afce7abadd24a02f62aeec13fb668538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac5ca3533eff0e29d1ee6c4993407e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50252a82305e1328fe62ea24430d6bb9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8388ae5630e027d6cbdfbc4a54d1cfd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87633b9d8d881153b9f48d034e227bd1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cb7155c92d4b08ba327e886b92ed8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca802c9e680b81f2d4cc7507064e37544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab26738f9998773a35c87ca291fe38a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74971afe6af47263834fed4d637a6c53546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ea6d87f4d94e5f93126956d2b2f11547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db418673532067e8dfd9c645eb64503548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee815222e3ac1b798656c103d9a76cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc243506c1e2fe5e5865ac4b7f87bfec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf28ece934ff98b36958d1619da9c49551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae481aeec5b3b31a992cf2cf8f66740552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7bc039c818c7f6dfee866b234bb08553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f9b2d57399adb347e3a2458708ae7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d68bc19c706d409099e86e54d4ca7b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96bd8177a92d46512696a972eaabbd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54664aff7f346e382745bb3a872d058c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdbf904f3259a2993f626823899cb2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88581531300bcdf49991476c46db312559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189fd027fbd4a2e89619bdbdfceee71560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b33cd571e3100f85011c864f570e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183f54197138d64cc4625c98521f47d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfea3e2e125860d195d56f7a0fb823563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbe008ce3500abde0a053bf92d4df0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53488784c7ca3567d4be68a9e846ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dcb6378cd35c49fc4b9109f31f0b5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7e210eb5a49f96f3d389e3cd97312567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe45a34a02ff6e347ce03040b48a46a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f1b1e95066b57887ed3ea88d2f2ba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa97dda04235688cfa8e060f26ad19570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098f7269cc086d5d9b04eca88d5fd03571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0760337a6e8eb15cc5204f74d5614572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2b7c4d1de55dc67c749c8ccb2cfc8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ef9273b4db672367014a4b56c9475574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1697b29b9c8a43726b2b8bbc9cb22c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adfd946c75eb9923ea176a5a77b762576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd7a18db08f6c08c6204a40a02c601577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073de2618335a2a66e16a7d40e2ef76578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25704d3872bff9f878dc29fad99a7920579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c5c96753da0c40eb667bf098cd2f0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860f33c06147c564c97d65f749df31a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858209eaf5457e87783c49f6fc7a0683582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5313881dccfaf1fe4eeae33b100abd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f6b32e90d1802959b54b9b8a4fe88584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790177be04bd37e0a6711b80263bb5a0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835b4fe9feedcde1609463f319bfc62586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49b0d65574950bcb1e41f898a935b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8a57e3448b5b7d8d1beef587d6db9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07b5cc9c53a9ddc1864e4fb4b34ada589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b6d4ebbf6bb70803762e1fbdbb922590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3a9ad5a037aa4f10d94aa6e6b7da5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8bf02413e57d5cb22403de044f264592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4b0c124c7728705cbdd344e7b027b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e1062db6b4de697f1fbcb04056017594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a6852a6b882393c267cb130e25d84595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf78c84874f24a40acf871d21f6aaf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726f41c11ada18922d626fac66369c5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ff82d92b767be4408dc752eac9c1a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5ef155a7745748eff0bc7b7eb6ead599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a52edd4364caaa9464e37435102ab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61240894bfc163a54356d41e0932dbc9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77914046f4de525f5c03a32a90d9d9ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff683857f010372c8e7ec73f3cf4746603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9361d658a69cee7c9df6f3e08c8e84604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b181933200b99f62b8a774b4f01cbb9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aef502d68a31b086c786ff4eb38bc6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5922e7c50383ce01a7bb58dd527f4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2de6a3a5c882f60e581323e5089949608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f40c027bd97628e01218c5ce561d2b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b43b899c3af503600f154eda84fe9e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e94748cc8ef8a29ccd725193e9d46611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f3807355b299f4077ac75dd5067ae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2957de0158cfb1e6262981cc26a87613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ff4ef0e61a2991e08c062754a4f85614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91fb5b27ce425eccac0bcc67f29c9f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7eab22df8d2b13ee82d19713b040e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f87974a2a34f67bbce81a8fca7b802617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2e13ddf1b4f3a71109ba5af3aacce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f081fd6da017fcedba2c8293f232b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40327ea7e7a8b65178df5ca0fd4dc5a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c20b9794a50b8a9c74b2e96540c852621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b20b925c8c535f4fbb95fe19e0887622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468109d9546168def05a30c6219ba34623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdaa5367138f2e8375fe63b19c1336624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59450e7d3fbc93d8ed466c17b29f596625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0e7ff73ee1febcad7cfb363f078a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5d56f4cf7618893054a9e0b34e7d6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363cba2dcfb719fbfb6933db50572d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0dfb131f19dd2090e8df9e6169b49629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6ebfee9aa2c989f261537fbd5eb7e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac167b024911e9dadb5a72c1cea20034631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113065f50efc9952c6d3a394a89974cb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9492c808bcd41b833941cd0ac3ed499633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0188c1ebeb0574ad532a64a8f0ca62b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d73755e815ab6e389e789d061129e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b17b2adcdaedc51ce190978f5bafdb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d822184aca59af243b717a3654907e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0bae4c8282e6087360e98ca7fcbec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa403dfcd968653c0649cef5a4fed04639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed4b57625f73b5ab54b8a76eb6e8a8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abccd4d3bc7370ec486d338095d7576641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e833fb19b3cd2abebe391f03d1ddc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a44ac970b9e6fa3ccc72db8fd4f653643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c18150193622b36cfa7f7740b68cd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be049a30c7ccf89e4967c394a06dfe0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6905c984d4e0a9d6318b81c6e7f8718646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ddb17f159bd092b90dc398ebc1fc9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d78768c6a32969e71d7450a58a5f3b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e11525cbde8418f7b26f3d00bea035649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fb0900a6686b99ec9975a61e4ee99650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79a1ec5b4677dd1a7bd04acc0cab90651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe51a28e05d1c903235f9861d7b1e4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d44f0a9d8394fe1445069ddb58220653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1056fe3d2fbb99f75ba5db9c70820654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe93a54b54daa625cd0b135d925717655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474be395425b84ef47f32e2362a8159656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb574fcfc1ebfa5f4721f4b9d4fabe0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f658dd17b5cdebeeb7e4ff9ff8f9a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60b5543d9a5a14e1d7ff9909c527e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff074d2ad4bf3a6ba98228876fb642660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a80d4468578d07fddf3166f9e68de7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526ea590f907b23a5b4f96545e5ef3a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6e892c034b548efe4258adad3c453663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539549a84462ac5e00b8d862ab4be21664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b8ca3fc0901e846adf26fef88eccd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f6575b79d18732cb39ab12260b794666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bbdc4d51fe62647b9d1cec8725949667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f45b7734010eee4ac567135b3aef7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd92ae039b0fd51458d7a1796054eb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16d784b1794f3cbc23c786e5af77bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f997cc9584e5408fe3dba7a4f05c4f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1cd4f1500aa43b597ec801a39a6ee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc21c840b47349ce6bebae00ec8450673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c5a63954cee37a1f6ecd43aef64b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fc1f63512c8b75567b39a3e4734b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac212b1157a25a39858f02f83cf8ec5e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ec7deb0aea6c298f5b1d0aee0ff7c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e60491da7c5a739b1014c34e245ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3440e4b0979d82242b89c547dbd23ec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd135a4c2f37e51b4e3916426cc6b5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562afbfd3a53e247e6406ab26631d0ea681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b96b6d86bd774ca7a98b0bf00ba9c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb151114cc516f93251992861ac7d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dfae8f658301c877c4c7f3051fad4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc875d0881eee242cf5d5ee405708534685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bd443ff752e22b017b6e07f875c4a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424892cdaccb43922f33ff2a4bc2a73687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f95eb71801b1cc31a421a5ec02ceb7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22decd81f47eec4c03af2300196f99dc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4f917ce6d1a402942f987a3c3b9cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86de276b8d91dbcafde6bf4157b4b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef171fd748c271674524c5abb0dcb48692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3981b5dec865a57e1058665259533693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5c4368b723af2895f8d9813f5e1a7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230a3f0eab22dd79ab59beed42b4ce3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45683021eba1944ecd0147c715408d11696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdef17797761b0f41fbef377c965202697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af19697433cc8e4316ee64626f41f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149bd17260bf4c0a6d10fc5e2aaa9d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d82ecb9cad84e4154f84c38b90445a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c58b7b4c630ce3acc8696b81b7930701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58c1baeae57a8c31c5e072d7821278702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f74765ab56a8989ee3375d6b4f1d5f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135bf425cafc47e736edfa7d6d412c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171ac6380d02655b99594446b33bb23705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f35b193032a9012f0a2aeccd8231f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6f3a4ab34eb49c53ada79d8e9058d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0f351384d49b9349e2b152dcbe976708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e860de8b428493b140e268aa8b08cef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49e081691b86cfbd4383592d76e64b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c3404d99f0184a716c4c43c64a5b4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dbd30b77b8eebb894747f2bacb2c6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecded85fb5942b969d0087503047d4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0232586b490d9eb0a7854485d4cecd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1b7aab6100a87d29a764ca9cb098b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ea62adf16ab52e45c4ffd078e607a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c39ae069da878ac62feb61a1590836717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7260e2c28ad9fea9c59020c1b8da8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7c70574f71772fbc95400ed5b6776719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce0a87b0c7a9d0e38453f5ad579e30720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d8f130aaeffbe195959369a3ed610721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08c2e5ba1ae7cc0fcdd9f0eab8be2c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee63e2ffea7ae9e4e1a2a4b007f7cb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f869c8b6f9c02ea01612b2f4210ae5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3590b789491f1fad0a4b9d9cc843f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12506e5d63f327df04b54571674341726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251383166a529d372be8e9790b9af13727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcaf9356b4da31bb40a06b47dbd0d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb2f9e9c19569c59c7ea95e14bec7f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937afe425357988a1fd2e3f1580ae78730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babde37a1e3ec8c2b33cad6e150df65e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025ed5d9991d5b7323b296e6c3da7c3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456eb668deddb6cedf8ec0edf8afe0d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796214957064064dea5706519ec7d99734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d89d38c68c2835c926c45bee28ad2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f9d4662d329cb34b721ed70cc3f5f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cceb1dcef00128a1c245ea6830451737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d2f84d6f785c3e40390b222293b08738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94796dd425c4677cd8a2ab9a09114e22739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671b028abf9360eaa5de9d77ef63a81740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a527c4b77d035f9262e52d44c036dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dde6b4b99b7a70dc05a4db27102b8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8c88d17a21b088b853cd4c41315d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d87285197619a126a5aa9e522bf6c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c9228ef25f9c9a4a8b80093648c57745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f5d350f0b3029b149db8a266cb07a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9e4d3e6213ce3614008f7b0d1e57b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96e3540c712892ec4b134e52ca3fc4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dae573f1e2a3d2652db5646d2f3ac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccc0188ee33daa234202d941b96984750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683294bb006a868134feb4becb5e7d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c65f8b49df372439b4d2cdba61bc8e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270156d4ad6d87c9ee9a5b8e42f2d097753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52bf538a775a9af7a15c02f283fba7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d4cc8c9e2e7521b0ce74e705075dd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad303e264f140ba0508de048c778d684756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfa91fd2204c333e4efdc385348dd8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919651a7ace3820593774090bd2da43e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e155394cb07d3045d07624c432ab8d5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1932b4ea530d0fcd01428e633cd9b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa055f7d2788f699d7a5cb124c14ee13761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793b99f0ff6eea0c9f114a5e4eb6044762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940de12007e87ab09c26b2a05d2d4f9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bdaf2fe823674d944b55b403e3fcf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6d08871037312e4b8141a940202ae765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3423cf62991dcbe3f93598d10865909766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7095edc1db2850fe41ffae6f29a5255767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>