--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1179">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1319,59 +1319,50 @@
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd45w-usb-c-usb-a-car-charger-b20/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
     <t>000000463</t>
   </si>
   <si>
     <t>Тримач BASEUS Gravity with wireless charger |10w, QC|</t>
   </si>
@@ -3613,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692aad18f95223cc9fc0a9dcfa625f581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582032e1017eea7c4302326e009cadf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e7d45a8ff26d37f53fa22b168dade3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b5bec51cb33ce10b429339ece7ce24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac098be24a17f165ceec36dfa118e2f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c52fe5d6952835b5a55867d99a6c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020048311bdcd6bf8a79b7e6f1dc6167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c385ebcd9b8acf03722e892e154ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586d54b97f76ee373416b3455f7a36b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bac3da6546bff201a95ef9d80af58510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7e8ef18a8e97f9bbe72be49cc9e2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db83635d29debb46e1ffec2eea628c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9ba3cc95acb7bae29b30275f64c0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f42509c05491cca9e042295645452914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312925e665dd6ec9750e5c82773676215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c23c13a6f59755e0a291dddcb994b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559b2dec690d05aa11ef8918fe2831717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf1d920348945f08588e3d5e322cd818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6c8ce57120c4c579b30bfcfa05d5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a12a26a3728ccb60df1e73938836e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49b0cfc76afc1bf1284d0271f0e38421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9261a9946507667f1a90f3f4ca05f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64e3f38c8c7d50a224f4ac474c902c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76343e3a93b9cf9033a4dbcc8d6091fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8287e111de2fb731a9a9490dad6d6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c981f4ed208b01174756db20e94b9ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ae59e1d794becf8b11999566da76d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9f8c3ef936694c42bee1af3d3792728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9263741b340c0784f97001c299b2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52ff27e6eae8483a8722d79a36f0a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05fcd80621e564cb6ea4467dd8f4a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27737fee1622945f15d29c38854374f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72811ffe12e487f990d7718afe26714733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50caebe700c2b3c4e9dfa422c2d40c9a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a96cb9a1b4f436f25048e4847d970f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9516d99b3a29ae6c0ec3fb1c6604d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14d740f7ef6007ac1b980c2ec16e1737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259496695d91a3aec7c390d7bf7e10038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc1e3bbe13c57f3542e5e23ceec07439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec341c83baa137a782d3f6bd85fc95c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053633c537f39040a7eb509ca4e1443041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd797a77330e91c617e2d2742e189d3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e35f16b38dd5902f763da1940864843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e62ad470a8d81b912da36dd9cacec044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d5b1806599f43df561b66882fc8c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d2f6afa7a2ed4e7e57fe528b9f74c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08ab6e4bd9ee88d22b8a2fb69bf2da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1de8e55f9b76e671f03eff24a8b60148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f4a8b060ce9e1a2082530f9115d8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbd12d0d5992f7692bddd3b65dd3e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598d464778031b9fb38d7f43053c43051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a205a9819b4b54b9d3f3f5cba3709e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3dd9ceb23d853a8476c35d2026707453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33b0074cdf10c63c3531c93ba5fd8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288a7ee13fd6ab150c6d2f201d6586f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619953aba68663509869a1ff2020773556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12240ec0196fda5109b89a8d2b2d994457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f93c891ae95768e445b841b48806f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d194059e33bc60c5e6273fff5b9b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629a0b25f0a4490ff260d06b6572e3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c58d2151a795d6b2fe1e5013782c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9200faf36c1e529debef4fbd752a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e3ae54699a78cc8f8eb1bc297c5ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cee3537593db4ab3e7e7b4349a2c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df80fe29c83c18aa7dd25af9f6d59365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a8741f5dca0634a1cb35caafea97966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce871fbf0d9fb2097be9d40e1cdae067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee93aee325f268ae07537181b598bff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ecb63b161384858c85c6fad4988d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7be4f2c533b00cd6cb936f7a1beaa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c10863e892ee05262c22bf9094351f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0ebd0428cd8cebcdbd1e5582c561372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f4c1698e2eae464ecaf99a798346d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33ba116cfdf5c82ceec6a6eca9e6a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef3fa83141464c74e515dbdc774d4d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb2a044b0475e5b31ef325d6bdaf9f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa56175a223336eacfffd8b5383136577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be84d68a54daf54c9053da09c18538178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbb3dfca0e1d82e9d7b96a19804dc079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b89e1f46df1ffb4798420ae89845480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d32fb868be8837413ac94601e4a2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537728c529db402e1f822231c453a0082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdf4c88f05f43ad17ec072bb5e561d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb03e9ef5108c93a581ebf32d1e8b6884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bb54fb4350ff9130a61ae9fd900bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855a4a5146a2fb003941a5fcb56354386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0e1b96d47df4f3a3a6b7071494a7087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8778c89957bb4754288626eed949c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d59cd40a58c621a2c6d793416be38189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573ca013c68ffd9218d67d3b9b12dc590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b09eb0aad932724d58d73b4b6e99fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e2124175fd6bc425a9486fcd2c1fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d96cb9778fe42547782d7863e865193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d932ef229e92b694c7b81aa10e734e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3016cbf27887b45bd2b1a645a329195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66918b34b34bceae94edcdf9ce09c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8149888acf0e1b354ddd4a9defa12ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c832d35c0e59119c480e67e4d2d6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ba2a0117e74e75c345b5c6cc683c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc502371b8d5e7d0c43912459574f0c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57590baf020a5c40ddd5b1cc9d7de30101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b56fcce7674aefd6e7f4ea5680e55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534964ea86a6ac596f7d910ed2095056103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814c9e60f04f0ffb52d77d7b13f4dfc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aaf8d3c1fe194f36980846706ca388105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb0501e8366ded08cda92a4824b4a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da55ff385ee72739de633e39178e8ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064ab0957bed67874a8c49488fecc51108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834f8d5a1b31219a495e96e36215e6f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef898322a698fe289ab7b9710d21e67110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708f413b1809f9a6b8a84556d77921b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba5fa44a85227d78b4f05e0e2028fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e26c20643f9b9199196c407dad7bbf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792aa754b1bd4718dbdbb8bc20add10e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1090143eb1940266b5c1e566ab493115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33083aaab331ffe703b9643241b4ced1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb672a5c91264e75c00e0a72649d37f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963456f0f2a8d535fe523cd83993ad5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ba84a3f95d01b6ba1e455c247bc40119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7ffc515507e0aa9de718c5325f6c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396d1134c24f99b4d7a5da12d8c0c64121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215897fbeec3224c4cb0e5e4b9f09cc5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e7e050c2d29c0b0593ad58dabd062123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ecae1f3244793fc6e8a7a3191548f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9050b40d945b6d194dea583238b4a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0de81da6b9d3480e07088fa594791126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c084ec397f0d386d76670e088c23a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3affa59f10d22e7bea170ff9f9fd34128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07b293c986ee190c2bf88e8fcec72c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b7308cde53af8f68d62b52477140c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16958c83496c53b2936fb9f1fa82a1b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a43d856805bbe55934be557b387bbb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9b636066b6f2d7b88b171a9ea50c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43d9469596a198c9dd590bdc483e36134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce4dac9aed3fb570670ba8cd26424e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a0ff0ef7ebe7892805aa2b0b3df0e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4099a633df5994c76d6364d158feb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7ada788b0bdbee35afb549281e905138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaad2a2ccd10e0ef03b94ad84083700139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6400c8ce15f24ec1fd47066903518d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445c598698810a4d84520f5002f1c82141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a4c2b75ec81456bbc8b52fde0a4f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b64c863fe44ac2e2ede0defbe083dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4359b8299caff4166f62dd27d7254144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b850c87b1a3677b373a7301753289cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c170230dcf6ce0284a0d758f03d86cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817aabc9abdf97f0f97b1260e9e1172147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45979475d9542da8403b2e3b10889e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d53f9fb5a7fc336bc703f558631ea7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801dcdb2eb33edf2334eddbf877c8b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f009363c66013f84867afb20932c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994b35abaa825f7a7dc0c05a65793bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1da9162492109e081d57a72d9be06a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc600ff5f7302376d0f6ed6d7b2695154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3030306f0adf72a90238b35e53f7d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e64abcfc52edf951c2d5ca3f09356156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08451abb77d6d5912ec3bf9b14ecb62157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e946fa389f6dd228dfd5e7e3a6413158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04920f8524b119375ec441a545fb28a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a73760548b077932596acb5517935e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38d94a26cbd4cbe808b88df929e7d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449869099bd8b776273e1d5e8578f634162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3eb12a81ff12f3323639686c0a21d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dd6595fcb634fcf71a80ad996383b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653c89fe20d4716131a3cb85bc84ea4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdb7cad02741b44792d7137b4512d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d5f32a7cd14727766109c3fa55f76167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08229abe12c23bc575b63038f399a77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf914dffde8e6d92623c150edfc8dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedf1bb0ad2722b9cd52601eea4acda170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d45e8a48257dace81e693fb2246ed5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951d1994fe9ead13cab7619830de8d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91858f38c0575cc928078a52a5b243f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5aa66f72772de1d5e206411425710174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ce2bc24f247812750c5087e59e496175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de71b3c97b71ef885e17bda9c0f2f2a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4068f0a871991c349ec91155b3f9611177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338605f7e7451877dc2b35c103291560178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30db6df10e2dcb1f4ac9c7d233d8a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65208c849e05cdf1f98adf569ea22ee1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc0b92911aab328bf3e588ab2b6048181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b73f3e8c90ec8bb1f8b6fdaa8101f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6058076aadb23abcffac0e5978c94ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b34fe4c2cc700bb93e6d2c3ffb50fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcde5a396e627f34245a246e838c4b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc695691548dfd7bdd854920954be349186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c50469290873db8263c2c476acd8cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c541a8d74c4bfc1293c9b1351b886188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3943f24241fb7a9bf1ff2c1515e43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ade7310930f9490e963956761ca0d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5809827d1f927b1cfc0ca75ca5cda4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b384593736fc2fd6139ac9ede430f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ab952e70eadd9f643fe4251e37ee6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87114a34f90f4fce5559a6e6b599bbf1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83ab76e1da371a2b74a14a0427824c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c486c3941da39853dc598c3e31d52a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f41c3768424f3a6615b78bcb3fa7a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9109a5ed7690b8874c89c31851d5ca1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130e0ecbb9de7a0c0e9683bf1b150bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155580f41c863226f90c284ec6480e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af767ac06d49125c2450a23796bdf4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e5376509073991bf8b455fa15cb66202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d69a167f9c61cfd283ab2851d1b51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2fc6ace487590d6f55975abf2cfc8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f11eb5dd9ecef4bf20073d5622c36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf82a48c7bef38e899de923d4ac3d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3734336e03dd5bfb7e052dae55cae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444435d75c5f3e79183007a16819e47b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcd177c2a2c9a0024a2afb72c9c86d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc6171fb177bc2439b6c2db78e0a93210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df540a737542b59479522e3b23d171bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6d42663ffde7d5aeb31ec0a1e9b7d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea3a518175253ce920240805c0da31213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d516ad2711cb5ac8cbbdd3afd4c89214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b10608b46c9e8397330da6902ac64215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ed515762f35f902e6624f96234eb7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91bcdc2250dfe9ca9ae9317d2d0732217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f9ed04abd692c2225203df6e896f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364d1f3c847badae3822310b4413bf0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7caef5a7fae8beb97eeca5affe904a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad34fa252976080184d58439ed44a8a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b27c39f13f4e9607096ae0c5662d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af688052877b10a25cdd11783f1c22ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f6a9a5c3ba408eed04042ba02268b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd817a0062ce068d4fb014a626fbbfe9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953d8a9b1afefc13375a9e08ab93015226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a79dc2aa834165d5438714c12edf3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aae7285ab3a637baa70cb380a87db1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae39d8d65affcf63d8e4801c711478f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733ec502ffc924d7011f598cb6d7df5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b5d41b34425a6334780a593c15278231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052ce6dbbcc04985846d6e2294422ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a97511a787c219027cfb88f237cf4f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977986534796dcaf7ee3cdaf20a27572234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9fa01c353b15bf50015814d816e17235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70d342b3741113d6fd2031b1a18beb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e39ee69460c5045bbf8f6525ed5822237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483c79dd8c443b2fd7554da47ed387e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bea9cc401b8f7863e0f4a96034126239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b122256b2bdb7827aab25c5380d9cc2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf25259a8f948c9d4a98468e0ab45dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f41a54080a6c01eceb9446e30d08c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a06bd3e995148f56fa498a68c1c7ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678feb3436e8d925cbabf6ad85e1547244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3e5e304ae93c7e81bc1d3af3e3100245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21560b32320eac8d7b66c9e7f16deb13246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cae171cc7f988435b6a5f9ad65020a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72f6779ca6b2a45ef4bb025ec52a33248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f0c677bbb6d437ad2b462dcaa8196249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2820ea0847605c3bbe37e8dfc9f26f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a2c731c3d58e5b57627d9d2f3e54c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2c8264d64132b1f6fac5c23e592a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e1f495ccdcd401499bc5f83eb3f64253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1265de68dfaaeb1d7a8d255622ffd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be02927fc796c9e2571929b9bd4ae7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289c1d8df61642bddb4aa78d53a1608256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2fcaad7e2e5106625ca2f27946b5e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6029a9e215af178017ec868a0aae02c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92458e87d68a8e65cdf3c5a3829b2e29259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3374faa4d61d15a593cfdff00ca45e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb0697a05b7b3f5c52ade89c869cbe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2946bb6f862c0a0ba2a3b57729e20262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96914883f0bff839038e41a300df301d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1ec118704d10fa85cba434971c368264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb2eae4e633fa5c74166bdaf80c11c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34298ee036ad61e9df4f632351637aa3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c16cc6249aab5e4eed17e1a2be6910267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f13f3d3ddeda94ea507b82c66d804268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc080e4550c4bbc20913dad170046d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80178bcd0fcf01d79aa7a322ca70cdfa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742d225b8bf3e4f235c9d13efda4b2b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb347a3327c573b426690c4c3efe63272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd104da8b1284b02b7f394ee9658067d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11dc97abb130c3122fb4ed0e31f05b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd3388ff23ab0cf42f4f7681514a26275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a92ef58b2f01d8043bbf70643ef2dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0ddde13e5c44afe71d9037b33a8a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd32225656cee0ca2db530ad7ce9e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa208fc5fcf2d70254edf8a3bcf93656279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f68be7228475bfb483e87895b2bf1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ae04e405e8f216a6ae936f5b87b9d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac4d35c49dad1db2a76effd56dc307282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e76b05e982bc5ee5d9ccff8f5211a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911255010593991daf3933d2319c166284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cda2e36fb52a94073d64dcfef1b2d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5efa1f15c8c400b26ee656cec5b33d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3486488e6a639672f2a106f2a5a37da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40761d6f4717f2ff00b6f59b71bca65f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b433d23ff0fa30b493fa911b3709d01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d372f61bc6955c1eefc17960dcb538290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e6c2c057bfb20791efe4cb757a336291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb55f13b4ea798c5b4f73dfdacdd071292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca110d5b989243adf9a20b02d91ce6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169741ca92cfb963e8012d7d2962c3b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d613921b50110bead4050e30fbfbd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00087576790cb5c1f64e06513adc2f89296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dca692fb5c2e3f8fe7e35feeab042297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fa2f0af65bd31476ac699da50b304298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad17632255c1eac8d1f4fdaddb1040c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42674b90743122d08d072e68ff93b587300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f874ffe8b2817d6f3724131335f35301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b32e6a5a228450cc6265c58de448e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48013ed9f842848a557dc8b6600bdc75303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4b58f67389637464f4026da05351a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9b79ffe9e588ca0fbb3299a76336c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a4584bc0a4adac337466cfc26af66306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856afed74d5daee2f4a9dbfff9a86ef6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee0c6317749c77fd047de422f74dbd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85294a0060326bfdfc7874b2229a37fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76989192dbe7487539215d6a5fcb2a50310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f9889b3f68df265fab6fd87ffe7bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88abac62a28dc1b785f758835b488c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef240d98c7b8c9091452e89b87424787313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b710059a712f44cf453371b574ba8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f1d9646496b6c6eb77a641cde83eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7b7db62bc4558631e6b62d62464a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e55341dde3538fe507f4a24dd302f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ef1847898a75584ce78672e7d6153318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8480be379cc881363720d652e0119e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdae826fb9786319453b86c49911c1f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f69d0890ad33427a7abe29962ad43321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e4aa28981b8fd268dd8f8b48b1ecb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb7e3b668efabf3e4ee2f964749d5f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2763d89df8f6b223e08dd85a172cbfc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f11d1f7ef622b99e27db23e46a545d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c028102e83c10aea8ddef74ff4e346326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbc7e23c3996e957e71713a79468b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695ca73057f1f815e864961e3b18f70328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bcf8dc39be1c18779c4c3016f5451329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d88a0e57f955db20f45b58921868f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc60d95c1c63fe925a02775ec12cb1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfeabadbc52e87dc8495dfbb62060b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c18a9faaaa367873a5bfa2b3f8f9e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909312bd9ba6281d72093e6fc55d667334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297f7ffef4e8a684244a6a9f2507f2f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdd62017731b3a2c172b12be02eef5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ac21ea20ce13c89a0f40488bdcea1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668c9904f0a7125de3b714d2863fc01338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd744433f14db095c3d10e690c93b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984100db3aee7c3a0ec72f186651ab04340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40afc66e65897211d1ac3946eb6836b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4cb935043c16d2bc3d06c1c1efd90342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac02aea9d66679e7cd487ee03c12c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40a346e9d94541d547268121015d99344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2597bf72bdfd0626c2babdf09f5bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffad2995fe28afd6f71b84d2359520346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b34b3539ec56a6a061ff9fcfe60ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa9a5cf141e16dc2b81c3ac794dc0d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899aa48770ac8319709f35c185d17ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d4753f475ffb6c9d0730f0b49760f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999f7016733212c1b0447171d7318e7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82730d60e538e8fb0a80dc2a7b521e60352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe297bf4fcd6e23a8dc0013edbb300353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198237855f6cc8a62cbdb707df3ad5b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29aba078336658ae79cb8dfc606c1d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4d425f2e348a1d059adab91863b18356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f7b2fe4ee0cd1c83e21bf60a083c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70209101e62dcf8938b062b1cff7c6a3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee419fcf4cf557eb79f62b1f8f46dc1d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b29bbd6f891e755ccca5cef8bfad5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6245c98fd661fa65356023059a98a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ce3688ff8ae8c9b70e13f7882f2ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbadf12a00e7b10ea619e75aef15949363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb73f3804c9a37832c925c27c133b44364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b43f8e7963c472384b876cc899da8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc9990b2554c549c2ee96a1649bc32366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93307adf263cb06197eb7b1f9d2344f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f7061a3c05d89a034396b877ea65c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c26c394b39ce08f42379a36da25757369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f7c87bb21a754d640bc8da2ef2003370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac715d6274cdd6c4e333420990877de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920fadfff63f35d75913603d8fe2561372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfa6d5037bbe16602709d5312aedc6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b157a7106f6a951216fcd378e156fc2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fdf7eb1c3a70004fab5023e4c6822375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0aa95ff0aed1b978a1b3d9ad3d0c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935de8b844507e967c1e918634c669b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9096263374a3fce87dfb8341575e78378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91381b6147ff29790469d1bb0ba91751379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c6b8a6f7d4e09245e48d2c1a021aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ea3fca6b2f9d08dd6eac46d11c8e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aace0e2befe9c3e1987b7edde2d9452382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2727d8c45794d5a4d5612b8a25f6d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0703340dbd1ff8f4e6f026a8624ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ce50fc44edb4083f9be63bcc983d7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb58eff4724ac6fb815c3c9313f8d3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24d49366917fadcb6c910e03abdfda387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23909db191964ab10b41379caff0707d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2359d5dda50eb4bd045553d581073b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40708d94c83e7c37d33178f311e23251390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12fe2f2b0e189b66dff74d513fcde7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68e4e37b0808df67075c81884cd590392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92755e24be8e67e4156f5ac9719d8bc5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa643fc00f424cec31840fa28bee1370394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf288b4a54824d73956b46459ee85a09395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cafb2892f40ee611a00e23d4f807c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b537d89b721ac95478c4bcb115243397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c16ba94733f8c448d151fb2a0d73b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463e11e1335a081431646cfa9bdcd47399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15c1de22ce720bcb0cb2e542616f1c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73692f8d2a74c06f5eea77f1ed100372401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649c8db213e0f4caff66215783ca8f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925ca7a291eb334a20b5f2c1c9a3fda403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03697b54cd87e5fa1acd29714052a396404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0a516ddeace4f3e8bfa0a2e0c7ef2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8ff481ccf3f4629d12dbcfb54ae51406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d65b92a34a525ba76d2a499e761ac5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb27668407d7eb5627b071268fe721408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a56287752e89d7ac63878bc3c49e4a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4184dd9c991339e8c6bf5c10dea3af410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e647f938ba5792d54363a0c3c72153411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f156c51a84db7aff06cfd84b06aa9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f213f7aaf2d73932a86644cc3da014413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39f9766ec8db0550a5f551b40126a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94fcaeb2fdfd0036ba71d566e0c399415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52212fbea1d7d553654905926ba9ee8c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9e1446476dfb00ce4eee174612e1d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe2de76cf1f4b6834a846d73d0e02e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78957edcd3616c6f20b057621cbe877419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dc68a566aef1176285fbd7b90629a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63376dcde52356a335a6170bb1aded421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28476ff49d7e72fe02ee37640a1bec35422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5252860d78a2e576ffd1eeb296823423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a4389081612c7f1d2eb8f641a020d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5446c52b81f32a4622e13bb8634b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266e7171d89984956e42822913696d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e0d7daedda6377ef8e1374d2ad784427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dc475786b1029405f52be35df8725428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e042e82ff57cbbdbc087aca706d7507429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e08fa030b42346a2a57cf60f2290a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f4563d353e49cb3d3baa3b9d99b8c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a05ce39577ecd4e3e8388e2cdd81fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a18a0592ee821778b66d2f969b0296433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bedd81791810bf4743c95e909ae148434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a7bf71c73fda71c73b319fa11aa4a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d4326c5589f34f6f61e9450d83b37436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910b56137aa102509b6f200abd323a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6bc0a3f4311eb99a5c8e94f107eb3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b5820c0d9e0cdf1d866847b27b96e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4125580be2ed1e4f980d1f2e22b9e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d540061190ddf97da63c4d4124473e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103d936d229fee0a8dcaa9d6bcfa54d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ac1d9fb417d10083fd6ea8ff002e6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e069aa0651d54ba2a810ee49f325d3e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f3868efaa69c9bb3d2ae1c6e88214445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92441e84623d49496b7978d74728ccfc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709cf92bf6c050cc82be818fd0ee70e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ae221e179c99f3a230683863f066d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e8b3d0494b162a8a9a47be93eb42b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9140acdc00a532197b1f22dca1825a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084848d0c84092fe7d05d134041e3d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d4f00a23764c63dca2c1bd48643e6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efe97a3cc75de2aa1021909e0dcc39453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d86eb0a8c32c7401661d13432455ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8cc1831e4ec4cb36d5a159ad7fb48455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0ffd375c47eba95d7e9f3eee7651e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40763d28c990a9999ea06aa9e3cde61d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82727792dd8444008a9e6dffcc9c9ca3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535cf8783b1f8928c0b88540580a738459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae77b1ba38eea133835e5e80115238d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192a9840ded33322c0617bac1089d81461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba021c12a7882b1c28cf9b784f80c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea3e3bb3835003ab21359da7e1793d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e343c0c52102d7f6cc84d0b60651595464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e9a883215eb0a3fb4d872e17963ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689302f5d4c88d65ce7e629edbdf0df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da9cf25afa0321e93da5e594dfa131467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66327a71532c0570de1b16bdf86209468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e5d958ca46a94dfb20abc53755ed8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4047c06c62e2fc6f35b74e112d24d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d9cc6b60df687e94ef74196b66ded471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b3ea4003273d8229293ccfe2be192472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84102f21b609b76367e303d39e9691b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766eb907a0c2ba87a0567ca47a76b5e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9a6b1c0a408dd57358754b007b890475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe22936636c9d4f8f4a63ad255ca4c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8d23a00fb3de94171034c722d3818477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce2dbc9ac5ed4347a35217d0bdd6be478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bde95f7bc0fd61579f4a660c7427a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9deceb7bb2aa57c1341e2e8873941480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ae61cd1496aa0ec4bda9ad8994fce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e917f27c4d2196c2a0f876dbca5afc7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e160ff1044337425bfe5006318c5e5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e67843c16dec22402a6a10a5114b74484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8520a95977a3d6dc9de3a6aa5685b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917b7e7802bbbadf669834436cf5c63486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a54085960f5ee8e36a184bfc7a980c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca437a7ce70cf0821e58d4facb6b034488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed24d8775a4ea39d92ff8cf5f11c6b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25450d4c49a32b2e67abdcf219ee54490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc885d736edb8d76d465380147d624491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fed3ba950e1a8f0e3cf498993f8ce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8056b9ec448f2ef70ebfe6fcfd2fc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dfe7dafc5928ff484417c5fa0c2b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0985c3985f6c2f36c14c83706518aab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7938f7b6e64dcd817fa14455fff08496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e999b98f0a77536c192727aeab3c87497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c1e26e86985fd080322d631a9c8af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b00079798eea4fbac9601bd2f9dd9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae789eee9943552a217ed9361233d8b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0452146edbc6ff0e60095069f7028b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e05945ea554e8b96987070161cd68502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a8fd1a59e16d0dfc7a4e656642772503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19665145cb9452666539ada1384dd5f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4248b365aa3ed16ce8d58b28e53e450505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03be76f01d2ced825e4262117fcd72506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a4eaf2288bff1a4a3466e03ca682d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045b33fd2682906dbbc7a59b45e863d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc80dbf40c1aab7d7f36d36f3461e0c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11981a1e9b981e3327f6e02d7b85a98c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cc114e85a76be43566e6aa0e4367e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516db90690aa3954b1f6709b2f22a1d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c05622d2fec2bdffc6076ef59082b6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451a3ac51202d4b477d6871e0f90cd3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52a1d978e319ea5226d7ac7c9c2d38515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca8942286d57c0e6135bb57c3fc274516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b88a23b5a658d81df9ad671ecb8bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddf6c9d39bbcc2ab88cce1ff867393518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bc81d818aa012aa40c62e2c731c8b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2419d29bfde97bbddd0090363223a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a774b9505fd6f03dfdaadc771f5ff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f52b7140ed9825843ab8e7ebfe3cf1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4dbf77c490df34ccc0827643554e55523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdca74d78ac944a17151a35f8c1085524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706587b81b7be65f80b9ee30cc72c46525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3d95189bb54ef7e85bba61341743b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11eb77f79cd602b823b1486111befc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59febe0482b69a79eb3c2108590d8af7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafbeb94d2ea806e980bd1b1dbff1b0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc5bc0a220dacd3aae7397cef16e70530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1f05363dc73a216fe16ca21f2730b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520b2a575f8d52412cbcdec9acf97c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9efb61ac6bd5cad9c434c42c9115b8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343dc755625c00cb3a669f5fdb96570534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8270233bc5b83d46d620e6f445b5e70535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa234b32420eaa07eb6c8557ec83fc81536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5f5a92aab736a7479770cd2b6068f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61aeae9bfb6506a1b70699de5c70cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2b790336bc63785edfbedb0acdb3f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98784a3a0a420827b69b7685b73302540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1725710d278931c70759517fca399541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a65e0936e7bdd088e4cbdcd5109e15542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125c407737aebae244d61a074c5ebea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13488623c019104cc7df5dbd20bc1869544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3abcb9434b37b40f1ace9161a98fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3083258fc077e7f4ca918bd860e466546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5b14fe5c97b8ebfaa685e928a1bba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7c63bb1c108fe7ce08f7d35b13bf7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe4aae9e7f36b99defd1e0dbd4ed2f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cef23043c12f43bfd855becf51b83d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae11351d311ec20606817248c07822551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccf5ce6b90029b365315f410da8469552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6883709092d2fc0b98306732f5863553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455ee0c7a3e86fbef33cb65acc3c24a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a45a6f9d0c133062d736737b0d927555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759162c1e652256a3959d97e1bba9d5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36067b540cbadf124e877fbd6553966b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef9cb734fad9d59f6bcfe2819f4c65558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab03d78b78a09ab5ea02a07e6c087c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da00a1ea2e051c5009f9217f98a3599560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a6f8d097d25c136e929550b2f0681561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1a73f09970953f26deb360017ca09562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a0692d5db2033bee7f72592bafe48563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8574d1ccecb1d802a4f199267bb8b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9d22fbda409a91c628830e6b8ed76565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2092610a4cd2c1a80b148b546c1a9fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643b85e9a5bdba1d6d50f4c31351c1a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8e77ab17de00ecd6bdfda962fe266568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4489d71e3d23de399dc907ddd680f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0545a8dcf4655e58ee8e8264f150a75570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d169e1be644bdbec17da848dab8d9d2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9137f42db97c76181326bea16f25766572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce7feb64f2a1863a6a96c7e13d6c01573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034904975e77f3bfb7f9ccaa71fb02b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a33c967670bd4383e4dc6678c0714575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a850c4e884ea97426bbce791172fb62576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31697141434cd547d14ed839d6b80a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256abb66ebd943705475cdc70051af3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df159e32fea9e45755f12141f303e8ac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0484e114e0255f8b8e245c793521f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3e6c01c4949142d16612173fc123f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ea1267178774b8ab903d076e21c9c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584208c091471efbc6f4b5de2c46daa5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046469c7286983c7eab090a846f3386f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b8d1ea2d4722d7ca55f6f1d57ca3d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84000e2ffd380bab9284491e7128b3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70adcf2d746449cf606f97a74aca72587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48945fcecbed0cc574a533fb6ff8d5f1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ef0aa2361a08eb8e9829eec10d024589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352de6986598bfe3b3751827f96d4c7c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f965b197166b3bf63dcf549b59cabe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2946f0750afd15665e67512e3981d9c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ee3151a602725c421d6f633c3faa6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a651a39994399c7b10bc162a314d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ff079791f376b37d9658f960d6ee1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550d02410c804d475e6eea5ebe537df596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c33bcf20b11bf7fbe700d4fdead7f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cc55cadc1efe060b35211360da8b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0f4f22777e8a5bf4a1aa3b95cb9d2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d101db4f01c8c687acaf77625421a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e3b697ba0424497ea58366a466808601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13363d165ab8cb34cb5a81449576d47c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b3e1680d2993906cbc83c88679a63603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50eb0c1440608c8f761b4e332fd1b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc62d7f48a9ae047ccfc20a7cb6adcf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642469106c06d971a9b6c11d552a798b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d90e06c69214d1447dbb969f6e1bf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030f25dbc266a1a5d7fa6314367b97b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2952d4e93d73edd3a21bc3fab23afb2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de176a939d059f1089e4499fd85036610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222fbf8877eff6f7525f1f5b8681a88611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050104b4caad66fabf61bb2935bb4af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fbba2b9fba4d73e3083226f29b487613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32d1cc3c5b22063ab9b778098fcb47614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca88e68910cca84c71ab8698541648615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ddc0177b49acb66497d26c4b89a5e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b638f69eaa6ea6b1cf37d67c4be7a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29929aad311795e60be8a855d30cfb4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9043158fbedc342b5c0a03f44c34b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3324001976185343566b0bfb1b363620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c1549d4646c83ab61b7886fcaa1eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185d67c12a050c110e90c7b24233e76622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e30b11c9f8c465b401ad0d660b7c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125b0510199cc525466e91dabd30287624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead435159ad11a74e1be6b73c193de3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804cba258eafe64de94027049acb4a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8d12b8ebad95b9f3bb8597a03ec5d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00522549c1de95e409976ae1de4ca16628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d6184675ff676e419ac72e16bf323629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefba8bf7565838d4952f846016a8459630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935dd7c4684f1ce137a68e3719ee88c9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf2c09f9cfee39562bae54a5f49ee9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ff009880d3fab95e0a6bc8c707aa8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c6f6f788cdd91e788977f67fee634634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc1a595628081734b31227381feeba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec949440c410cee6c7cad2520b2984d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b648df13bf6f94b5e608e4df43ca1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e956d05f6efe137d32b745f12054fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7414009545030068713a52d8e5306639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae1118ffa70ac8d4b5e7b454ff83ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405e136efe2c40a559c6fff9dc6f83a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4376ccbcfd826f234f9539d1ba81cc2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c6e70c84a2b7e3d8ff06bed615112643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3597d659a2e81c9a9cc58dfa7983ad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85060a466ba6ac1db54b66fef259a425645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba38cd4ae2a2ef7110afdda968a50ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28f333bf50e8f7ccb415f28ac0b6a1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1374f87ced971d6cbc7ed38dbc15e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04f0145f6f11daa6ef19857642e619649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f36dff96ce6fd85b05ab6fd6987811650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfc7916a0939407263f493297fe6ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de769af8099252ebe3ef08d7b67a8b0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91e485078b0155a9b45012ac6ab7a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125611817ca29bb1b9d331ab2341c918654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8efaa0491055e868428967c203486655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7f4c653ef78315c9fd70322804720656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ad274d9a110fddd20a18a780251cd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1f0f4563ada366a308553384fba62658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed2efbf229c28d792d320f66e0dc58659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5d38e7612362bfd9f3b8a6997033d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b387dd0c8f4e6dcc456190f1df4c99661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b232dde8ebf8571e60fd00b84b09a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060819f73ba85613ba042336c315af9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4743c66a0ff38c3d353c9105302945664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e59d5fb5673197988c6ff663a8facb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcfcbb08bd471640e54b056398f90b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760fb797bb70a72af98df2e3139814e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34343804534de2bde74cdc065a19f81668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26304fe25e12f43caf5bb1c6a150483669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f4f819a220acdee5a84b38dddcc0b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35780f0ca904482dc3f722fb0182c5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8bacf4a88e11c0d185d882111e838672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66808f090c7b25e1d2a7703ed2e73d8e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0740066b2756fb52f1931d803d2ef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497aaec90a7f29bb5cf91888e2bdf9d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad4bb5af6d8519604c04393d6edbd7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215a5b8a620e6364a4da3944b2b305d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf7b6dbcafdc12715157cad674b65b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ef12f06995309aeb384e9a0fc9465679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b16b8e21e03e16928584bd9e8735d6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f97ff523823d243b0d7d46efc99aba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d947af7055abbaeca2f50c5e195b98b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dfbfa7f2671e9fbf8ced2fb7b7b53683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c57297f5b343e7b1d91fac57dcd606684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d79afda2f3c0f4331243c05d60cc6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd1773033095463eb899ed947f728b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61d0cb5c30ec3ab386367a0e90e744687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9083b55933869570ca6db2604673307688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ee7cc90c22ba3b02dcc85eb2c11a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5b2a2ee2c773284bdf967a0b3a927690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de3a915163fe692f4d5568f46794aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e306847b2e96c3a1cf120fe1ee76db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141e79bc845e070f4bb9c6f55038e59693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13788bae534342fc3ea2f0ead47d778e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a5b17bc0451c3e02afc51b2fd1bb7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ca7dc54a23bcb3bc7e9524f5e1f34696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23832311641c1107ca64554b2ed42d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e5074b4b170196a50099685849f09698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019a056de99f8ce9f33b1b1b5a68298699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb211bba935bd76b1c755e5d06bdf78700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897236d52ec531ef04dd3c9f98be6051701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1cbae780181b6c33f1731e4805b37702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd79166b31991ca9afb94bb912a1e5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148aa2c1b5c890864094b07dd6240f2c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb75c522296ace50e3de5850ef59028705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c90b123deb32e5ae435acd85844a49706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218a9efcc57370270352ecd766c3d32707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96eeee53540c70950fed57da547647708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e36f8df29ad0f3ac8af7af24759051709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4e1a34144b177fbd65d32a274a4f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649d82df6ea28f67ba933f5f0a8ab28711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8fa3886f6158d5e059c2e46744723712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f36c2337fa5263af84e1b2f44a886c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05e56adf5076b1e56d7a9d615b464e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e30f131ca36250898b9249a81b541715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd704ca85347a2a4bc31bc0380670b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b7e63638ad24b4fff48da9d509a41717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadad79b25b74f23de221f5614b305f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f4956112bffff56f3cc4657c44055719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94f9ecfbba074ffe14ff1b4ed16ead720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c35c525f9da60c6bb8baac1ab68856721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51fc385b26bb93419e4030ecd31e58722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa475c91bc41b20ec7a759a3415f70a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd7b6dfa5de95bc28745628e9e16d1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9872c9a825940953cced4c200ce893725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc66bb951b4458714560215096b5073726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7d6f504a71f00969203d1954efd40727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6488dedafd1f556f95e216b228c7ff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509c6cd811e01914fd08c00c4590c2f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987308010aaa1fbace02df171293897f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da235186c7cc5ee56ded418b42af60731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076b5fc99bb24e0a6fa0907f962f7cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee8abcf4c60c006b16ea15c4f1b618733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a30d0808c359a360a8ed5d44458d77734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6d53496aa4ee152f9389c8ed66930735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1072162b0b9d1462d4ba9ffe32ecc19736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b416532ab915605591faa192b069a2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc76853911a8fc4420ef4a1b87b693738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7753b1ced15a18bcdd64b4360f16c9c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b623568829c4e8fb0ecf620b62763740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0463503f1875e6922f8d802d7d4e4ed741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75572f9e39704fac4be762b16213641b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b328edea29f192b2958a1ada5a0737743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5db6063dd8425ca9ee8ead8f66ef2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21ace49d3eb8116bcc857677e41344745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5a15a48c7e30a231aa3c87354f8a3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a7c3828f231cf95b24c68dea93dfe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430b2c842af1a0508c175f79b3c724a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191985c56fdaad1c233ad83db607aa5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95711002ca20ba68360e875992bc75750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7bd74f77c049b74b560e1d2a17195751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e66df1e696be05ded41ccf83ac38fa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4a4c57c114dca9239276eaf39330c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296d31ee55b71039cb95803d7e9fd50754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1dba58df1fd03751b94f846cd75d6c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc96b84a751581cf56add338f82773756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783285faec9c490fa2b626d02350de3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91428468a883801328f9dcb3635ed8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8e6eb5e1016ef0a61918f3c9f1e88759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6cabc7a868ad01e9b27ab31b9fdfc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce393df8cd92417c1c09af6d12bc98761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562b2ddc5c78101bda8e424f60b00c9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b753ec199914522e583a8cd172cf27e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb297dee3e4cc278b575a42b92a6d54764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f2dd0e718ce4734d1a4f103a4dc7e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88ea4b0fe731d4cf6feb1211f7694a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a29c8bccdc2df722b5a6b0ac575041767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37af2ff6c290db61435c4110a9ebdef768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c40d69182283f1843c14edfcd4f77769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc3924352d879b649d32eb8faa04dd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490382342aed14e173b51fb99c511427771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d61d85f3e636fdc4c5c3d2c3ae204772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66a6088a5c6e876adaf5fa1fd7b1db773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e67b09163b6caa3b9a1265c414d0d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a006d4868c057bad24ef3bb743ca6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739f22a9705206535c194abed1c3133776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22396e1d55f133793041e0a5d0ef6b62777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5371bf09b03b969b8baaa0dba0e50b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600c7c7d0f17a6a44b37ee8a1844c03779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad065f497dc9fee8baf259861e5b300d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdbb3404b0d17bdb349c68a185feac781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fbb6fca0f9202124f9d218b6e3a6f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12238e6cf03a25e3c63558322e57ea03783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab2a9a0616062fc8cf08066206eac3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f608e894a27acb27d3a7adc1cd43594785.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de69a31c6d6fe71abc7aae2ed66ea81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa9db25e311d13ec6b13d0c562d8382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375e5e236d57b0995496c92ecdbd4193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab18f0c5a21a7b9e93ac11a1117df804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd181b5b2e53f0db85c55e863e02b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b1fe2a08efaa18dab16f1031a4eb96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db4c5eb3ff96f9d43c2e67b35c5fa77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494cfdf470ad22fb21f81d7d54aca8c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf877fc87bd834fc60f063f57138a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98021bbee6a28995ce0d710cf096b48510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7932cbc40344b896fc8a9c069ffe411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d25895d53d50bb7c7ebb84ceca5e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbf589d0cd17510bcee46541c4d2ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cf8a3fd8c0711cbdea3409ff75c6714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74411c705d67c040847847d68489f4c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4018a7a128abd353b15c2c8e6f89e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e20311118e26826d24f1335682de0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02461d6b70c4561e6a78dd2ef3baa01518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35522cb609628986bce87415a51b3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10ece82b572df27c5e6c2e124e392620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb296e6477741b6486f84a9e380b7721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a245418727598abc5eb83d9951cb0a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2081026a06abf98458a412c4acd4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f5416a8b6062cd74ba883610a2dea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb783fa38395d68fe6dff171f49e0db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd7c209401030bd9b88da3ecb70afc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05ed7da4e5cdf390248c5118d28ad127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769e33bda6de3dbad895ea6630c99a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45a708450e6d107b489ef9561d027329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad4ba02ba23c4a9768c75ecb192d2130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3437163d77b9665b860204acba372531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286c1c2c0f2572e80e3a3b2df64f72d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bca04219ce9b5ce05878e267c4f0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c88defa903d1ad21d16d0ffc49fc7534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd9e1cb52773f4cdf3e16f9fed2ece35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324686c0860bed2d034edb207089795a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7b7cadb537a9b731466b98756e77a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedde2b3e4ecbcd53d73182de1c72e9038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da645b5411234001c9819f8e8bbfb39239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3502d7cee8350b74972e83a257ae87c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb9e543a8f8784ba32a358fe23341941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc4c0a95ee906291c864a3ab4d461642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589d7861506698e2f724ab4d128962043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcc44a2952f6c6c238419d87a0f04e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0500b009cbffbbf78783df1859e4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae222f3519f9ff6ade95e3eca3506946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2c6577ce0954e02bd80257810158b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76263f69136f13fad2f34ae1c2bfc8448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2600bf8c65aceede7b84d5295803d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afcf9fb4329145a802afab3271510950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96364e8153cc0c6f4a434a52c51ff9a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a33898b1373dc47b8dcad13b8891452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2633e82263b45dc42f6d6f1588e1b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e0c68d126109c9101878ea7f9445a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7035c54461871559ac7ffbee967ad3055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58019e245008b3efe6085c184b80fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeba6c7e67c7e9d32fcba4e0557581957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fb6f9d721ae8b0571db6625dd59a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71490720f80f576883597f005e9e17859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89787fc17c691f615dbb07857c4a6a5560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9ec13a880c8eba6f8ce8419a494d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0ca05da15fa5054526f5c26d3a92862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd9cceaf8f597b08b70814b8df8dec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a345ef52dfa46e37d62256ac83cdcd264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d6a644736352d1af565b380e0d90165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893e74e4929884d952ba2fe4869ad8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a17f7afd8a808e5c11f21852c55e2367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c07a433c5e3654ccecc5f0323b9ade68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106b92051f6b7724ebec5fdbdcc232a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89d00e01a8911400497211b38cfc2970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adae7e8a7f152ef280b7ef9da281f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7eb2a32f630fa2c5e25b3ad4db63272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613232babe425a9a97e697e2cea706e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff70d9859e85136305881c341a92ac474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004c686a48c5f9853539f6e3812c1f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234ffeb837a23c0fb7404fef81e187176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f08bd6f28c362592f2814c3e270d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94517fc20b67177e8d70263d0aa08ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d758cf6327fca8c5fa72cadcb22d6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a729b70c35fa6fd02e7c2e85ce15f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c67ec057d51fc5d06ae7242f18e1981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff4df272bfe4524437dbf75f7c802782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e540e3c5262cd330381bababe59c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75e0536ff0fe7640ecbd140b25b9a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f61abd77059f637854dcde5cbbf1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b1b51c38cc229dff9356fcfd207b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481a8a382101a7a37720fbf5d41985887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dd061d9378477a6886b5ef92faa7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7484d2f4ca9cc7d53c37ba4a5a28b8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8616bc216676290e7b8587e00b74c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c699202ee284b79e3ddd67eb3e5b9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34934772db503fc1deb79df7bca888af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cad636e93c442a9cd23cd3e696576493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a02a08748c069b6e27a2eef21f1ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192995b6498a1ed3ffde927034954df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c242754804d000e5ca2653abe9a64a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a426e441c04f6b53c8a0034ffd0a14697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87491b3085a4f1c5434f0a58868efcc498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891c376d97b862b524eb44de8bfa76599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32554d2741b652b943881cac41480b46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db280d33df27b7ba84bca0e5154cd40101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa20d9d0e12852ba8b02982805cb384102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325807748fff2e706702f139888d835103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dfea087e8239adeb6d2101513a7a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035148a5df50a14e118ed316bfcdc24105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b84906b6a6260f51344fdbab9416d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c297c5ae5b231dd84a383ab0a6d5d2c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba32f6c9833dd940e9afc43a3d93a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d93e9c3d4eed9947b614ce0170699109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abcd7a9098a382b37a78be4a1199e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa8e55f116121f5ca0bc8caa40d9da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5efa3f0deed05cccfae0cabfb9ad1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c809b84a388d7c69131edf9b91688b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83612eb397a6c808fd6c994279fb5465114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c7a3e23f73c5fd6713893f9fe3f54115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8cd923ccd90729ad899910eb38815116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b815fc8c99fdebc7833ce2101c089117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e68710909f16559cd80e40617da08118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8663ac2182c193c99dae5563acf7f3b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1aa7b9b1ebdf87b5cd2c454e5938df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5922798bf78b6ef794a03e3fc69bebf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bed2a9a235588c351b97535cae8478122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa67a602b8d787886a82acfcdfda67123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03634896d1ebcce7bf7112adbea0aad3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056001073d33e34ac5a5723436db075125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8482a396869a28207f21222373273126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c952f405f57332bf523550b29b9a72e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29c6d1b56323d7c775712285ec477c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ffc8f2f020d8ddf48b21f96261887129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa88ba7a331e9d35d1dce990bbe995130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cc039b35f1c5f9f0906971625c4ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a9c079610840aa387dc712a512c1a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4f7992562816e3ef1f60c3e924177133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd539d192b44af83e08c8c0eebeac4c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046330b8d478b8ef7c9b7fb895626352135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b04d62170f28d185f145f367cdb53c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416cc2894066af6223b8d4ed8fc9e6d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac8cc29031d71c7f1a52c3f6cb5153138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675ca3aa43fdddd11f069bc8955de81139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6bb8807f8961a51dbb43bce97f80d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ed438bb1bec01bd01627c505792ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709cae51018e365322a7ec5ef3f4201142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585ef7dc5742d554ca2f1ae47cc478a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff8d933271ba8db5950b3540e0bb4c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99ecd307059393ae5f2bb3f6005476145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe360b4fcac696e79136824a307e1997146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96c4d76ab10156afb2c432c54adc58147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e647cfef30621a9d2b38f8ede78e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51ae45e94a79d5a571aa25c1ce5276149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69569b30c116220a1cf8f59065638078150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669dc8b437ce9d845e8a9377f5d1335151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c453ac545b9269c059823d5c494e5d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068894175dd3720c39c32dfe3c600f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090653dd61317d02ea0974c760602d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39136be10dd2f989289bf77a989c4956155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f153a8254bd174f86613c9a9bed78156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6bbc4bb2f152dd64041e217c8cba4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb11eb8f2607d643ecc389533109ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce5c20ce3107438336fe4db8d6da75159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbc38c93c1e59066587cb21ff46903160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5205467960d98470d7d1a7cdb51e2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341745e35572ade14640c785500f1c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae7f8e59d0fc339e0600ab918b0419163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228a3b58397f6aae8a6bd27f1bf349b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f162d939df748c281a401ab22084cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6a6ed5da5039d5ea2d0567e27bad8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ff902d1d3a2c942529ade5c699404167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2981c47e71caea3168504f4d4574b54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd54189c59dc08b3e2da6487159980169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630ce1a7e4d46d68d1c561fa5a9bb3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac0c543525ed7d8765fdcc509ee8d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efdae9069d74162d2de8ab2a5704c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c2d5edc71a695a928e714f5e2b794173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08ce6f3c59c4c5aa916b3a9ad1472a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d3c2b2f446be6de616625da48ff1a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dc2a00239ccb7bb9de1593933bae1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220610270f2299383576bb9ceb2db029177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56ac6c44929fc772a998ba02686ccf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ba889610838e95b846f2b5ab4fe45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd493906164dbd2da8c724242093799180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c26ddc30bab6c9cd55ec1a37b0d5a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4ac4423517232d4fe91226683f40c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cccc67c5b4c87f8f5f155c69eba8da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d783f2407378425615160e50ec101184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e89403ae2d54e1969280b688dd7b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407c32b1471185f76e96bc1cbba35b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16751c23e8fe4c056f6a1be2d344cdf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d251a565d669337da52cfdf6fcc5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e002630ac16a4ca095bc85356a3440189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032361f2afcac1acb0e35747c8264277190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bd6f603da919ed3f7265e194dc605191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a0ab7e1b21f4cba0e06e9764f887f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55281753e6848b77311590a6f2a49358193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef762ade5c58a02b9d596d9d6f3b814e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498bf43aa8dccb22ba4d5114cf778ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47afd45a544bb58649a1fc6a03d6e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadd6ab23732e01f2f40f67db2d28d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486258746a50ae3dfb361ac60f66dcd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8b78eb7613ddc4a6ae2d7cb7b7fff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b6b177f353a399ffa227810bb1b48200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd218f9de9ab797e7ff36cdefa3218201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d09b7e85bc36689dcb2ab7d9d80f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff7c452fe9bb9cc002dc0e44cfa326203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021f3eb3e81237a3bf1e1d40e3ca87c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aac705ed82fda0ee45b14f4a087d99205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411485330332ef2f64036cf41e3a7e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069dc9e13f5f6167c227e435ea0513d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af301e03265b3d747d9d2200f84b0974208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd833bdce6c88633b2186f3f2b28601209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40b949dfc33b800b9d44d09ae7cc1e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45364a2fd207815a16e84d6fedb285211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e17c9d3143d62dffb14ad3e36ce66d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b6c9afdec9e82f9177a558e99db89213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5bf0b27b8e5514331e411b915b761214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150bec9ae058ec1ff27de965e12bc73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436421a7fc170c23a0e29cea08be720216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e218bf4b9712ad867346192ece7c42217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fdd109d06af3981714649092ca8b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e163015fb5f9f9183e3a441733d96f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ed851fdd2fa1b5c7914fb2aa76db6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70a10c4804b780d8d78b47b5cc7864221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aed4aa69a486ca1c14bee9cb749fa6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42504b05c6c2d3672c8fe04ddc71b079223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0eb48f30cd361ddd2b66b347dbfb68224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356badcc93e4c7a4547f68ce2487eb2a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae849ebafa02d3c902ccd55bb05c073226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c9a47e0b89b517adaac76d69ae9d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7184782b6bd1d0e68c43b6b5d8599228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b0f0a157bc55378bcf2c3a34e027b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266dd763e37766adb6b2ab5bfe079183230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cac5cc6549c985f2974bc6f70ac7b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0556690e0783bb64100f1794b756a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8f29e0437a92b4605ca5adb8a2644233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90b65ec171b29ff2f294d5e13b208e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6476140ab18a1965ca8f83bba271bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2d2b67cc95ea78e3a06aa7e498537236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91864581a7500e324891b1f5312db153237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10d91bc322e5b498f2d1818f3c911a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d78c9c220600cef0c60bd1b7de2c55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b22b5a624f820215fa98bc8d0ec4c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89199ccea3004cf257c62676ba88d078241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293fb3d8da65175817f252eea5be61d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfca845ef877bf3f439d1c1dc7066d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebb8fae06e2680f25f3b34bf3df1d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd446e2ba7b66133fa9c914b37c4536245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d630619b10c284d1f0ac7728688d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fcca2e2f08529722a3d0fa41e19bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f97ca675a35bb8fc5467250ec4fd9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822adcfddfe02b493bf9f4e55d5fa46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27804485872fc3473ce8bdb13fd1dfb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b0b497da61b3d86215a8745294c86251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2af0d11fc82cd8d3dd8092bd8c3875252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5df0928aa0c4a0caad119da45a97e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff84b6e0cb56a16cc9b0111eec6e3f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c87fb1fbf1fa07bf2f02bc9ed3e39255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfa891e850c0290ddef9189031180a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdba5b1326bd6e3cdabd5953bb574a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789decb223a5d04d0503d5d1ffe091f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237faf0f1a64a53f5c36bc48aea3387259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f415f5d96aef1a440a9c623f1de4fd3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a1b60ef81f2e01f6f310e70f451e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b795fe25e1c43dd3338f5b338c4263b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce958a13489164c76ce156c9cbc21c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7cf489d22ec3986703fcf9301bc16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509864c0809f9e9736619cb3a93aea1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218461c8f43ee275626f03666dafc9a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404c2e2c5d2781d3cd5f8f15ed1a782267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a8b4c8e1954ece82fbd3a1f134465268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98ce80d4af83ec397e4cfd79b3d2af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761006762e194f8df67a97d5b04b455270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f8c5c39f0b4c278b8f93b33cfb133271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3283af8561b58a31f522f891502035272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf7c4c3ad150c5c4e861e22015bea3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5b11dcc0a6f207ebc8c32e2c0823d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a6a41dcf702ac33f65bca9846d6a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743919ae82eb5d026ec210409445c43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdceb9d7de36f0cb5035bd34080db034277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30064e32cc99310a33342a3d5334fd4d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1b750ae742fb2e31695de73364b45279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84b1f6abd08e2208f7d5eda061dae2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9194575ba2fe7715f0a0544754df14f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8ea83418778bb46b1c49dbbc0482b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5b61e5d20ea21d530ecf8c8f337f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a47d96afebd8a4f9ea691ae618c2ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a39933ca50a366511bcf271a67f88285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5e8e16bd7a20a05ebfadf0431dc9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5a14da88920ad3ad5294b840011ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6907d6cb0a1e8e90021a3260370860288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c849d5ed817a6713b9c22e2f7d0bc4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510f088ed18bd176b286850679aec8f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008a8e551f6a64b10e252ee545e3f82291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1074e5bcf928217b88bd27331e192292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c3809ce13b5193a6fec6b1c3da6df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91f92a9ff051665277e189bc5b8664294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fea7a86a79d856e1fb9ef3f6af45c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343aefd5f27d242a330c0416e189e0a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6251f62be4195582e4cd1b89107025297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06573e9b15faaf1daf7ac908c28d77298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947f9019557493a009abb966119822e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e459cd0ff5339c3f500259ac87206300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca434b00f7e506b16411dd1c6dc4d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ff5c900a8e6b81ff26052beb546bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43392b9f9f1a3bb18ddecf2fa14c06303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207feff7fe7427c37f5d4ac307907bd5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6056c840b1ee76d9d12a0f02e7d2db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e915fa7f5cac85971d7c4ea0df1cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411f9b5db42bcb18851ac9d17034a4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599e95907ac60e2374ab3687779fb09308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa7e110c5b300720bd2b3d2effd4a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c5579ade5710a0b01ad9dd3cb1e13310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a72e3a15f6bafe3e7647cc41c5e66311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4f318367d639e95d86f3ae2bb30e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc18b54159b4a077b935e0bf1e06122313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04366f2d8b596a44f916bd07a53e26d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e1f517ffa1a4c9d71d93700a334ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057ed79e3db57cf3af5d88ef21892bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d537ea3bae6dae2f4610ecde875e521317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09296c0aa84a6f8828906c56b4d5565f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154018c251f99eccdde1a7cc60452c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb48845fca16767c548d99eb1878b00320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0e6ac6d10b8c4867c9a492cc1007f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206f5df0a7c14996abfb77c2fddcf01322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3055d664a5cf6080dc4a1a6d558f007323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f1f19c0122fd2073590651f7270a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609a41b02a4fdc77e7566913cd97d01325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e2186033d24b369e0aa0fd8fa747c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb993861733eca2ccd60bfb7d0c193327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96576668675e00d2fc0161d41c8b1a29328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be09698d6aee827209a9ffc7504e1e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16632809e36ff3cdb901c2a3e47c9346330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd652a1f3b31dd50f8e749848ae3907b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f6559cae34ff8574d47363d26a667332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda412dd127c1dd22154a24c1494509333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8398e44aa0998b30fcbf35175c2b452334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f5f21f0c3f82becfc5c5a90fe126f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadcd0500baf2a99752320d95be527a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9df7d28eeaa530ffa355be1ee9c0e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff6d93d475027c0e8798834d320407338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db26086e21bb4c751cb819d86ec404f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d86d1ba7ef155df85c928f13dccc3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bedafcb0331378cbebf2266b2977c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b2fe3783e3559870fcaf4370dc52f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4b8f0a7e52b0ed6e877af3712518e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cabb9b7781492bdf4ea628bdac022c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8aae36e025b301d247102289b54434345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff24c0486f59bc7e66e3d5602a13c54346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ac2aa73358163b1a296bcd954882e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfa405b499f11080ebb292ce76d7ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07edc61cfbe4e392dc4f5df35366cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48813b01b16ee8f694eab1abf82311bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34287d45977862dc4f05a18128e201af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db779de31290e8986881583f78f48c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f3895a7da16beb8b0085a73748c39353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ce48eee32054c7217d052c42bedd5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec1f6875cff43c93e4b16acd88dd33355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68aae17b0fddde103154e2ae0189b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21416172f5d3c2ad9a3a00fe36093ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb7139b80a2e38ae36a636e06bd215358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ce15700f57f278868990828f81076359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250dc09131f3483f92763b63a4d0026360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a44a5ef623132c48f4f14a0a9e2309361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d79d874c899a4428194f3e17c81eba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6cae31e0c11d6f8d519cdcf202a0eb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ed676a0d75cabf82424d8557a8d20364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163382e9e3ab6b5dee83b0faf27348b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f611e5df4d16a0cfc43b886aa9887b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a996e11c2d2b5ab003ff3312a962a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049b9102e9234528d6776b149bac78f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca522da1128ef8d8fc5e17b63651ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21224c7ce3eaf8e955475e995b2d24c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5b62ce9e1f0e129ebcbc1bf968b81371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac037a31deb68c7c480b7587e95381ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641871b4a4287a284c2eda7b693d15c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d892d8f085328f650d094aaa0dad06374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24bd74fd991acbd509018d4d08415c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fad10d6a48ba4e7d330f8d2fb3f81c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f113240b9731e9461b6562626f32f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40194a6a2abe63f7ab0335f80079a23a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d84717f7d9fec6cccc9c587bc608b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a92d28dd20aaa581124bae15d2dac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baf557955299346fab1c255d447cfc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fd136bb69569d9b62a654f6ee1b81382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da77e3006ea7c2951c02b7f9b1f8b56383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600c441660b718a2095db3e4ac4d83d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72dfa26e8385e52f4e81b8a0962a81385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e416dd4091032044e8a3fc86475163386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed58464fdc3cf1f7af35774b92143b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3bb4c66861447e63dd571972b4111388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201a5f53c3ba614d7756a28f4ca50f7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ab2ef5e1fbe86a12cabf805037eac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2daf88323416ad8c7bd3479fd99cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172384c8561eb4b7a9ed46876e422406392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc76d8be5ab5014e299cde71a1673d8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3d5a6404e2eb46118f692c9dd313e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b00d746df4a538f1e2d841eb2cca67395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1818791f9a9974d9b5ce0d2ce2f55396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0cdf676bd628455f77d819ac74474397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6ca87c6f8862ab4bc8a428edda538398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521a99de164761bd99d3cf776c8b844399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ace0080842fcd2f4a32ddb317f49d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dd01be01f76abad2afbbbc89ddf56401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b865b8b8587cfe1ae515ab7a43a70b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2e1a346c3392c26d27afd1c8d8c1f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f108939103aa8c52d1450050d25036404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bf581045b0210abf0340b0d258db1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843353947551197b5e17203c3c114b36406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf0612762cf3dd82cee2352d9c9c79407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973142636e5811ee4915c20210854f62408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321bffe6968a9a61bd6ddff280b77fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6afcbce8b32298e327da422de329d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d15118441b3fa609b3dccb930d374411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c60ee1f0fe6645bb2d0bc67944d82412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede26b6134458bc88ea6192188c6e6a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cb10e08f1744668f29f3f0bf952cc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab9f38eaeca0592d2869e8d6b6a887415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb36fba327c508ec1b2eaabf30b6f15416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48923e4075786ef8de5db75ce904773b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b59a16ebd7a1e6e42d2533324bc8c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fc4b503274e4fe9eebdfd178f2dd2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fbbc8e17bac64fcf638b51b2aad25420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a5d3749b9495b89b59ad1cc71c583421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81702ed1f727905ad04b2bdc0324e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9a79f33904ba5aa607f0c7a3235f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771394d0a8d384716b32a3f02858e7c5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcaee7bb9d95f7de2a15baaf5fad6e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113f0f00d0aa315236148e5921027e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f75436c89e96d3f6e5dbdcaa1eb54427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba3bdf61808091ae4b7c2f20139f18428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2af8f839b3b80aace04495e0033f18429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b186ccdb17f327e384ffae668a511430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e30461dfe07862e214bb063e4001eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6941fb590f5d5182c723745dc6e27a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0614fcbb865a0def0c6d6a171300a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049f31ed2ded104058ab01d61a16377434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b59131376510023840a39cd879853435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a19812a928e46453e1e5f8bb7b6f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5643d9c584d428a8e434f917af821437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52acf1207b03385e2f99cb037bad22438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840317f2fc0ab98f718506fdae15c8c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82844f9683a1944e48cf1ac3199600440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb270e75407ea7436e840cad0931cedc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63361e32250344f1ac1d279530f2ce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719af8bc3372b943f3371ab97b7821d6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639d926eeeeefde148d6667e233ce2a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c853f4cbccf551e18e4423925a9110445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30ae7c2e7c55e5aabb14effcc5a2f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52a0fc29de76cc36e8ff6a961b7eff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a96f76ae3f1c4172490e41cc1ebea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8e8133e28f4277d7e5f3827593d11449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adfa7c52d6af32335149274b699e40450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c796d0e4d1761cb3c8e3c3f724d1a1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257841615e587ec547f02704563ca70452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac25e3ffe1144d70d5bbbb793b555ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332628250b20fad313c7c19f1dbadb13454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb53723ea152a429c688d1f3c82d9d9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32391595ad5a35348b8ba6190116f1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c720288ba489dedfb2dbea0ca5c71457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36617db2ca81a728356e26de795edcf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f17c4b4554866fc1b4729ca96b393459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e636dee3f48670c3e8f220d0ac04e7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d33fd1b4eaa20df970cff281aa868461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20bf8c4dbff4b7a0a48fa0aa444043462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792668dd8dbf54fbf3004259c9ed093463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad36a4ef886a1d05a443a588525640464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289e585e6d92c062a9a726106b064c3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb41e525e3d4dde0e3f00d8050511d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1f6b47c0e7c2a0af635d3a1e8d852467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff42778ccad0f5f5b5f85b0df214d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb43caeb007d14fb040c3da79631a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa49eb0a38492ca466290a5cf81029470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb96c3da54066c0e49f65ed39dd3057471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77037999821b740a96aad1978ab51745472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8638509fe3acb55178ea8562260e83473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece14cccc3f2c5c28a4da51f8e60f092474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6907c4cdcb3602c1eb653eaba21016475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f5ff223686094630fa6fe9b2ee77d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5a7ff7f6f6e708e8f37fa0bc38c7c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff141db49c8b08919efb95bcc7e30772478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd33fdd10828749d4a1d696978d7f41479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94da505c09ab67f009ff2b6804c28c4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a0cd71850561f0260359fd5b9e4e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944133029a2a2c9d6fd8b2f938164d8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633ee8160e339e6435a8fceb8419907483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f24527c6c14ccc7ea949c11ccc707484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3333fb8b35a49d8849e493b4f883577485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176de831229746282ad663601c9c11ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a1f787d119af828fefa1af10248f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56697f1c1eaf8be38515266790f5222c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4a01d05a66c93ff9f500c3fab4d5e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e053124379c7dad2c938adccfd28c55490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cc1a046fc04deb2a11f9a3916f79c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459cb8fa81079dee45cf152009f838e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365486789d7982d72ff7ef3740fab7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf173aaee0b08c73b364833e56873a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b8fe8b6ba81238b1e6b34ff1940d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d613f170134c8b55e03738814de8809496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca487fff9da78d92a408901b890ee2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359bbaa86b4a9d18fc85e5f39af6d99498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b89b1e31a1a0f77428fbe2e619e05499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20acc759de104ab04681e5a27e108b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ecdc10cb51953324daad836a89ef9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43232bc7f959a13f7b4cf18b26399ccf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad112a5497fc77d5d5d4502aa64aacc5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310b18eebaf7d8e4e3117925de0ffd6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d8b2fd9e9a2016324ebffab480c8d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130927cf48c95f43fc5abbdc5407d8c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e0053eb768cd78124065711ac1d6b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9878bd39253d3391206bde83190bc52508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a7585eb9633dc58504dbb92681933509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6c81b12857b76d071ce74c4b490cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d5fe4284300bf267d9cf82b95efb3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02e2c33440b151b92207f436c4505b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe8a076da9f7a4e4251732a3cc4761513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5390f361f810eb9626b338a19bb96514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12d2d5c14057bd6dda17b42f7aee62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e204d03779f2af33d5d36e4c339209c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcda567df5c84cd7cd33de58192edc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d998ff84fd166903552b5a7669f1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c261abab9d25985d38cbe73964764519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f101e35fe96409d25f85841ea1c3a29520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c260b71cae5180f32475058aa5987d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edc00cd87e0cc893ba19969f3d67f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f84d56f295c112f115a923d0001ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0ab9ed732d219a1349e4001ae5593524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454601d6965682611be83289b4a4f69f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e446f93eaeed30b1274007fd19f5d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1816bfeb2426b2f6b617aa68885a0c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec996268c4cd761d6c9ca4c81ee620528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66b4c89a032639da792713b4926152529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b4dcfffc139ff41cbd217e78ffb9e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cd0978bab4e47a9c914fc377129e9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aac956f5f0f46e33a5f50e72fb81aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b4080203826e7980bd9ff7e44c24c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd944d9ae84c282e30b8f09192e14f87534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc24db140212424fbe838d1bd9e434535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10e97b3cb87306b753f41ee5c79958536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85938010fcac759132cea025295a83d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a16a286dc8b74d9034acae4a4c3de538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be781a94c87db721a57c8d8ce9d535539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b20bd2995867c46c9dfada59ad1cf3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c55ae9768b7078bd8ea4bd18c2c47541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc21630367d44e93a28c6bcf50811e4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ed0aeb997d9e8a97f22b2462fa3a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa61e442ee3f806f418109cc58e2061544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0014c8f67198e7ecf33f60401b929ff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d985faa68cb8f6d4bd2fbe4aa22c80546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c30c4eca47b88647c77ed6064ae4e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209163912c0370ed87d098936c772a43548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd44a802550ff92757c302313c4bc2e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a9f2911ae66b8ac3bf73ff6c47fee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292b133f6f2915fcd638d4513d1edcd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89f22b91cbee64b1d1d3ea64e79ac7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee1c01ed5a441c4ed8d988a7bf817d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7dc333769b48c8043f3ff07342588f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404ad9200a0c3488befa6e676d8fbb1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca919011c4dd2d01d5b6d2991c5f1a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff93fb45e84890285a3494b2a01b35b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac22db08559b071abb465c12a74f008558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f505e2316e139707211e61b5a0f0481559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da55acf721c99a53c90425ba908bff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e097087b3a6808d66fd9116f61f1b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a37b504b5e46a805822c3846dccdd3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe5ec2eab982250b6f73dd9fbd7a74563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c378acf26efa5efe2a6d681705b4a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd3f23ef2b9f1c7933fe7bb1dc440a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fccd6983519257f863dffa29e6714566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcb78d7ed6469429d30212eb729216567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de94d4054f6dcd55b6c53d89170429568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229087cb85df8170d9464cfe3a01f2ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d14b257c7dbdbe888fa9253488444570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d4c33bce2d75214b90467e6d7a18d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f864c3d330380f8257cca28e4a1de4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b10351e5fe2a660605e906c071796573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db6706a45ca98b4721d3744fb48074574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b4d37e53e8b37218cfd4c7bf74dcd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe3aba6dbfb8619c0835a736d92d41576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f376a7f8e6b6810e4c0504c0f1f748577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173d68c8fead7473e49c215cfef07b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc53b6251fd524c6e49f1154518c9f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34811ad5e187ad1e03c5a7dabb2ab8a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34722c6a23585e1ea0fb226466775202581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cba5336d83a9c43cf8bf5bfb9a183582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432ad534bb337d363fd4892786981f4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c449c1dd7de8650e59db4511d9b6b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf352c1536d7035127737490ceb11a42585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81161f474aa0f28af2afd1a509a09a2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c225621488946d07deeb8798b692e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da5326c3a6c223688c6adf22ed8acc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703ceca6e86f6b28991a83d7bc054c0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05c3486091e268809a8cccb654b4b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8c8717434e0d3983302a42eb5b302591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40078c8262efd78ff433022e871a8b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875acef207f40e1704434a18858545a5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714762a399162d2339463f8014e9817e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9d5131f01abd962bce34ee089ccba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23492120003a7cb6f7805c8a9bd59d76596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd143b28a4b19454a1d74e1b72b53736597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b5a256d42641d44b9823232b60ac0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fd6f197686941fd688b3ebde9596e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f0b57fbae80689dac0a1677955573600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238c0dc40e95dcaf1ca1f7fd8c35857601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201d7c78035ce744c6023b7b6f2cde7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bc22670226a00960091cad657f7b6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83acf17ea8b2bd8e08e0db51798558604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b53713230ebf45ded15048684825e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb193b41b777ad9e7918e992cd8b5b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfbf6923ca6e7686c570772ab5b439607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9c81541b875ae06ad92ad59cb68ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc165c20ce892ebc17a8fd03ae2a2b2a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95625359419a942cf883455d8017df66610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae46eebc28fc412fd071157f0f6e665611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0c55a8dfd6592067c6d12c54fe331612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28148868c26bbfebb44f393ac0a11e8a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c86f244b2eb2679c565f83e8ec57e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf52f0c3f5e1c5fdb65be4e8268e2ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce6ec34cf61dddd329844161c9a9a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246c5175d5d18c416d7dd76fdd67622617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730df940a080861e70df5a8225aae54f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4c8b63bcae21fb67d9ddbc1f4e964619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b9f0e322a75c4258bbc3f27ed9d4c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da29af0b4a45a427323359252e49ab5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd6e70373343122537ac43e22aff44622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1828e390746d40e51cdd69b21fe9c46623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efadc3ffe74db2043076f59d644fcba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445171c2242d020cd104a470d29bb283625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed54a14e67a9754619b9d50a7b0aaf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef10aaf41003eae73abd852e64063e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8a5d25f0bafaef06a5c7b8b063ecc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b2625d51a628e23acb815b6647ef6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c760ddf8ee848bdb00b7637f447c4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e91d5e8427d9a74d30e0c2bd279e39631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f351fb29c4d9f8c322862d8a94125a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4aea33d15de23515f8706052aee73633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7df0ebe43130a6bc04181682517b8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c90496f16210f55c27efb2ec2858f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6449a66c8ce14dca98ae6c06af72c8c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef776c8265220c86d7e415694130b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44920685da86de8ed0df321641b7322d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516d1fc16d69e9a013dea4f89495121639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2de64319d245d83d667d573ba9af4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dcb3adbc6009f9f214362a2da33a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b7dd45358ed2e0f19dbc73f9d020d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93e68cff46d8c9b8b2b3d044de280b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a526cd4cf47a105a0420311393a569644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3f4ddc8514a8cf7182b4c6d17d290645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51e4412f5d0f874c560aed9d6496c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79de29dc1d08744157ea8178acbf4c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9a4a7992ef0a4e400276bcd7720e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855f122bb13d1be6434cd09255278f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690a9d67b1d08b5ae1e63fb43804837650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cfea68ece7a0d2e99a9e6f7ae6389651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14727ec5ead92e0d34274f0bffa71b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614965c7aab84b0b25fc3edccdb0c424653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd01ac7759441d543f3daae8c19b49654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560df924dfbf02aed8ac098780504586655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3e312119d24ffe41eb6dc0d0bf8aa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f59b1f4383db9cf52091db09a850f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e98d5a75b530c4923a96122bb7b73b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1837ace06071801e2deba69d9d9acf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60242df78f8bf869a188b4853ac87800660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596553671ff6891d9f9f4b8199b54e9b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d660f40146a07b047ec9d6193e22a1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7aca14d6f0d86e2df7b169dd200d7d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58754981989ad7f1dd20ce03637c4522664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05661ace975ae7b660eaaf93d8e3f51f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9078df451228d4e85bc12a690e29df666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2ed3abd7fbd8beb35c51c7e30942c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e9c85fcfb68f97185b4949637f061668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98caad6fa34ba446401f5e2141ed497c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688671f0c017cfca7f6af09b19a78380670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429f494cd527b90fde3b870355151da671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9850d99cf66d2b98ddf1af0987cd8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5560e1cb96400b3c418e96da9560d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274c230e3aa7646f056053ca5d3ae98674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690d3f7fde9081a2cd4cdfba191077e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45ee81066d276ec1136513cee1f5ff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbdeca53616ddbc7ca15aa3b0352ec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f025aa032a4ef4c3fa81f4dd055fbe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412ea3fbe7173ac0c5edd9a5b751db5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cd44b43fbe77a64551ec6b37b4aea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7244ab95795a1812b8e43cff3fc8c66681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf047d7433cf38230ee86c42c86421a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c1b495e5de25cca0df4c4954c8771683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc68a51f3d57a9ef1384297eed44a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5e177d4677b7f50af16f80d0469fc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b1e057c654dd7940f936d02327710686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f73455f07aa97346530f0a1649815687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7620e9a62a894586a64b24671eac36e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8d0eb8a972853696decf912a1ca96689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4221c31595b55f37bd314ddacf061690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4adce2171180dd9f4f38f0e6506c0f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855e30d6d67c1aa9e1df58558985584692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05f357eb1d82136c636b36e15f9ff1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd656efcfc6bd18408189e3ec0bf594694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6947d1257bb65dacbec5ecfba9c964d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20affa93622801f730cfa4ee332894696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9361e68d0aa13fe7209fa828a6d445697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c90ec24986a0ad33fe9c0de5c76e64698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f625ee5a78adb408c182cdf61a5ddba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c2cddb5a4d8e33c983c528b023a72700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae23200ddcf34e97293cbf28d9426b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9561ac941beb6219875626450c589702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf328729592bc8a5eaeb87d87e5fd1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da9c2e5a8c2bea5cd0b0457c8c9da0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db8d3dad0295b5522905c0d6e7de89705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3c62cf851dc63b4e98bd84814c272706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d3d14a9725f6df746e5a0fd2dbe78707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857cb0884bd79e4f38983279d3f6c97708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4a9d3323f68e0bffbf16f9c0e8b49709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86ce93c7a7beeed3263e24e732fb0f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b3ecfc621434aeb1ca3d6d746b8fa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb53590cadb60859d992ac81a9319e9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3061ff09cb56b078b99cf28465922ec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c343e02656f2904401c93ecb6d24800714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ccd894798aecb6bc25de4ac989c8f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f80d900e996ae86eb24baebf67f79716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b55d4504665f545e2b7ecdacae565717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2cde757a74dc32c12b09ca55a69fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc74d85520695f6ade829faa2da29c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f667bff61ca1dbe8756e5fbdce4d4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d37210afae0af04981968a57f1e9c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cdcf1c48aa3f2378e763644a77d08722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa89b8d2aa02fc9ffaaea4b0c8eaaf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a983eb0ee9e772c6fe8c1ddba86e20724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731e0fab8c94795d8ffdd6199bab16c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac2d04adbb96b5ec82f9ac77341e83726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea8cf282e4876a84dc12b9a87c2f13727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d071b911aaf283c895b9bebaa6a699728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b1b1946e7e733f343161d4ef8eeb7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649b38e5d32ee01cf0309babb851dd1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8ca7d1e9fa3ec2e6246af55eacc82731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcdf7ff201a3d232f359f5b4ab1fdb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e4972c07157ce3deef9a02f844269733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf253c4a74fd9e1d1a81db399dfa816d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae3d6c6bcf59ff866696f5931f2cc9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3e321e7bd5f116db966331f4ed3f6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39ca6f5f6766a413f8d4ad7a8f047c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913b1bca122196fdfa6286538228be6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179755d41db89749dec45e3acddf4d51739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b984ab35bcad3af5c869cc19ad02ac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687ea53ce7770d5adf9747d1b7ac1d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81ff03fbaa0acebf4169fe1f0be1cb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06683764f55b05cff5ba1957c67aee7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b80e83204a13ac95e9f663dea4701744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd587a94580db615518a5502bef85fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c9d208ff7f88a6cf7016827cfb3a3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86fe6b8969762adfb22e8d408b2668747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edcd70e3324b02d4e81595fe35b90c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d051152a61972688a6bdeb047ea65b8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2053f018f7b84741bc8149e524a4f5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a12692f1b44ae088925e143a81785751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f2736ad7b9e270c6a45fa24322c17752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c29800b6c557723980dbbea2ccc77e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247cf8d0a1b386b5d642672948a0420754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e51bf5cfe803a3ee9872c2b706550755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007dd17a9aaa619209018c7ae7e7b2c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16a13e31b49bdf90a497ecbcbcfcd9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b9bbf47b62decb3fb8406b4b8f7d0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066ef802311ab879915d711247a8073759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44900a228f863c8430728e79e2661ab6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe33883e4b9743a75d000269912dd2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39ee261ff077d4e3ef9e4a859ec0dc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d104a9271a6d986169dac5e12816f7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671d59ca27d86ee7e33065d103a0c81764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb01851aefdda7aef7d8e8ad535af9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab403747b5fc6bce401002f418b5a22a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72622d8283cb761e1b621d2f22585394767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bb075a91cd995a181547a957a85de768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e457172aacdefca9dd1b383ac8be0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a833a4e227e86a45a9dda0678baf070770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e7a1ad47eb2efac76a6730f873889771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3b634e9d4f80768b5bf7efceae793772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d2f2aee0fefd004e5510e0deae94d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b139bf3af9013c6a0765dfde97cd4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c97e78428faf3f83e25903d78ac98a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e126715e2818837eb94d5cfb9f55ec776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68825016e2516662497f570b506c3401777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481749475057bfd5d5d419243bb642e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c6c8615b228b5159b8e6ecada94d8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e234f13f561bb7cbef32f36123b5570780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729d27a889d147e7f69927bb1055770781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21019d962a9667cad4a4f5a89f0ee16782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a25776387bf9156e5a8debd073c37783.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12350,81 +12341,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>146</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12440,81 +12431,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>148</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12625,51 +12616,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12685,51 +12676,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24710,81 +24701,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -27095,110 +27086,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>393</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27465,51 +27396,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J395"/>
+  <dimension ref="A1:J394"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31041,6356 +30972,6331 @@
         <v>24570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
         <v>7.57</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24586</v>
+        <v>24587</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>11.31</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24587</v>
+        <v>13246</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>438</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>439</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>191</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>11.31</v>
+        <v>3.47</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13246</v>
+        <v>13248</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>441</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I145" s="0">
-        <v>3.47</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>444</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>445</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>22</v>
+        <v>446</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I146" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
-      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>449</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I147" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
+      <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>453</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
-      <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>456</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
+      <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I150" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>22</v>
+        <v>463</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>466</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I152" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I153" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I155" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I156" s="0">
         <v>2.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I157" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>22</v>
+        <v>453</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>456</v>
+        <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I161" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I162" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I164" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I168" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I169" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>237</v>
       </c>
       <c r="I172" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>237</v>
       </c>
       <c r="I173" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>237</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>12</v>
+        <v>237</v>
       </c>
       <c r="I176" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>237</v>
+        <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I180" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>237</v>
       </c>
       <c r="I185" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>237</v>
+        <v>40</v>
       </c>
       <c r="I186" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I187" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="I188" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>124</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>582</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>583</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>585</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>22</v>
+        <v>590</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>593</v>
+        <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>237</v>
       </c>
       <c r="I195" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>237</v>
       </c>
       <c r="I196" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>237</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I198" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J199" s="0" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>610</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>611</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I200" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>613</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>211</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>618</v>
       </c>
       <c r="I202" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>211</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>621</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>211</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>12</v>
+        <v>618</v>
       </c>
       <c r="I205" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>211</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>621</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I209" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>237</v>
       </c>
       <c r="I212" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>22</v>
+        <v>463</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>237</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>466</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>12</v>
+        <v>618</v>
       </c>
       <c r="I224" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>621</v>
+        <v>40</v>
       </c>
       <c r="I225" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I226" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>463</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>466</v>
+        <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
         <v>4.57</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>22</v>
+        <v>453</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>456</v>
+        <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22067</v>
+        <v>22068</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>7.06</v>
+        <v>6.03</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22068</v>
+        <v>22071</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>6.03</v>
+        <v>20.89</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22071</v>
+        <v>22072</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I253" s="0">
-        <v>20.89</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22072</v>
+        <v>22073</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I254" s="0">
-        <v>8.890000000000001</v>
+        <v>13.12</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22073</v>
+        <v>22070</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I255" s="0">
-        <v>13.12</v>
+        <v>5.56</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22070</v>
+        <v>22075</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I256" s="0">
-        <v>5.56</v>
+        <v>14.32</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22075</v>
+        <v>22079</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>14.32</v>
+        <v>5.69</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>787</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22082</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>790</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.75</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>22082</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>6.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>787</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>22083</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>790</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>6.82</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22083</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>6.82</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>799</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22086</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>802</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>787</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>22086</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>790</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
         <v>3.45</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>806</v>
+        <v>804</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
         <v>3.45</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>22087</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>807</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>54</v>
+        <v>787</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
         <v>3.45</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>22087</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>790</v>
+        <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
         <v>3.45</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22088</v>
+        <v>22089</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>2.59</v>
+        <v>3.45</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22089</v>
+        <v>22091</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>3.45</v>
+        <v>7.28</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22091</v>
+        <v>22098</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22098</v>
+        <v>22099</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>3.94</v>
+        <v>4.37</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22099</v>
+        <v>22100</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>453</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>4.37</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22100</v>
+        <v>22095</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>456</v>
+        <v>54</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>8.279999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22095</v>
+        <v>22097</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>8.960000000000001</v>
+        <v>7.71</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22097</v>
+        <v>22101</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>7.71</v>
+        <v>4.67</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22101</v>
+        <v>22110</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>4.67</v>
+        <v>6.7</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22110</v>
+        <v>22121</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>6.7</v>
+        <v>5.21</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22121</v>
+        <v>22124</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>5.21</v>
+        <v>7.22</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22124</v>
+        <v>22122</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>7.22</v>
+        <v>3.68</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22122</v>
+        <v>22123</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
-      <c r="F284" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>3.68</v>
+        <v>4.61</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22123</v>
+        <v>22129</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
-      <c r="F285" s="0"/>
+      <c r="F285" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>191</v>
       </c>
       <c r="I285" s="0">
-        <v>4.61</v>
+        <v>14.83</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22129</v>
+        <v>22130</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I286" s="0">
-        <v>14.83</v>
+        <v>15.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22130</v>
+        <v>22131</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I287" s="0">
-        <v>15.08</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22131</v>
+        <v>22132</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I288" s="0">
-        <v>11.82</v>
+        <v>8.35</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22132</v>
+        <v>22133</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I289" s="0">
-        <v>8.35</v>
+        <v>7.3</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22133</v>
+        <v>22134</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I290" s="0">
-        <v>7.3</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22134</v>
+        <v>22136</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I291" s="0">
-        <v>9.039999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22136</v>
+        <v>22137</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I292" s="0">
-        <v>7.35</v>
+        <v>11.36</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22137</v>
+        <v>22138</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I293" s="0">
-        <v>11.36</v>
+        <v>11.82</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22138</v>
+        <v>22144</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>11.82</v>
+        <v>3.94</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22144</v>
+        <v>22145</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22145</v>
+        <v>22146</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>7.06</v>
+        <v>3.33</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22146</v>
+        <v>22152</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I297" s="0">
-        <v>3.33</v>
+        <v>25.67</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22152</v>
+        <v>22153</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I298" s="0">
-        <v>25.67</v>
+        <v>9.51</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22153</v>
+        <v>22155</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I299" s="0">
-        <v>9.51</v>
+        <v>9.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22155</v>
+        <v>22156</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I300" s="0">
-        <v>9.75</v>
+        <v>12.12</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22156</v>
+        <v>22158</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>12.12</v>
+        <v>5.81</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22158</v>
+        <v>22165</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.81</v>
+        <v>5.23</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22165</v>
+        <v>22166</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>22</v>
+        <v>907</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.23</v>
+        <v>5.6</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22166</v>
+        <v>22167</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>910</v>
+        <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>191</v>
       </c>
       <c r="I304" s="0">
-        <v>5.6</v>
+        <v>19.26</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22167</v>
+        <v>22168</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I305" s="0">
-        <v>19.26</v>
+        <v>19.98</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22168</v>
+        <v>22169</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>19.98</v>
+        <v>7.4</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22169</v>
+        <v>22170</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>191</v>
       </c>
       <c r="I307" s="0">
-        <v>7.4</v>
+        <v>9.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22170</v>
+        <v>22171</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I308" s="0">
-        <v>9.4</v>
+        <v>8.91</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22171</v>
+        <v>12896</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>191</v>
+        <v>124</v>
       </c>
       <c r="I309" s="0">
-        <v>8.91</v>
+        <v>3.75</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>12896</v>
+        <v>12906</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>124</v>
+        <v>40</v>
       </c>
       <c r="I310" s="0">
-        <v>3.75</v>
+        <v>1.75</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>12906</v>
+        <v>12970</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>1.75</v>
+        <v>4.95</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>12970</v>
+        <v>17049</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>40</v>
+        <v>124</v>
       </c>
       <c r="I312" s="0">
-        <v>4.95</v>
+        <v>6.34</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17049</v>
+        <v>18018</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>124</v>
+        <v>40</v>
       </c>
       <c r="I313" s="0">
-        <v>6.34</v>
+        <v>17.23</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18018</v>
+        <v>25713</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>17.23</v>
+        <v>6.17</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>25713</v>
+        <v>18167</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I315" s="0">
-        <v>6.17</v>
+        <v>7.84</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>18167</v>
+        <v>18161</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I316" s="0">
-        <v>7.84</v>
+        <v>65.88</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>18161</v>
+        <v>18226</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I317" s="0">
-        <v>65.88</v>
+        <v>3.87</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>18226</v>
+        <v>17100</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>40</v>
+        <v>237</v>
       </c>
       <c r="I318" s="0">
-        <v>3.87</v>
+        <v>5.89</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17100</v>
+        <v>17109</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>237</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.89</v>
+        <v>6.75</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17109</v>
+        <v>17247</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>176</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>6.75</v>
+        <v>11.29</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17247</v>
+        <v>17533</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>176</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>11.29</v>
+        <v>4.05</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17533</v>
+        <v>17590</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>4.05</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17590</v>
+        <v>17605</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>618</v>
       </c>
       <c r="I323" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17605</v>
+        <v>17606</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="I324" s="0">
         <v>40.47</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17606</v>
+        <v>18250</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>621</v>
+        <v>191</v>
       </c>
       <c r="I325" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I326" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>38.72</v>
+        <v>15.13</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18255</v>
+        <v>18270</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I328" s="0">
-        <v>15.13</v>
+        <v>45.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18270</v>
+        <v>18305</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>45.75</v>
+        <v>14.02</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18305</v>
+        <v>18395</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>14.02</v>
+        <v>2.78</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18395</v>
+        <v>18245</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.78</v>
+        <v>38.56</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18245</v>
+        <v>17136</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>38.56</v>
+        <v>40.29</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17136</v>
+        <v>17291</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.29</v>
+        <v>25.06</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17291</v>
+        <v>17335</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>25.06</v>
+        <v>56.05</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17335</v>
+        <v>17378</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>56.05</v>
+        <v>29.17</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17378</v>
+        <v>17381</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>29.17</v>
+        <v>22.05</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17381</v>
+        <v>17382</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>22.05</v>
+        <v>24.64</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17382</v>
+        <v>17491</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>24.64</v>
+        <v>25.02</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17491</v>
+        <v>17526</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>25.02</v>
+        <v>26.6</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17526</v>
+        <v>17505</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>26.6</v>
+        <v>33.16</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17505</v>
+        <v>17506</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>33.16</v>
+        <v>39.52</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17506</v>
+        <v>17565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>39.52</v>
+        <v>37.59</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17565</v>
+        <v>17627</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>37.59</v>
+        <v>26.68</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17627</v>
+        <v>17628</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>26.68</v>
+        <v>21.04</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17628</v>
+        <v>18326</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>191</v>
       </c>
       <c r="I345" s="0">
-        <v>21.04</v>
+        <v>58.62</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18326</v>
+        <v>12384</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>22</v>
+        <v>1037</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>58.62</v>
+        <v>26.28</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12384</v>
+        <v>12500</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>1040</v>
+        <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>26.28</v>
+        <v>18.46</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12500</v>
+        <v>12553</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1043</v>
       </c>
-      <c r="F348" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>18.46</v>
+        <v>3.73</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12553</v>
+        <v>12621</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1046</v>
       </c>
-      <c r="F349" s="0"/>
+      <c r="F349" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G349" s="0" t="s">
-        <v>40</v>
+        <v>124</v>
       </c>
       <c r="I349" s="0">
-        <v>3.73</v>
+        <v>23.92</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12621</v>
+        <v>12705</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>124</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>23.92</v>
+        <v>5.22</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>12705</v>
+        <v>12826</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I351" s="0">
-        <v>5.22</v>
+        <v>3.66</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1053</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>12826</v>
+        <v>12831</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>3.66</v>
+        <v>4.16</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1056</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>12831</v>
+        <v>12832</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>4.16</v>
+        <v>3.92</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1059</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
-      <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12832</v>
+        <v>17007</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1061</v>
       </c>
-      <c r="F354" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
-        <v>40</v>
+        <v>124</v>
       </c>
       <c r="I354" s="0">
-        <v>3.92</v>
+        <v>1.98</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
+      <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17007</v>
+        <v>17011</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1064</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G355" s="0" t="s">
-        <v>124</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>1.98</v>
+        <v>4.69</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1065</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17011</v>
+        <v>17988</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1067</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>40</v>
+        <v>124</v>
       </c>
       <c r="I356" s="0">
-        <v>4.69</v>
+        <v>5.36</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17988</v>
+        <v>18014</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1070</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>124</v>
+        <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>5.36</v>
+        <v>19.83</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1071</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18014</v>
+        <v>18017</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1073</v>
       </c>
-      <c r="F358" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>19.83</v>
+        <v>4.49</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1074</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18017</v>
+        <v>18057</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1076</v>
       </c>
-      <c r="F359" s="0"/>
+      <c r="F359" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G359" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>4.49</v>
+        <v>19.98</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18057</v>
+        <v>18061</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I360" s="0">
-        <v>19.98</v>
+        <v>4.77</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
         <v>18102</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I362" s="0">
         <v>29.59</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1085</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18164</v>
+        <v>18194</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1089</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>33.8</v>
+        <v>11.26</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1090</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18194</v>
+        <v>17250</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1092</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>11.26</v>
+        <v>17.65</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1093</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17250</v>
+        <v>17252</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1094</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1095</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I366" s="0">
-        <v>17.65</v>
+        <v>2.56</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1096</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17252</v>
+        <v>17507</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1097</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>2.56</v>
+        <v>18.24</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1099</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17507</v>
+        <v>17635</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1100</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1101</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>18.24</v>
+        <v>17.32</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1102</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1103</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1104</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I369" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1105</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
         <v>12914</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="E370" s="0" t="s">
+        <v>1104</v>
+      </c>
+      <c r="F370" s="0" t="s">
         <v>1107</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I370" s="0">
         <v>7.28</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1108</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1109</v>
       </c>
-      <c r="E371" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G371" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I371" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J371" s="0" t="s">
         <v>1110</v>
-      </c>
-[...7 lines deleted...]
-        <v>1108</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>17012</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1112</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
         <v>3.66</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1113</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1114</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1112</v>
-[...3 lines deleted...]
-      </c>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18011</v>
+        <v>17637</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1116</v>
       </c>
-      <c r="F374" s="0"/>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.39</v>
+        <v>2.37</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17637</v>
+        <v>17638</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>2.37</v>
+        <v>2.96</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17638</v>
+        <v>18392</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18392</v>
+        <v>18393</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>22</v>
+        <v>1107</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
         <v>6.23</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18393</v>
+        <v>18172</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1110</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18172</v>
+        <v>18289</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>16.72</v>
+        <v>21.18</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18289</v>
+        <v>12409</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>22</v>
+        <v>1135</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I380" s="0">
-        <v>21.18</v>
+        <v>2.9</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>12409</v>
+        <v>12828</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>2.9</v>
+        <v>3.61</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1139</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>12828</v>
+        <v>17083</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1141</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>1138</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>3.61</v>
+        <v>50.69</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17083</v>
+        <v>18012</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1144</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I383" s="0">
-        <v>50.69</v>
+        <v>46.33</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18012</v>
+        <v>17115</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1147</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I384" s="0">
-        <v>46.33</v>
+        <v>38.74</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1148</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17115</v>
+        <v>17119</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1150</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>38.74</v>
+        <v>79.61</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1151</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17119</v>
+        <v>17122</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1153</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I386" s="0">
-        <v>79.61</v>
+        <v>64.62</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>17122</v>
+        <v>17245</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1156</v>
       </c>
       <c r="F387" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G387" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I387" s="0">
-        <v>64.62</v>
+        <v>116</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1157</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>17245</v>
+        <v>17632</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1159</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I388" s="0">
-        <v>116</v>
+        <v>57.39</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1160</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>17632</v>
+        <v>17460</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1162</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I389" s="0">
-        <v>57.39</v>
+        <v>1.54</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1163</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>17460</v>
+        <v>18273</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>1164</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>1165</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I390" s="0">
-        <v>1.54</v>
+        <v>84.84</v>
       </c>
       <c r="J390" s="0" t="s">
         <v>1166</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>18273</v>
+        <v>18039</v>
       </c>
       <c r="D391" s="0" t="s">
         <v>1167</v>
       </c>
       <c r="E391" s="0" t="s">
         <v>1168</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>40</v>
+        <v>618</v>
       </c>
       <c r="I391" s="0">
-        <v>84.84</v>
+        <v>82.97</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>18039</v>
+        <v>18040</v>
       </c>
       <c r="D392" s="0" t="s">
         <v>1170</v>
       </c>
       <c r="E392" s="0" t="s">
         <v>1171</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G392" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="I392" s="0">
-        <v>82.97</v>
+        <v>89.36</v>
       </c>
       <c r="J392" s="0" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
-        <v>18040</v>
+        <v>17393</v>
       </c>
       <c r="D393" s="0" t="s">
         <v>1173</v>
       </c>
       <c r="E393" s="0" t="s">
         <v>1174</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G393" s="0" t="s">
-        <v>621</v>
+        <v>12</v>
       </c>
       <c r="I393" s="0">
-        <v>89.36</v>
+        <v>24.07</v>
       </c>
       <c r="J393" s="0" t="s">
         <v>1175</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>17393</v>
+        <v>17394</v>
       </c>
       <c r="D394" s="0" t="s">
         <v>1176</v>
       </c>
       <c r="E394" s="0" t="s">
         <v>1177</v>
       </c>
       <c r="F394" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G394" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I394" s="0">
-        <v>24.07</v>
+        <v>39.84</v>
       </c>
       <c r="J394" s="0" t="s">
         <v>1178</v>
-      </c>
-[...23 lines deleted...]
-        <v>1181</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>