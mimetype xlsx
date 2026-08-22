--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3757,51 +3757,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab68677cdccf083ad1568a37c411dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bab360dfe5bc079bb752f181cae2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562507822ed73f40485aed92a4b92ac93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f09fcf3b167e1aa1593238b52aa56a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab8716bd3e7a34ad09a86631781b815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61358f6e0f426cab971105eb9f5b3b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cefdef4f51a625c84b71d366132ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54454aa87dc97a2427b5a03d755a09548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9228b8d53d8da065a286629ec63f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e40f09616d2589e284f207d1f617a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161dc5ff3eb4f028f0c04ccae43244911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23390489905914f161403ed18cc38312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb383e1dff59eb3680dc0b892619838a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cb505d4f8d026c0a20e181278474014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c049f1d9ad8872314354454d834d1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63028f16dffbbd8c10ea423d873b7e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36ca1baa3780c15eb0abef2b9e94ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b7d50b18a98b670ea67ea4e8d189818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91654bdf9a75f5591e4a0b5079af001b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86918f6a4cfc7abe36b020faf7f408120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ba4f6f023d12c0d8b140b09f628d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a32788a6971cb05b2f9dd700844a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b145ac08070f531d5b985ce8b274423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6e99d60bb0aa25d8c384332ff27d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e7502880a6e417a3e60ac5c71c72b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f9c3eefcd9af873c90fbb87eaedfb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85906ebb5bb32fb9f696693e078a6b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef123f9893b48ee02eca2a7fb6d4c7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e47d126152d0edddd3f7ed2928c81629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44742702628cd87b53d91ab818350cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820f52662b22c014e5a8bee163a3adf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221bf826b159c27e2dbd1c62463342632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c985bf036d1ca91f368cf1e007bfb633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df13b868feccb6e339414c6a65166e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98792be547a3607eeb30dfa028202735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef87af5d1afcb80bfbed2396fff41cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47affbc8f5f74d7317dc72a3523a1de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47eb1126335b0e72bfb9897095eec0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221f2d6e6c79bb271e42b91f76134b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801650c15d00eb6500979344253e08140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe17cf7d2913669985a6919cb4fac241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342bcfcd8fa933fb94a583e505fdb8842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5007f0bab38e165e2216e9163cfaf743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10575a96e8bcdc1e6ed86013499b46dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b09ffde5f13820ee3f51f826c626745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c860d672f86c7380225761301a0d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2c442363ab6f7b389945456818e7a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4908783b3eca52f14295319f0003dbd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8d5361e4cdadea600ae6ec2d179e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdc00f2fcf1a6860c47431aab7c7fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dddf7e710c196883bc0a650fb6123151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474127aae7ed773780be9309fd06b6452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81f183b68e46be1e07c941a2bfe37f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b72c06e2755ffac18b5eca06af60c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f05a2976f1dace593c7bde16a25ae155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb505252cdab22969e6ccb11d6a03356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ca34f348cbcd8ed1b667250320ebd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fdc138255396c947c57e2a2fe73e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c14b8891948bb3e993498b87f98b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92476f8bc8e21eb0afcf2819a4c8e79e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f00f4c0297cc6898b73256ac6d80bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d76b8838fb93557fbcd8dcfef91e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a34f5849be00fa6c050bc22e66e0d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa50d8bad18b8189d4ebfa7a0f3536664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5556c8f084e3cecbff34ea65660ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b0e3d1d68bf0a6445eb1e55f7f58666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac247528ff644c289f8453610dec3e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67449be3a98a470c4f5e6464bf23294868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71616fb2c73520722a03236140b2cbf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7546560f61d0a6a363f521df7fe871f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c50087aedeb90c0ae21b4757a188f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafbd922906af14eeb9043be09188b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec531f075142e6371144b6cf5b7e2fb873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b37972057de69138c6c46420d0c19674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602767dc162157d31e99e00888f6bce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa26ddea55048c8d79f5e0c8e7de5ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26229b16f85677e3fd4f0ce1ef9fa777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b1599f7e96d813951626d9cd6064278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19951a1ef0e11d6a2f9da9e93b74657e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242f0d4575f69ce59e2fefebfe6196680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcc3dbe416cb70162b4aaddaa7d4c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315ed9a494f54ab53692fb14887b9b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157cb371ad9e0c2095f5c780947113183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737a70409bb98af0ab7ee8ecce7513a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e42fda6298bd21b8c1adf2c9ba0a9185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fefd761ecaed2816fc1f93ab4ec4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b025cee39408e25abd2e38681612c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b555734bf1981ed1a47b51669ae098b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5f0e847d9dcd7a313cc8c004bbd9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ab311c6a17a105479ed28370c66d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d6e186e5de7761e0d7edc9afa8ca091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174123a180778de51403a5c1292ff1f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649fe2b235ab359d645ead6c723af0e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d216deac6f2f7fed68c00f1a99b415894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce17284ef16926f3e462920c7fdc8495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b230d167396ab29a7464a6bc184a6d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183374badd697ca02525321657e2bd7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13791f19ea9d90d123aac5cad486545e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02ca303d598f9a445a2cf21c0f3e2899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a669e405acf1a157c6bc43a7d9dc6c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5caa4171b52893d1f0cb4134db6a370101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11692d58b28da474dc7657c073e95f96102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8c5db5258850ddbc1fc7379a532be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072730d0db8ca9212da5d0fbee424b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2098cb1043f201338fa199f5d3992a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237fb3d4ef578aff40be3c7eb8bed52106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca3bd562ef03df4a181d040b9777a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e661c879784f0d7d7eadd1659500b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d47061dcaff2ca8eea48306eebae7a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec4ec831bcf939b42d829bfd1cde81110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463878c78eacd27d8de536685fc152c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfce8f711a22f774ab31ef0ffa62fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733834cac1521fb2d8363999eb54fea7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328b27f7c805e51747bb9312109b6af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc11daba8207b35ab311b206c8b577115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45dda7b5960b13f5a50f9a52627e9fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418dcf6aba1d7f77a4142264c5eab45117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b7e8aa8acb0e3a7b00ffa45808a37118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedf9d0b55f1a306d2c9410705581ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8b577d9881d697315fa5bbd7f2883120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c26e8e1d465b2ae88de4985b0019f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a671e73276566129fbdd41245d2ceb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad6a9b5c4cc39f8ea16c599e766543123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184359444d117fb0522ea38d30dc8c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf52a95d5a3941a3044fc52dd48990125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314778ec42fecffc567de53afcf2d681126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f789538aef210fc5b038820bb7e61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2ea60e6835f023d27769fc8902ba7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9259fd210e3e456bd5fb276474a6f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b8c28b5c6ab3edb16254fca52872a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c90eda6840afb24880a5bc6f2007a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b611e263a4138d6437eb6e50de1b8f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc961e41323aa664ba4d1aa25a1ec0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8e5722d1bff823bfe9aad32dd23a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1df70bf18d3e19d31f280cedb38ea6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02032f86c474042159cdfd8f3b31f962136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be874b1a5919dc9f55e4c6f08618215b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3f1c5680f6b41228001e4dec78705138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34a8a5d6b510c784b1c486f16aedef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e204a60dcde24004d4af3f3b398fa6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18345718729de6511eb569233d323300141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e846dda0c5876077d2fd0a73205c81142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2d26c0f19e06f3d59bf69a91a25d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268ae4aa64531dee12fde194da7fdba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8cefd2e00e27af479963b055239e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d56e375f9321503b342c013130fa9e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827865a533a1b57d53c87a196581498f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b9ff3913c3cfbd1f1375b51381be4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ea745ab72ecad31f015b22093935d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b7ac9317f5dcfec32d5b3a8102f6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0812d973419265368869500bf577c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3526a0cf52ef1cf2e178c6ed10eb6f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d50d94251affc66bef5c50dd8bd2b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f14e19a3860886a8dea9d431b1adb2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34985b49a4438c8a844e13139aa17000155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5643eee33457965d28a2ac780ef513f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c767d1580576f14986b1adb7b3967157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77732f66c36f6b7bc66a1d1da897f905158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd16380ced4fdc16eadd8bb870b34ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0686c7e3bbf2ffcec924eba65f5ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04f1f870ac4aa929858942288bf550161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672766738ec3f7562fd262bacfdfdb8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156439f4854e58e5e0c3ccf48330d793163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa32cc7c4cde88e4f9a1b307abb00fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797d557146cdb249a4349af363d6a73165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57fabda2141ac058fa5b7de930de8d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ec3332539cf89c019d62c0d210ac6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c989aacadf3fba612bfbea468fa87cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4d5177c6980dda5abf8b685948f12169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79831d50d5c49fa0fe09e2312afb4e58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe0913860e461c29a07c336efe060e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a327d4ce77439b37d1daada999d032c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4756a364a46b5aaac8b62b380172369173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c1b9a32c2b661d2f1316c74ecc5e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885535c5874b44409d7be8b90586032175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fddf7801f94e2f17b09cd70d5ba33e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143fccaa576368f287ed863cf69998a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ba21a9640775b84368f4dcbd4d5dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ef3354f9bf423dc9c02d2358022ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c7f2dec3974f7d93b9ece1e4ac32b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed3a98ed755d61101db3d43f2e259b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116dfceb86a5ca7294adc19f1ed1868182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e6ba19a8e59a69b2ee12a83eaa43e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba28d661547610ef2102e29ff64ace184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7303455c34530ebb0b76c583edba045185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3571dc50c6f62711917531ebd264f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef22356e885be2cc9a78005bc77983187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53cc5a8c52cd9addf732c9d3b421cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54718f122b6fac80208ea1b92885914189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455a2f6f7bfbaebbe55a6bcf88098fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81fd7a4eb662b3a0f0af584168a2b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224e3f7589b616626a8ff572474c45c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ee096bae4625427c832e2de9ea55c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58611d7560075114450f8b02f302d0af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28793961274676d6be3b276126d5b59195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424775943085c13075223827787e542196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd68bf20e9a50f6a0a9e17811758f4e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8314d74a7fcdedb9862d08e310922b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b4ceb038f1d7ef14933edfa26b2ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34266551d1e145fd9facfc17ee13707c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc455474a4074c0e287ec1cdc7a6fe57201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb29e211affe353b7f6cdd9131390e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93503232b2eb993589d5fd0b1deaa2e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3688e114603edef6ae71373b9dec491204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe971459e4a71e799564436485508379205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b69e544d78cf918e3ee9cdbec20bd9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac2338a9731a18a040dd8bee57af3f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f124a87201a4176ea1e846d26709476208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a91d52a7fe75ca6983b6a5dd266af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4d8f805fdeec8385a6d8345f667d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b180fef8552134082e8402fb0dc516211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79846644b5e3665c704a79ecccf9d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0376bcb1204e29769703d71de92775213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73acaaa3239ed5e105167ec771332f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78c167595bdaaa67198687e62cf372215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd282561a963ab5f64f880c68445eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539adb6ca37d22e03c072cddf244dd5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d698820a7ed42d73dfcb4b92a56133218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081a2c937ef445106ac01c7668c3f15219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505858ac930300cd41ebac2e0535ead1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e949b27a5918f9e277627593aa13fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7f4cfe2c3cb3c22d8ac295c780569222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be783c296904a90b400bcf964fdb32223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdd7d7ba64d80be0bdcd6064700922224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117e9ce93d00169aca0b12a94c5c354225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f4b596093ee52e21f68b7d49c62c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f789fe3bd30a30dd0593b65eae567227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834414269d6d6884c7f0266dd3577751228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa28ac4874369483ba31a0bfe59713a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec5dfcc6f63e90cd0f5b72e1b8acab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca340ff2b6f37065cc0dc581983228231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece032a7b3042e21b3164967669d5deb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c042a800c43cc916ea7752e76e186233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a07ca4aee8edd6501edd8fd21ffba1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7fe03f0cf3a86509067f3db169ba3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3d07befbd79377826597539add367236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904021d1ef990d0e215a1ba7e45b4f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf392e930b04f9022af9d8b57aa99b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fbf956605193021ac25291965a567239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3648e0f13ab63cbca82f02f79e63bc9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4fb886cad70bf36fbbc1030611e19241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fda878923f4ec53d30d52324a98d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f4da430195bd03289d450a12ddc89243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee287895120eb431704da3e5ec610bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de268d38410b1cefe259d8e406b17c72245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b48d6daeee8001ddd78ad9600d98e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb779d59bf3b4294bf9b268b63a8cdfe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba5c9e08eafaeba82d3e2ef3c269fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec41cab3703d325b15647e8a735729249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5d34f411c08c67fdc8ddb5bd45228250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6989e6ee0a1d9faee7967ad900f05d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ad982fcb81921780395762a0cc7c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2410c660e0f899c8626580709e6f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e67ab5ce342a15f3ae1d2d5aff6c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1a31fb4874862bc77b367e8987cde255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4b7bb2bcb3a5e759ab86828e2b42a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2dbb0206ffc9d77823aa6cfe10a5b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18decda89b11bf04f0c5ce706bef6485258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39e36bcd6d5c86bb2e1f1a6e14d6b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828e3064681c668d860d8c079cfcc70260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89305df0bb037e9d66852e25d0f42802261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdacd85c7c3c68970ae5ebc989bbba1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d7e4ad0887372251cafb5e2319323263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fb1f38c83eee62591d5cb908f3b23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a460624ea35840f63510e8305937f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58cec3afab1b191f705622e7e4e599266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f1baab120dd3ac7fa6700a8a9b027267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c2c608a419b43778ab5dae04ce0b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb305e0d0b4c75f99a578ab9946dd8c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc20a4996874df7ad08485578ae907270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcdb27d450264478a00a9b5ede505e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6ad46aa6ed98552cb3b62046940b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cdc1f12f41f6db052be13a61c77ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d9366265a10d20c97473888b9ef42274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a918f673c688eeb353f8b44990365275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7dc33f13a3f8cdbd0923c477fd65c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af7fedb599baca9e69b76596b8deaa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e194c014fe1fb107057c99f193415278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc3d4968e41a9a2ae15aba1d875186279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c84f0c64553001a0138593fe52b2be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fd74b1c92171f09ae882fa11c34be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cb3d48e56dc6956ad7113d29ee12b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b4ce403fbc179eaef72d7f9d84abe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee7408290a055e5e549daff82fd34f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6815f1b8d33b46c94da99d76fc1e0af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b757f0287e7b96fc7f265b27e4b68e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff66342138973cb6c79a2ffba84b41287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c1843bf720473d6bbd44238248f61288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89befc82b50571f86edb76a7dcdaf92289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c3e17329c5c701f73d980ba63ea24290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173660ed5a135f455f1a182676c80f0d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbb76faca73ba0be836b96fa1658ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48bd025ecb7ab6d91f696b13271343293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f481c2233b3b235af39315f5153332294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a460633d80fae143b9385ae4be780c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201799a38bedd1d490cb40e364644ec1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d7eb7d904d6911f8a4a02ef5ba5ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc11c28ff9c7ff2149b62e8675c483298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677f9857917b151218e2b82c9993a8c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65697a53e463399b54adb0f76dbe3d54300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175a946133272abb8855a810306dc7e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaaadd75bc2a1a6757f2ffaa89cee42302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98091c85886ca53ff41942eb41002434303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a959dcdb1b96074136c1a1ef7d1cfc1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e6872d6bc015d33192d35c8cdd11f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beea0f00da4a5d1770592c2b32fba2e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89fcc523f7a694c1c0585ae3a246b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86082d6440b358e73f05a25d2d44b081308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebaca4beb016859970b23aac83ebc26309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2b46f7c8084ec2d0ae5a7fd4dc351310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433f58cb63127eaf49a8c6beacdbaec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4296974f780a2481af8586ce640295b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa581d7cd46998a155f7264bff7711313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907f6d2774324c332c2d19d5ea7d7b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d9f5e5f33d6f0e7c88def20ea6d33315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9d506817bb966f6d0f04b67c56ff8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87092b3495ce26af546fa3b01dcbc9fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c94ca41177fcfc16505806bcb8abf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e1c370c3bd49f5c727b7b0470fb13319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835699935a6f6f63c4026a5acd0bea0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8449f4e970c16329c20af18441b495321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145845a91d4cfdab11d884dabb3dfd86322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f3460a88045645da6da7405e6f1f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56635d0fd1cba3b873f5550bbb5438cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583339ff7100365b334c8e5192acc6e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24086e7e0af3248e4814c6272f471942326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3e62b316b5b43fb74f5170f9f9593327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80761b9ac2d4ec6257673069b9bf6323328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00571f68bc533c4c4d68cea2d9151d55329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d69809324f0f836b754ab0ab817fa8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea034925756d6c0d8d1b518410ef03c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449bb9fd3a743b3c118d89e3a9cc17f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7434e17b6bdfe84e681718556c29369333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ca5b769ddfb1e22c74eba71bd91e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d22d810da3477d89da13c60821d08335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0efed448ee35391ae403b08676801336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2eb2aba403347f720522742c39644337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbabd73bc29f2ade3b0ea26ba7a5624338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14557c4fe6a728aef5dfc13b5d8cf761339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5db52073d340d1abfd3a28429318f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fe4b97e353d36c7ba41bea55a29f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d096361a16c2b93117c4cafdc0e54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977c93a3c44542f6b565c619f5539ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73551efd57296f60302a01a14c8ebe89344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023ea307cefb11a50e896bff2b3d324345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9cd4db252409fbb2fa13f3e5c36ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfebc9e62114c8c96a02a9fed89759347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a5dd8ad426dd6fe32472270a195e0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3665258ee9da96483eb23674e57b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b19a682a36a39e1d63d423efd513f6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c6f82ea0842db6de3fd18e07c822e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c698fd54668b7af62d863a675445f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08577cc60d2bb68272c8a643044c0ee8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f8ada8340e3d9f4f58ff447d64a81354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c32c1e7cc3b916df41d2582e816fb0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfef46e68ea88c82a211091432e316f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6afaf1090f75271e26b832ea186654357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed199ec68bdab606fbfde649371769ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c926acfb36fc53a3ecdf0ec6d113489359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe93bb814bd435485821edd62a526f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca2b84683e5297ea0f2ed0207b41bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da629a8dca063417ba7db5d76835015362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55951a542b64e76a16f2a12ca4e50bd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6554e47676b6e8998b69e5fe68bf2b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7e90afe84c198d90c08a714bfc416365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474a64815b72fc7680c56a651edd71d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8302265926066ab1bb8e538f036a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7873df606bd1d6a3d129d83e550919d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f204c89042cbebe46ff85db4c8f33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d016df597bb364405e3f0534b758a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48def8cdd15cdee64a72b0d38fd287c2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2ab35978d8b56086160891a90d7fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519c9091b9de6fbce78d99f85e53984373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2696f9fb8656fa9b1c358260e8373c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddba75b0e242cdefe4274bae157b990375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c95836b55c55589303c9aa4969cead376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c51937e3db66d8d5ccad0e14d1372377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7cd8ddc4654ba369644e01336c174378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90363ca274b2c5d0ef94e58d92b6fbe4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c94a44b71ea60248f1a98321050fb6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdebfefb4e329f872cf106bad9a2c60381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4d8051fae3155f5d03c9848fb8de9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59906a675123b6902869e353ce30962383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520aa42d37944f5fe123a3038eb64428384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb45c4d586311b02232f423388421c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9e8d96be963aab8628444e119c673386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db777d8f221513d5b64280bdba77c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8455e67d8c170ec677c00a6ed417a7e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88aff7f8a22fdedf802c98e179e2453389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4220ca9f87d741bf5356886364e04f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fa3021024c5f4139158722751201a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e4c241f57e097277e618aac7121fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737679dddb4f9a32876fffe056ace47b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6546592fa5c20ff84a07118f6507786394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3605a09be780feb27c3583df6e888c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db007a2ecd0385e100d6fd11905134396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb47097e8c80bf958eea7a911bd954397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c621134b56d86502e5ea1a940fde3d8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd0ba7b1344ede55abfc8c1f6a13f1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828ce642dd781f0c9ff2de0637263df400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed6931f26385b62830db638187816e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e65e030d663ea150b453b99912ffc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26bb2a69e6d9093f3e2800eac50988403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ba96233563b4b23f63c9d9a60608a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d8bbf78f4aac77be165060adb6896405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c1611c6842dd96a08f5759260b548406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681184da9460fe7efcb88d91c58bc38407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b1eb0b9ef54f9bc4ae7bff377a0a4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb475281138869dc31c63269506e4827409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8277068535f98c2046896e22d32780c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca9c1411204870e484f35aab47e58e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c1be77a377b88ef54b9ec8aa1b7fc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df160228fb262c4e89b9daad20692f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5889ba9402e33c12a8f656a2fe007414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a45efd6fec61ca0e011850bff4c1b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab889ace63193336ee216dbf79ccb41416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c1f8a3648ba212dc90f3a9f713ea3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef541ac976b0a9fb8a84da316d131e73418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09f4c3c8c6f4da0219d67fded93fee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e786cf65cdfd638b0fafca5e40866b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210ae258d344fe1837cb802cd0c0e07421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295d78c46dec088346fbfcde925d808422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6c64e110cbfa96c118d3b5d06f4a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f319143091e115fa018f92a742cf1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451be5599560521a283fd28d27b377af425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030e0cf4849c1167e5b93eafd169a20426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b44a61f4b1c8d1d8e317797ade939427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861b04da7a57355635f462ccf1aac8b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efefbd7eb39ace949efebdae00e73e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a7b3b461ef06d728eb26f0b1347b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79753039df732741c2ea1c7251b9dcdd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83c6f7be10a847c7e77604d2f2ce68432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610cd67ce6bd4224e62bad57ed4becc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a44b20b62a18175fba9e193f5c9d43434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65995fee7a6d4f9a03f00baee1722a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb1e26bf70e3472e4bc6cdbc1e6f0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff989b84bd2388daa69d58371cd2fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58739774f347a624828565e9fe2dc98438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79441cabcb0aff33788f090701badce6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d8a7cdaeaad9f27c6c83936f22cce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364170b920e9380a00a9e3522eb4f87441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97dd516f8de686bc3d60e3b3976ac39442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee8c712f2da982ade41e63c5d9b5aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3312baa681a4e42dfb3f1e723a211444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dac3d1962130d3826e3f25bf3f373e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88828d92441cd52783930802932a022c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8f4429057e385283ca82f4a9e0544447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600f184374fe193d1cf0f11a01cc622448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6df921e584a06c116c93f6498e0f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51b555d3bfc921038605a3d9ce969b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2aba474ba4b61d28a28e16a6dd173451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb415cfb11594ac64de1f91288c44017452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7a75261fff6a673c3b8b9f9797451453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746f02ea4f9119ed96f27ce90b5292b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d05b7bb8bbdda577a64d82e59feade455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aaaf18a18aff632d4e81d812d6ff76456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9e29c3601e7aa6346ca7005676537457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b64ccf6a2d3fb72d6503a637ee5422458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a42d1c6e93fc5dfc9bd47699bf3dc7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5e1ccb750809144510e6995e13fd9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edc9373e0ee82267d8963def4e2d30461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc0fd565d178810a042a638a4bb6b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4293b051d01913c3989c6088785b3d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e41d92166a6f4a1b66588534c4ed54464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14928c5a6f5779201790408c20da0bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f095c0d533da4340c8195d66f5d70466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab634de0ef823cfb1a04d0cb45710c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e9ec7aa698f0bee925e033b6e9773468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d36b7cce63f5aa4121e2b0dfd36f8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4060916a8c0158c79e1701f019a44b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc12470c3767494b21c1ca7d88ad352471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ae087dbc5691d3da110dfb5b469a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d3b91448547075c22dc7925513a72473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590f5b97625c846dcde302b93475f0a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf1a564aa236cbbc19bf109524cf98475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118bd977b92a5da38d48385a9208b38476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3920dc7653b43af79849673d1954a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc615e506197dc14e97a4e200026604478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2d23af02347ee7df3258d9a40e213479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e6c2955a82001e625d42e75f75ca2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083dfca6f428c98a0903a463f7b8de3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75b606c5f24bf8df8cb4f3b95b4758482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f102f51f0a34122207095dd13bca6b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bbb478623387ab4bcdd8ca5471f6f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3a0c81b2fee7de1319bb121d006b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66acf0567c0e9d4f3ac0afef96457a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfd17f08a58ebc89a5e2629a22c443487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb7a7acfffe79869489dc4bb0fa4c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe76c073cf59a9692b7882ffbc73453489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aceb6c10888b28f4c6c3ef47916e04490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340aab4001d67c8d1110d648831b53a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f9dc5c00d29967c9cff85f9315671492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539d33edd4197e1b66359957b9e6d3e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a8421030ccce052a4f94ec601d36e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb741af286df00707ad8e40cc2aacd91495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf50c007da35331d9c117db1588de90496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428a76e23750bbebc809bd3335fed01497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cc4c2bbb6a555bc5c09fae8b8f2ab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f114c110a13668abade07fa2dde14e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e49c6eb0ccd2edf404b22bc40463d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb104b15066fe7bd48b673416ca73de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37701b53044fba6da52fdf988530567b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d8d9c1159453e4f5d6c1ffa7ffa0f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa0684f6f0871d491966cf71b79372504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73964cd6c67674f48e1066ecbe8b82f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fda03c21b274d3705dedbfd30993cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3924616ccc5b49d959d106ac0b333507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543a3f94e5fe9be9bc30353d77b4c76508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb641899d95314f643866848e17ff049509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff2640581a11b644e7fcf01a9a717a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40dfe7570a2e5e0e632361bf181070511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4310975043864f4a4f37bf56268166512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc9b8e00ed1ae487d7a8a37b990178513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1f46273300035868ede12e77a1678514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b1744f38e226af2f09a758cbea72c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f540c98b64c72142c73085c4735c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f251b661035ab19b076bd143f5069517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e67e6aab1e1aac97e3db37ed5ce932518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbdc9ec2d8578018d143321b78602d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc5207914193a0dca05de36cd2c46e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86138d0819c495ee582dd039ea68519f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae0d9c680a650bae93442b41868640522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dc77de648ce37d586c944b636ff5e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47ced89bcbf66bd4e5898fb70e5c4e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df32d3797a9be1592ef1781b195d607525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ade0ed7f1699ef46a3162183dcd4b4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c29e4272dd3f4a51e0b9d41524510527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e19295fb32ea20c03d1e733021843528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146128dfc318112347074cad96a329f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4c35d4387d02187a4e25e27ffd256530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812ee09d322751bad3bd28a959d628f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d842a8abd74237c876cc96907400879532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3be4da3f3ecd945bd1eb16f6801140533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff50561c61a1cf46ea6ff0ede4cf758534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb597326a2ce08396166b1d1a333270e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e0a9cf624b719f8acad5e9887bb04536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fedcbabf29ae7bc416788e6b1f42f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1cf9c2e88ba9afebac47d344c9820538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc198c2445d244a81c124d1cc10b89539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6d9fa1e1f6daaf3a8d110742823fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7095d992a154f6757f3f7973fa39d4c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b785151891f1447c816c613fc6d96542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9561c77ff4ad5f76860e89eed5db7d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553869417f841d3db2bf8bd83a032f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e302f80bae4b1827166d9442aaa39f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9205a07a6663d7fbff02bf845ff6c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa1bc1afad0db1b5a24d8191a61851547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a03e78c7ff174c9ab3035cccf9758548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd77752d7e76db9d264793f38612c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc31634772f06a4d2ed9a746020a33550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c69077cd3c04927bb27cfe123d005551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c2cc0b9fae3c4d1ececb66e997121552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52031e8b237102d7bcc5027d6aea44c1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54833f1e3229ebd49d275fb91bed9cb7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad31541a2f6736ee1a5155f54d1135555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915bd0f48a62cc0eff2da0cee39b6b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfcf63b1073d36bc68a5d9a46b6614557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7109b61282aefc2b484d51f39a81457558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdc8d5419f0758cdb0ce44e43bd5c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ca2a6bc56b15f689c7c02466a1f80560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e8f9105b720f516273f716a3b3b70561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1c8af1ed7f4009962ee5681b68b6b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a0bf18ffd1a552557c6067b39ea38563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbe2c9f24aad2ed74556f85f03937d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82c761d6cf0709fac0c38dceac7b71565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcc69666ade493d233a2462e7fee76566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b7f4267c93dee4d1ad39ae13f786b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a37fc7e5d85f12b05b6c0ccd299e4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887050374af8477d14dececf4218d8c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700582280e193185b192f79d719ec4e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391dd75899362c370a4c34d63bb6c0b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccd593522fc7320f2a5d306c5ec5db572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d223f1faf8b7a7898cdd2b8196f110573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bff91c6dc113cf941b426ac3882eea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dd886ec66fe16e02f77ab5e61f7a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa414f7622e94b924cc2eda72b74a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7ae50b6e36cf7c423ff34cddfaaf2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b6a3ba1c382bd61c0df48a18cb284578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69115c52b9bed2c1885e94c8f51e12579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5bf041fa8d64038ece7220118c23c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcf8955820879913a9c9358b658045581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341feee326cd6d5a54af83950e13ace582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10eb0d7ca0ceecf0d73e87586d07f3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704df1279abf4955e8da2a4935cbfc93584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472741edef3820ab5e5acf78ae1711af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae902b2c93ead066b52415b434c127586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ef6df10db79e8dba537737a8c5108587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f3af2a52d8edf044c25182fedaca7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c59aaac1abccec17a6ef20033050c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de630d068f2e02f752a4ab96c145eb2a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810b5e9e870956db2935acfe9865068591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59700c3c54a89841174fb85500c7c604592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f277bee41d5c7cc838bb9cc221dde593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852af488b623c584a6f9d0c90bd8494594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4db325bb981d3ac67f3b4a378f30d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8f81ae46411a0e92510751a8498ea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3e22c1eef1394e0ea57d852b929b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cd4eec19162d24bba99915c9a2a0d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4b8f0cf0d4b0d242ae0242dbc14a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd0f81a5a58ee60b6b68ad1c3912f8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cb8167b0caaf669ebc82f0578cbee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef82e103d07d06a6609a37a133898d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1af27182eec7f2930fafb9943ff59603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f240fbe91b9606548d6c3246a4a5de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896748e031a288b7ba6b10199a7300d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b10d142651a11b8e277db8f225ec14606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bff2329db94711558367b77ac32469607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42003ad1781abb9edc5a2c394981170608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b8ab1655864678584a8c1627c96a6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd302851dbf68f3ec5e4a2ff6132ad7b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11223cf85b5a499d02a9872f7e97c3e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3f2d3a5a1942d591b813a5c078a91612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbb97b21f7eb7fb7c6525c047355e6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e22d381558fc4f40228efb63f9c50614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa649af9e00f1658a5759477c2f12d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dcd4b96195174e3cade5eae9b3e98616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39672c6e3825dd90d0c50475d3c68f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789154992cbc4891154b6c61aaaf522618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ad9eecc206450731195aa55544370619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751db076cd51b83f0b776358869ce2b6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d650f4461c6691e883151f4b3a7f48621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17fff101e4fa07c7b7ed415b63f52a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392b917903ec744deca5ea348bf2a7a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7707dc7421d3ba38e4c8f2937c6c943624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20033de4f335c6f0419af91d2954716625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f4c06474c8ef3a1f9647f6fd4a427626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2fbb99f8703ae5807b600c788a4da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf3dfb4a52e6a4e3da068683878615628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debba1e1ec6ead1f7f3d2de657ff88e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385d428300bebbeb99c39b72b7a6eba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fd2206c6ac0de69a8e0c97a5bace5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1483fe56d4510674f88f88daa4dd3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c70c40830216e744d267bd00bc95c9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1bdc2590b65ea095f951267842b2f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301cfbbe934fc0a3642d856a12be1e2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69868dc4b6e39d47f72f46d0405e18636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1155068be6c7e492dc6607908fa8e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391244e868f40005bed8a2bbaa49007d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d3c207ade7f891dc53adccbb65b47639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94c917267d773daf78de46718d5716640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4304afcfc5fd8fdb5a90188b92512641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0614bf12995af1d994a0f7f8c47fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd57b99d73d174fefa4cb2d34af6948643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83215ec5f4a09cf16efeb1bea91718644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cb21a3e808d42851549a66d9242a3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd68015743842d33a8935d642da0e0d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b187e491752762bef4197da114abaa5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98eb2e485ac547b3978e5c0c335cace648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326055c0b99ecb99c8d9b366175d2ac8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2d756ac8d3bfad2135a82785d3cb5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bf72c82002c9700aab3693a39197b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e7501b866f36208134cbc9601b8b7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05d5dcd32347a7c51828bff5f0abf1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569db9dbfedd7249dfb71da8528eb180654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569f901ec11d20d25943957983f562c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9c3b4e6eb09f9b8bb132cafe7446b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab74e916dad404d45c9826e844eed76657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbed66d913e87aad639e5fe48f8084658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb99b8eab222b61e1ceff9efabd1855659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2db94102eb04c18f96c7fe81171ea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742bdb15693ef037792b1ec4049159c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d7258aa594780739cf4c58e43471a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68d0f2b33ed0de0604d7e18174df2f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca7ae863d276a88de6d6217e5fa309664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8ad1c57ad82a455f1829644df01fb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd82386eb0953cae5873dd5edc7949666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b48283eb59fc5ee940f4d4158278d0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26455fb3cf5ee3ae283c8181957b2ea2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fac73659cab6a4e84b8a79fbb661b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ada618730fad2ea19809b1b7763af670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcd851fb6793441d2d303ac645866e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324c1ddc4ee613bbfcbaaaf714d993c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147117431e3c1e8ef3e459481571f56673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5660c2ef30f499a78735b834ac20263674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df6d312d71996e9c21bf7c71ba477d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78e8b79b8a501b811f1c2563cc4691676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068199e551c7f8aa490057603d87d26677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b250fbc9f82d9dc29b1df78e959f51678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f53035cd12d429582c56de0b2df12679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba99bc4fa46f8aadad678d97a4e338680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65901ff17cca9a63eec32af52f301466681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3476d5b87551c4efacfb478a805fae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c98e5d009fc355cc41d281828613e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7a55a6737e0ace29236f8320ea87a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debb20369693780523fe0baf9d1226e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631e7b3ba08cc47c895d63af19a3c41686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30d39522e5a92ec65f432c85a8e1d5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70e839cb676e4075180191bebc0bfb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959977c9eca06eab5da37ebca002e374689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9b39fa4580f49366e821b9f22045b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b533fbcc59b3ccd08ebe4d5dab0db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87eb29006131bd8ba943538cc5fbd4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4223bb1d2eb37d4683efeafecfbaf0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f8a424b7e09da9ba04712471f5ab7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544e014d74ef544257735dacc0de0fd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02873bea104a6d21c19eb052eeb10c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7e5a16ec26eb137b4422e1c2eea90697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a16d690c92e3e2bdbfdcc72789e6f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4faa871dd8b686040f31431581c56699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a06ccb38f52bd6a4b693407c3b3e7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b08a01d320d5fcd250ca3860ab63a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97df809ef2f9ff12e41909a25e3bde3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87af05bd08e2f08e3d77b2a3c16793b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064c217cd8734202f54330aebbb0786704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8320518d900f57a54e569ee6a7a68705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff96c39a941e2400e9e7f9feb684fff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e24b20bca0a88654fa6a424857691707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618584c695e25b7cb2542de73e40860708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cc0a400a7deb74e155714996bbfb2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0002beea532f6158d7fd232ebd2b9e1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f743971bd62b4c7ce674bb15ff85e0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10340a6e9a95244b2c0d7ba2d6151b5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29e4e131e47713ed614236bead1113713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f33c9ad2e1a42f23b52327d194bdb5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68230a66fcb26a0acb586f5af2c353cd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2b29ea0eeb1743d8ae6b48c1af675716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adbe5566bd5dd094af93056cf31ce6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497ea11e6842765297ab0cd6aaea069718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d687911fb41e566d5015ff0aab8c1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bc76ac17f9d7f3b35bbef2c4052d8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a33fdd7bc5fcef3db079a871c224e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d4a149d019cd97cc5c9852d3bc091722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558c96d3a3680d797d24c9660ed6e37723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b89a2f9f27f1e2a994a28e456af058724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dd03a2e911768399e026205e26b02725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac9f2d1c4d3b25b9ac90bb08059377726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d79eb9dc6f23dcd5e4189c84216e7d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03da2bbe9fb044b2bd4e750cec7077728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5116e29e35191358e66392e4ccc2ac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70397f6cf730c2ea3e242a633cdab21730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa487ded1d93da617805be26897dd7fc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfd110def7d04b5cd2ac52f60f53ff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf64aae8079a01444dd69654100717733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b45878061af1d7522f7c7c1290acd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b1d5e8c8de52c0693b9e9272d20e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9381b02655adf0f96f080e033c604736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1fbc3da4bd8133d5a7e71bb911174737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53be456e30ac2388d4228e2409c4062738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331ad24af1a7074c7bb73340eca64e2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955a21c122f5f4a073b0337f0bfd51e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76fdf1fde7ef40a211d1aaa33f4921741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a495231588f2cfbe53efec33bafcdad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b09301ce8d2c66a6fb393bda57279c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ccbd7d6a2f3bcab6612e05d23137f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85997ebd6b51abd84c808430c20b39a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f26af1020ead18c8adaf0a6d4a8178746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28df1cda2d9393b1278d5525d59b1f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a2b62fb55fe6f7dfc02489c5f9a31748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a00434dfdb76b9729acc112ff7837749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e1b764e8100ba85c1c67fed5ae212750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045677cdee5df1af28ed06f02ad13fc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a0505033bb72f92448ebbd5259ba1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264a83ae0970d16362d145127f436c3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedbc74bd661a2aa4cd76eb3315e023754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d44d61abedca2eb037dd2733a7cd3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7268ea8af52deb74731f6e77ee1f3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28ed0d0d378a82b8f8af15186f1623757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f1cac0b3ad269ce2f1c2f4ba1ac8b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfecd5e99a69fddf7e31394ed78597759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac333cf8051e1f665b082d27ce3654760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bab5c1464289b11ca473023764c33761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed2557cdf563755f8ab8956701ffa0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5df3c59ec1deeabf970d74d410e90763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd9295435ff9cc015cedc335541372764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094bb7cc489be5a90943fc730a09518765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e281940031a0425b1a44018b1919a8c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f957cba037194c9245096f8d06416767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfaafd340d3fad0384faa1c76105b8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fa083f16ca7f6d785935989dc1163769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43015821af5aef753e97f19881b48a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfc9e39210e8f7f5f07a723c7ff540771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34177d49fb99daae66c49e22d1c49b8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e303dfd4f6596744c709f3cd070dc5e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09476eefd6667237713844f7707ab32774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dac21bdfb4b445d688e47901903da9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b83545da7135460f48bb993e3f1919776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb06db907d8b5358a586e975f47f17777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cf5c25884611eed9d9934549752ab778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dc446e574d9b4f303a39d82db6bc0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176523e03df9199c2b88678d549c7c3e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc0840520cab13e00c0c3db1220234781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed18db6209db74f2807fcc597d353e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996bce8e73b531018c38c98c3965ea0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261eaa1d87e6ec08d5c715346a63e50e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc02bb64b5bbbbb14b372e7a677e827785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f64025d2e7be941bcfad9fc441f55b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c1402ddc2f76c21f532d84f00fa07787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761c7dec8ebcfb4149a74daa34c5b22788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade209effd4b499006f41c87f3f78808789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bce88cfc98c368da2609f07aad891790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301aa43f2bfaf86061680d2f822bb34e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8aabe44a44e8a86e96bb0c5c73309792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc41e2d4cd88785be69c19f4fa628f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305ff3d4aaa836bc39aa7d9b3467eb7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f6791619eeec0dab569b5991feadd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e424c2dc6dd50dea014cdded403d1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6faadff01ab0eec2c3fde155f6d434797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11aa7692325a414341e4937881fa6b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb1ba95e62c1b52dbae61c4a5f610d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b32e19152189daa6c00baa0256ccf800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98699274e863ba880015ceebe9fd4599801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e43a89a480ece5c351c0121908c9b2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2ec69a96ec76ed66ca52ca6800498803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645349ff5a0696832db26f0fc9390768804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804843fba1623e50781415ba0c9cb47805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1a2e2a839713652e967fb06484edd806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5230bf96392e577f0190c025b3b991807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29858f271d9f5d0114ab07e5ece16b6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c614f19c05a44a86b364210de499c6c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccdea8efa5eef006c70a46293eec52810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079505a1531883ddcab5325470f762e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e6cbd9e7ed372c8e90f618d3ef002812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab6cfd2f2722054d24954ad0b47880813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e6f7d196c628d2afed9a439989550814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f643569fb7d8b8897580791ec8f01c5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f946d1c3b3c8b16b655cda31cc05bd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd91823266afd89e59da771ecae412817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c465844f74ff27ba0e1e3f4a33da9d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05706884936411bf422e6dd3a9c626322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20897515698437fec2ab21c96c31c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479eddf9fa943f7b8849b0bceb0a4244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de02e6b51515469788359e406815f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ba71dc25ec6c3bbdc3477d7d5a1f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472de61cf2270378596d9ccaa4f35897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23168d673c5c3db9b3c8b1f22ee1d3ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899120d50cd3bcb10fd0c09a7f8123e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fcbd0b755f9b69204593909c6ae8810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5418f55f8dca0d604417f0a09209b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea34dd13d340ffe8e192e9f236e0d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332d98dd309783ccd13a927d4e5a48213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3534a478d661033318490e9c803d3c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7111f0c738db557de6aa8e09777dec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ca5a6bdcba5ca86ca523894b457bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a429e54ca7abcb8980270d7e4618ae217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6d3154ce85a9a37eb66d964d422f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ac08919e8bca239f7cc12d3f6e6cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb9a62869c4ea0d141124601b213d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13a2095d31e18570eaa23423c4401221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2fdb5f80e0add5a3afe1610d1593d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d07db9d6eb48a1587574676b988a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862eb8f5ca776fcaf3c4db6075fbb2424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4939097661f0de1a3a60029f9eb5825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fb5d60e669b460860b12b8e178c1226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c379a4bbfe40eb7ffa1109c2554d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896e01d2472f135f296ab35adb9a41528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b727f98f2177f687b639d8c8060e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec12a8bcd7a719a0539a6fd217d59530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4e610531b2d5a3a091847d969f67531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6616b996d0a0a867a24d56a71bafc332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15591a02bd08aa3e2ca1c2d61832dd6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ae04e15074b6f7c39367c46ca43ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3abb3d4efe9a3446214ceb0e5c57c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1c436897fa5f8fb02285912d27d5136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e94dd1043908cdf799a61d455492d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fb485dfd9e924eced16bcdb1e1a8d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de592709064a587689773c0a2e52418539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd88dbbaebd876c4d8a45e94086e8f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3234d74d1a52889bacdc8c02d86ed6841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf175bc896d48d75481d404be589ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39de1131b2d4b25c84649db01a6e1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c90e9eb7fbc05862adc8ce6b202b9144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc58a7af27eaec1f979aed799590cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f14c57e0193a9ffc326671150fb91b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df22adaca64a39219d69449ef4bd0bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1edf7fe85e1151600588dd5121f7b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60499d3ae6bd81110dd6a66f37c292e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f48441551bf21681e6ff54818ed97650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9580f865d579d4f1b0c8b966ea01a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648742ec7ff913a4d4f80162f208976352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa6e0bc3957b465949406a93ec6ea253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca06023a32fbe5e46ff5bb90cdfe9a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c22f0a51ef248095fc73f985dfe2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab863166ff33d960d670153432d111b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563cf95b860514d905eb9322c78c6e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889bce19b171f1ccc40b07ec998e2c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93794ffde112e1425ff1fba4c39a80d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e6ec15e649adc8d7dbd82bf0565ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec565d7cc0ad122922691297dcf95861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1e8d9828d49908ec4c1b14af4e7ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567235e51479b52323292947690d73663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfdd6a0b910a59c6d7e59d55cf892164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a11defe0a345535efcd280c977f6bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4b08890c0f6688c2409ed8736889766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d68e9a0cd174a86d95daaf67c8f9967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a316cfe1758a19f83319ece5a64b4968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a804610a65f916cb91b01bdc3f1d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01141dbe4b31ea342aac21b2fc2f65270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fd106015d3f037b42d023524dad9471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987e62f47c281eeb51bc172cdb53f1272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfca3c85191592ca21656cbe1b5eebd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88960cff706d26702c97d3a5cd7d91a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a3f4ac154f95a6fefc3b580270c5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61b847f9a58d1aa5ff1ce45dd467a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446e7728e38cb0ab99a0231d64fedda77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082925b0f41c0983d984ba40bdf1c8fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dcdc80595553069e181fb5ebc5a8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d4304fbe9a2ab7ca11118fa3bf09d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35606e65db7878f9a66b46952eeb6481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56bcce4f4461008da3cef12eda839182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139924d5ba560d39663f938f18d6c1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2bb916c98af7d7bf857d33bdee82684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865c03ebc35ddd2df60fd8933d1869a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc129d6bcf91209ea8ca7f2341d6bdf986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e061a3cd7116113f522e1bcc63496e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a395964b02e18dbb35ff84bb18d11a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3743cb15ae77ed666e9f42a7541f9fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21204800804d68e14f799ceb2e5a85290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77db8b8a3b300641a135a5d59b5ad991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f72a2a8065d1ffb06156f2cc948ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add3ed79f0ae6e5a480b0dbab37ae4f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061220762586016945824e83bfac86b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b8cee6a5a1a7ce932876ccb21fb0095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ba2083e987a8d24acd2f44a6074c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f24a90f763c6bb3a4d163850facdf897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad22603a304682bc642e6e9594c7c3598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92f944acd93ef98731a9503f2b899299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa1db6c72758a9f2ffc7691717f162100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4485072c862af1db43f643683cc11a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e79157e34d4651067c318e55d40034102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaa976d8e21d0f2071489c5e8d9562103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379445560fb3ebd0b18ee2b26e3904b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0bf625c880f0829c3977302c32e9e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e06152c35251f099aa692edd27c52106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34da5625c39899201437ceb83c3d52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c9e883f25548e18436fc6344e937a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af1b2ceccd3456418a926f429e9711109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd187200c82e0d468f3f981a3204e838110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a946790f1cbb814ca5a07a58f8d38111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e35646209dcc84015a6d100d3e8d7d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85270568dea7edd1c65eaca3ef9577113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6cb0e86f085f8d9aab7c35d170626114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda22c2eaeac40d89a067b58beb51ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9c5baddac2ec4ced9e71988d372bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119ee994ef978e447a6a4b5951512b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680c4f32c78744f0bf74c634719fabf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab5d212c830fd84bb16adefa24b72a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ea6d7dbd68ec026549b2051c6c397120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84812f104eecbe764ee2429f3334f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd34c8cfceb9874e08e24c4e574e72122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ce820c43c4da65788330fc298aba0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c789e48647c997856444a98295d971e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5baab2223c953eaa8cfd241edbca8a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382048b604c67759110b92db996ef2ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e318f380d80a4bf4227528e70d6a25f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415aa248ad070a05e853c3da9eb16c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314e3f73846996264aba8d40be8449d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8550ae83b56e08d8600dae6ad72c1e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a1dd0cc59db379d7e3efa5f31844c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdf1014fc27f000f93b4b810e0bba6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d77c0ffb07001edcc7cd11f9c9451133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d1537de5b596b1503f8e963180353134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a5d448a7dffb665884692c5ca0499135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7177077cf48216bb09dc38f267a90136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4af21a8b56476bcd73f326cfe69e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93deadbfb2765134112751e37b9238c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4679db7f1481c9243a755346424d34c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19459c522f992b0b54274254000b1e0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4d5b9b465a5ec90bd074bb0b18152141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679c9094096e9562bd679eb7f3daa5e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e73d5b10f3063e1913011f59acf7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d20a6e49b7e730d40333d297b3b3cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0f571fa414fc323f6dc4c7db0f681145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949603d0c200b90658b592adae0e1ad7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc5140b7983466f6c71330725649d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b200d4d1a6d5038e9e1f3e19ba9e439148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258247dbed0062625ca2519c9f18b704149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294aa3e3d3e15df89ad28d97c1de3a53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774ebdba45f54bd8562e76c9e37bcc1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dee5939b5dc5d1fa2f3cc7d81dcf0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5781590b67c278fe790f709c8a81b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24608fa84c860b9a3ee52dc816b68ac0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c335d5543b1591bd0aaeca79d2598155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb950ee5bcca72d8c4ae5e6c772642156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45784f568070623cf6f5a7d4ae622a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9552a45f9ed0dfa4284bc0095f8bae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c9f4ad0cc99d26b3d4c175fb70c5d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89e9e52dfdd2538c84491199e55259160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c02b50ff362ac2415b4f18a64f8613161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1403b1ac1a7cd79dc0941c065acffb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea688c76fc3f73ab9d468b39ec796a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef34a81e2b9e207dda3ecb092ad774164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dda0e272db5169e1dea1b932142d65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d2aa6732e5f65280ef044f5462e26166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ceaf21ba31515abb613a0eff8ec15e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898855142f3f2a99f2607a90fb1838db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd54c1857c33b6cb1250f1acbc03dc0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f37729f2598d49be731a42742f36b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afdf4a866f0649fb6c0d04fa1b86ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3315999e9da80a448df5eba8a1627df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe540520fe3d81f41b236df925ea3669173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb315c31c8ec1444600515a6c054d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d34bb97dd26bbcf8d6fb87b10e396175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041e3d7cafa698aa10635bc8a458e12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6968f5ac8aad1d3d57eb02e0cb7592177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150b79d82ce5d28f437ad20ac54fc3e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ad8cb27664a123abf95be17965ed0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df51a5c7248a8db7241c9e90f1b3efe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb263bcadeab5663f7d9aabe2375ab42181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7c669cc41cf6d574bd6853857ac6f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3099981aaf86f86ef773bab749784183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476719b09354a5622eb4937e8550f551184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0946a9e29befa7532d1e48b68a0d0d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e89a2e7b095aac387e66ed64641b2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25faeb22f91e708b067dba3cded3011187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e7ffa3f0801342540f82da349a7a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9039c9398447e6998141d7e6ad94517189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed48d930f9ad95a4310e4f9ce6173ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ab6288ed0cb5919b6b277e2298be9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65d33542e2f56a25e2c04a2874f4af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8611d8314236727373671fd43f1aedf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43820edfa9c8d675178d4e8cb65dedb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bef2dc96b46ed7dcbb3eb45b2cf318195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34310929615739f0e3ed707ef2d8bce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd801a772ed657090541cf787182584197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc39167ecda0090e8e1c1d56251dd42198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9de805b06179f5472c30dc8019308199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb22602d8383f736342865e9d3ff4b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367873c6c96dd7b70b8af0001015c539201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766eb6d1c72b09c6b54a20bc2f55540202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812373b0bdc7a823356e42f6ff4c7f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266e31b772895c554303780d5ef1a66204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad32165002a527bd52438b0c98f29f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24df58d2fde6c5cd4f671fb87aaa132206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5acce53f04eb1a396f4e1fe824818207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63e0c54de3c38dfd5d5aaef95a49f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce99f4da6f19f688a27271f70b34195209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e451d8a6e8c846953df89920164be9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd141ed2ade39b552746bcc759217168211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929940b2b1573283ff7be53698433de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd7d762ab3abe53b5d1f621aca4725213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b68dfb9c01e5476007f45424859de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdf184a59242a112ebe9a6e9bf3813215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a068bbb66c6ae5c01722f68c0a8d00216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832942f174d4784d14ee251c1c0ac48217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc27f203754f761d9dc4c04abd80cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19801a9db5d2c67dbcbc8b744722f0fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25d3b939c34354efa905b80ef76935220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2d529cbfca19b927a9b5ad50c519e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de85f2836a413e40c36fa25213b497222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2fcfa1c2a4a00fee303cb37a72562223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0160a8c1605be7e682675001f904c2f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc19d5550def9f4137cb8b6156589d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0fe9e16bd7168895722febfefce36226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38270ca64d12894d7b781939387a6eb6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fded46da0d5a029f9421fb3611b57c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc083d4c55eb09594b4797fa42b7e2e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ab3bed049527f17f0d1de2949798a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d699d427dcef2631faf4ad35717284c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5964063a3539014aac9f0608e5920d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98606cd4339d5ee86f0de276ed068d94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c8a44e1445732459f17933938026d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc1809532e10de1411cdde135e10c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f33348823f7c44058eeeaf23dc2347236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b69613c623468d17448c2a82fb7227237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272eb45ff3602074bdc04ab20fa405e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbe7831b1c2194007cd840e05de5dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41b698a564e2d7998a716830ff84dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6d37900518e6a57cee75d149a097b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb3197a36d6f16aa68000a3a7b1e0c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d48578ee64885da862d5e055eb927243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5ed7d8804d078a6475be35e681c49244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0375dd75952b7adbc959b98c95b1bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0846e5ed66c9e46f8094a81b3a6bd24246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafde4967e571dcd44f2798bffc1fff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760c1cea97e0f532daad82b26b59fd5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965f60cc480d5bcccc09e58ae8e5ed5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022d4dee8ccdd1469e8f584628423f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc6d237e208333a8df2bd2d1a42027251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec71538f6e2d013c4ec06ace35e038252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcfa9463ce10df35647d636de6287d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46047d0de0d6308c93df00644acd89254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256637b7de9f6324c90426885d49cfa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f19e3dc0073836a98c6eeb2a4ebfad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e34fe69e2a23acd23b8644613d51d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67892e7c03e94baf6eb3c9b4261bbd96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df882944ef0da878a055a52092afce3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab2bdee021a2f7b4451e8f1141eefe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3cfefdb08503894fd92f0f79483cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeeb988840d858752de1954b17c471d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ca4865bbb23d0584b3c82d23723c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413442a9efcb74b37195590e2eccb37264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cbc96017b789833eb0da33cbfe68b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c33e966eba62b748d188b581dfc9fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261edda574a8f7c10766231a93e94346267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb51dfdd97d54148d97204c91d50c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da4b21acfc83a9675aa8153289551d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39fbb29793f597a2c0eb9948da06e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4b82e565f7acb37990d543bf0564e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4a87fb19fc31d74868e665a572012272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc3bd4a431bb9c04392eb19d4a3460273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2a002682094caaf9919524fd2731d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65849fff2e0974c9b09b73daaf08a68275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b021dada48ce38cc308919d12e066d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98eff1d3ece8adad72bead4d14eab2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223ffd6a5a6d747f9190260eae2ab5b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5892c9114079d120ea18060015154279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b38db4630e77d83400bfdd99e2f6b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f6abf1e364d6e93accea8c2f16cc0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828835f3977cfa796de583f2b7891248282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b5880dcde7abc8f732dea8c6aba68283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b580ab86d978bd129bc3b7a1f489afc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7317ed360a16684f44f54ffad8486285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f03837293910252f75a8049cf7805286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90d059c07c2ae58a021d495f81ae80287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c03937c748d7f87c62e39733a9aed7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c6a600e76e4c10d6b428d55fd078b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf42646338a2160fb251291976131e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a113c5f7202ef43c97742b0a8141860291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dce4f7bc95fc649af975d06f6c7653292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5472a3ab84eef93bc75ed142537eef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25191dd424efacabe74760e8c6fa0076294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff0ae2a3f3f1f98f1a7b6537188720295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b82a9699923e6fef78a5c83fe78809296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c6972eba87a71bde3d8dbb477671b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86964dd3f9d4988875ba8ac90791fc5c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd647f7113f318634b8ccf614500f5b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dddb325fa5e801440c69f82a7edf2e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03928d3b935411e903bf2fbbe65fc4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0351aa4409520968a9e1ecca9135f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be264dfb48d994f20a656c06a8531c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e625dd7c30e0231437e256423fde086304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c90f7cf77569a7075cfef1fff1ce8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa370e45692de66d0b438497d99bd000306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcd901b4c7120729ff13201e1e97ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74faa5ae56ddbdd6a9381190ed84ee7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea8460156ed5c5b35ded4bfaf1e5e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ce7352fc7dc2d102d3b9447a336a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59838009d5153d05519b605a9865fdb2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf421d822351fdfcc0574d44c075a12312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5d1b3490f096dc68e00be880a34a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a439b6606b5776771e1afec12cb19314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe52ec7982ded25b08cc01ec792e36315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cfbdc946b932e6eb7c1f3de6473cf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d623cbb86dcbd6a20d54e1b5adeeaa8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01580c54de19c2a90b336fea287e5a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a2387a04f837fe2e48b1a85647a5f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b8a88736f340db46ad1cbe4584813320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a7768dfd5c387e50c38daff211f5b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baaaeabd9d681a56ec7807fa7bd281c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989e0411213e724cd0623c7f8dfeb1b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b51724b2f2367eb65af777e042235a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03416bc2f392d124e165f64a5eb820d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f94c0782a3dd1220ef630234a2f91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4b228da887d8815ca64f8df5b3e4b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72922b10b68a8242b66e6b6f1cdd0a31328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f31e9561da1561594c06c84e3a6033329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df401e79d806b0f2e62091b60f91db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b17661f40324018a40c5a2ce55ecf8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb3027682e5516e9bc2aff724a0adc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a33162ca60da7c231f22290758166333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf136a86a5d65d98c76b46d6b2d781a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9cc473b1a623e61af468cef687530335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04930a3dab3d1edb75cb0af9481fcf3f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce21049b16da9589b6e0ce142f818df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e8e3746868638652cea9a550be80e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba668a96d2f7eb7b3b29c054c916058339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227990d498177a54d23ce597561a0379340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2db71d5cb9bc2947e113be1287c58c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b0e6dabba646c4521a71586ac64ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3cedff60bd321791f65fac3d273f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1e623bf2ce0d99db0d7f165d16c42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98cb046ccc332b21a4f9f4a12fdab7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4fdd75098adf2628977fe725669b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881d2fe2aac7fd1fb3aea1a16707b2a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954a0bf564af1851cd8008e51969e4d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7057171b7de21cfbacdad5caa7c33e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146520be8ad8055481ee7e043c4ed8cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62b98072dc552f576ae2da7dcba1ed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749b4f74eb05ef6ccdb470772564cda352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73c1964307cdbad1383244e41f8a35353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6877f38662109206127abd67e7a994354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9e5859a1d9dc705f76e1b866a6b2d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01765264a4ba55f1500663f071fc442e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447483ef0077370f4c294b6a83602311357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc04e6817e39d791fd021d3a8c71ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fd35316a7720001a911552428c2d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911c43536ba73b77c2be64c84ab242e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a82646b07cf79910810b24d90099f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e70622741b593797d30b9b85193633362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441158c33b96e07da1ed2a46d822c7f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a03a0e7287e8eef9be94bbb0d38f1e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a97766e0a14bcb7e60bd5fc4b0ef3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742b19b9b2c128985149e30a5f9b868366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa287a4508d3ae885dd1c953bf4ce8be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda27f53a21351c4e57cf58255047024368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438cd5939913784796010b52caa2ab3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622b1bbecdb633501126d4e48e8603d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3a4015fd8e025558312706c4b7fec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdab31f49c4c1e6e08cae4d3c9e86b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f471cef3c7ac20de672d8af89d0c6a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ba9f443837a85af24a8e8e401c9fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8397cfd8db8b0494274bb9e98d4bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f53b8a46145458a6377b2ed9a83913376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24bd8449008d953c86e65bbad0ed3bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e4c51713aa49edc73ff99f161d8c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b3faea5e881187da0cdab64983e95379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9004ebac907b79026b9774ed8ad7998380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b1a8321ddce36de4286ac4d95ba7f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67ca37c57d60a0ff3ce12ad9077126382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b45b4dd946445ab1d815ce66736f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1fc49d96efcf8041b6645319bb09e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c84d5de1286a7c7d3ed240fb9816b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe668f17ba316a259936da64730bf5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d092af800efad6aa2dc8f55f4f07d4d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373de543ecd0841d37bce2007aba9241388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992c05646e2859a2419287535b527f6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3ecb2f656b8ba92b8a1ffa8c05bfa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a146a96425de097ad06ccc1ffb61e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b3af771bbc4c87ce2ed515c77fa70392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63d5929cfcab8a4e257e7810083a10393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ca325fafb1236ba8656ace38200d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181f28a1e71bd8eeaed44fdd2925eb6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bb7dc1d3dab7c766cf82c07f8004a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a23efe19ab2465df18a3fb419550f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034427d732f1533d7c49c500f4c5f2d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8c46de7b2cd22c48b0343aae847f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207b9a5f01db2d0c6885eb190cca816400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e12fca5b35258bbce06517767a2119401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c24e7c4d60bc9b45a15f6022a6e940402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8a679cdfc52d59a752f72494dfcec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ea4b35677358167940ec61817b215404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3168c8325c1d3c337a939e0779348405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26102940423122c3792e07712f538b53406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794370373ce56ec3d04d7afa4029a930407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148159a7dd445f8f16b30909208e868e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3673e90eb6175a6393d2827c9b401f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49fc1705eb24c2f944815751cef5a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02e783fe7857674a3bce3eb5e07acd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac835a54a2aefef231765f38db4b3b5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccbec3d2b64d3fb3c78fc508bd9ff3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b12c98a5b739c8ce85521be8e7a7b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a965cd105780016d95391b5ff8702415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33347e6e8eab810ddb9ae8a5585bfac9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1af2d5d95dc0b54840d1e52baee649417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7683172ec5a754f9d4eb3e9bef5f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b223855a4403cd41fd6c13cf59b21e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b174252a11da10f7b6d1c0aa700076420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38300d5352443a093dd060bfc2e596bf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08678deb85dbe38d93e78af1644ec8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae5b5abad0a547dfcf0428066b559a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbfbe53de7aaf8f01452d7b596aab1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8052a3d02d8d8d899c1faf5862336425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0beb3f7fe64e31aee96c1d50eb4913e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92378e6202995fdf404bf3f9ba2e5c61427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d0331b9b106ed8b57a97078738af4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0263a2e66df4b7d5a89fbf568ed455429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351c8e038a06322d24f32c6021ba4e6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e6d3f80d5d7212f79d4d015b9fef4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f4aa3a6daf7176df39100149da50e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebed40c16c8c0e09899a04c9d69462e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c44ae3e4fd01887323e6b4422569b0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68c54abc04cb33212225d104646982435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d38e0a2c065c5d246073ab5416dce9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed06492c24d541a9e5249bb87e04961437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392ada3fa00c827eb08bba7f488a076438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0239271220e528e5501e23e4715079439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26bf38b0983f310211990a1efbc1b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e744cc946941b221ef8535658290bcf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a29d3066a22e9604076f62759cdb1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895100aaac6f18677ee879d2419d3d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acba0b2f20028982ceaa291a22db618444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aab437f17e504a630c117d786fc6b6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c33f42fc6217a7448ec8a6e00823b2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44875e9b24cb07c6ae3a298c37f7f0ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48477af17e04ac63f6f1b26dbbf87145448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb95f902cb36e4251516bf3d7b9164f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a24bd6f1445480fd3c3ba775684d35450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73f96a2f35b54a6232894d1e57d08c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7ff3e8c30dd858fc4cc6b82bbba82452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad4ab12a54e67f6e0e0061d36e8cb0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1df18f38b2070c981a42a75d1777a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fd14d0c4d588884ca63654af826b0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb262dff657f9bb883a28bf532d3d766456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b89089c9aa0c5fb52be7d709a176cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c991b112b32cea622464aa952a47a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61862812f8ab415879769fc6a67f300b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f96aaa58971a1531825c669df32fdf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c24044992f39d12ac1bce531fb02e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab712d5bc64f029600be63e87ee473bf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c531fed01d5d0ea9ee4b399b495967463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d34461e812c3238fbcf8e956fbadbb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d16c1c45f63e872184d52a45c49c27465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232ab69559cbcac03d9e12d72eb6161466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1b9151af3e06395783fd6f5273ac5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f531241bb787b57ddecf0aac0d7bcb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9f2de226fc74e5d081ba1b5cb51c2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49905f302753437fb021305ae0b7f61470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecde2e0aca25a38f0a0c5aeaad7811471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a70a3a79fcc0229f7124ee1de40af472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a048cd89e247c18be426202c0aa2588473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0dc1cd430f36eda09e856b8b20bfd5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ee6128be4d16b2b49ee8a6b0a62d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d36b6c6bff2fb61901779dbfb4c9b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a031c1c18298b24056cfc21490a7158477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0515334535f66e5d49fee5c67d7fe9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f1a06b39c0336ac7d33ffcc30b33e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e7f11fd514da2240753920ecc9e0a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95a56d55c7a4dd544a11466cca59bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ec4523c1c8f153c5f7cfe8dd48cdd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd7b970f68263c600ef6e7a0caef3c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328250812eb099dfda01652544258599484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ba683d39c58387317bdee788526ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de4ab6142e0254d4147389a3927a4a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf8bac6c7daee0c7ac7b9ba090e56c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99352c1c586921e677607f555f0e9cbf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40087855f3256a07aca90b326142aa21489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414446d6afe210338b2869e62275987490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf1342c83e9dc1911094aee5e4e5af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c248dd88250b98e200f15deecb99c3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf12df74d1b89e866015120727e9518493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd93a6af083573e057fb7851cbf185b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e79bfcc41642a451b2ac7c83ad62e5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b968921ae492d47de3c3380c3a0966496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827664966ef38788d6c95783069e0957497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efd567063aee01cf2b19733c843ce1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229829a5629905e63c5678fcb81618d3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afae835c321988ef38636989bd3c08a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a216a68199ba2dc52fdcb3b120df25501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327074c932e76ca2803472065fa1f6e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259224f4ff9abe226f8460ab430f2f5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efadc720ae76100c9c3b1a83d05829504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb53b8e571d27d7e668c0aabefe5237505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac469245fd5afde15251921b82c201506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b1788b40d0a529e64dcb41b14aeef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27151d794d02ad1c688fe8c5e0f8f894508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7c3dff31b512fab42ec45765d67b6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d880d97183ff22aea17b40ae005beb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fbff9c854431abed1a19cafb0e802511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17b78bf857e7acc5d73f131d033c8a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4176bbf24cf3c4541e55d9e670466a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d6a31e1bb10ed24a15a743c9360d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fa7b3b4483543dd9b8b1bd93489cc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8584e3f68b7a12a76c567565f712838516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d2db285f8e71d25dc6ded425f6ce8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0e1bd86f7795c06228d22302c1565518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcd4cd877f3880caec277009aaee9f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad4ed641d43dc3e43c83281abe982e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007d5429dc88cfa0e45b24916a5307e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f71893adfdc3914166de0833a43d30522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb244779e5f48089d98d544fcfd9dec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507dd5f989b4466cfe42273e8fbbd75524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f389b87cda20bf6dbd311b888cea88f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46177c55c32757bef552fbbc9803f9ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26190bd7a075433eb264f42a9032ba25527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927639ef7829edec3a97c0a3e813a546528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40164587cbf874a628284acecc6d2281529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bd1879edd637b25bd6ba3dc4c194f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f03ba3f09d3952ab36698516961b71531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca33cdb013ffc135968ba00b543b3f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fef325dd34eff6305d99c6ab37f61e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53a37a923846f08350efe959cb00a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c85dddffb558a0634c62efc70fa66d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2e85afa89735c3ec845b80da2d9f5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404774c6d35c2fbbf3142d95b2ee3b04537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428e1f0d20594f04ba4a3b21d2c152f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bca947edcc5f89b0611ce2b610368539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44c18d9e8fe35ebd385d8d2012ad7d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19d86d314215e5a6de882d229747e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4f3d1abc66a4a8e2293d8373a440d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cfaeb5ba87c6ef1e1514bc5eab420543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828078764c30cd4c7b6a96a2c6cb8188544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544170719bec74235cc8b773233f3c2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2ddee53826ace718992a7905aa5fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d40ad5992bbb528bd2ce38e1203e2f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66d96834d9f26ea4637e73e96ec941548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af0a41ebd28aa7d5fe92dc80ead2fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb9b54d2b89bd4322fe0e3872aedf6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c5353b8a4439d5e89816eb4f05c42551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee94d1b6e9ccaa0ad8070185d6ecabc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da53efc821c2dd6a2f1b784bdf513f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c556c93e8ebd453bda7694a25ab93554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e9c6837a8a6ce12ec402be3955730555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcda1cc1e048f151d6bbd75c73bb635556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837dd666feac6967ce6b3ecd0adb9d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41164b13ed4f0c2023a9a775ea874c97558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c4dd46b9c8a62ddd51eb0f085d6fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6bf1af002300266cffe6f7cc9a1b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f91ca1f74e2581d1c06882b1b54cc1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2744c0eb66a43343051dccafe8fd872562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dd709d671c923a4a15032586086d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff40d6a2abd2d47afe23b8087ee69b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8d22495491d0ea285b011401fb200565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033478c5ac42e3272812a7290a74e88566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007d4a79f152a59932dfff2dcb51bd6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fda7386380a4a54d656cb67ae4360568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413f241432903d9e13c1b86e9189627569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadad8acbc37912cf55478091d7df7e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010f64189f272290820be113dc88959571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a46e16f02d1d642bfc06b3631f1bd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c24e90b442fbd1d93b3a14780762b8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9190385883bc0aa780f5b347d94f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6842946e5b87d757b21f0f312b348575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690af1fcab7189be83b5319321a1e410576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128b23789ff356a792c509460c92f14577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbb260203290a14d4d603c61f72872578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638fc6e709a4e0eee2e7c146dc865e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d76395c46a8ca9247d7302f87bea5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240e2d2728111cf0bbcb946b4e214ab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae30b89fe0adc4d1b05549d8048e81b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89192e517fbfeb6b3b607aa2f8f132583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f15acefd135ba269daab40c4c839fc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e72db215c33f66e01eb31d05b129cc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995b1e2d7df05bea5e7c50c22574f28586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4b9d1d2c1375422b622113b1d9011587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9254715c39ce0dc48d7e4341d18079588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e413148d8030760d8cb0263429b6bb4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc50a3e44ee5eebdb6274afe9d604f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd137a2489cb5ae9f7c815e926c51bb4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9427162996861ed6cd783646569d9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6ee356189c22470e304f3d8b52126593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7af644e7521bcb93430608c36e5992594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119575e65eef5917b41390a52a516a5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5615e796e264fcdadb8be7c9e441c55596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38e10ae3d5707352635fcd67e0ecd5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c66fa7aa3c799dbbfea6e7a5f49558598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f83f20ec8dfa96bac09f8eb2c1aeae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f783efa3da1649af4325883e10df5b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce60c337b591efe0af5f7bda793680601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1a4ab66e6251f4e23309b06f9a338602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9b04fe8d55fae3d0c36a6c47f766f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb65a0e458f36563d738799eaec07b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8316a34f468cfe8c816448b697f46605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b25895705d5cf2bd0db6193e215d7e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a85aa193dd71bfef3f5e02f7d6d939607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196f45d31f4c64b7a57618c3344bf92608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0a3d5129c9d211efd30a83849b7d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7b291444e7f87032fba367f1c5fe2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa29ea24a5ab31410978541ef0765e4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a589314d3f4fad6962438671f55407612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c28a15cb1dec37a004319c7163d9b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277c97c589a806b21599a4680182b80614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198ffe237f0505f4c614141f18ddd2e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7362c66acaa0a2a539c63f69c41f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a965b79152a93714ded1afb815487617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63863339e8c5484bf42117083d1d5e5f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d355cbee33d7e63c5ff01d0b9bf5049619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7a8dc74ba57a39928586ef6fce057620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a8f8ce2d5a8834a52cdb158c2f5a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a2fbc963b42a0f8cfa58b71ba10bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270a806db981efba7abbfb6221304a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135e00faca994e5d4b4123af90fc484624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c299c85d51b82aeffb25656414838c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483fe56b5d529db6f6e5415e35de540626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb8d7795f1c6fcc76badfd48f7d03e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86edabb110f4f9e699f1bc3052cdaf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ed7c0af587bc6427db1c1278d7eaa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b45408e640d2cf25ac0e80e30dd291630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4230699b4f078868f7962d48d0f31631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727192ef1d623a99bdb1c55abdc0b62632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35a9eb8bab6bc4146172c72ad77f6b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f7c0d774001870a7a7764a8ab97db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfc13c92be3f3a0c96f678539b66b4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35421f8623a15a3f3be1a88510e424636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bd9ec175cc26ddb7410a619388037637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3013e9032790ddd58d6de5a2ad2798638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80703194bce9ae848070585224f31e31639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1861e756ceeae85bf4c5894624878f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888887fd0879accb4c56016be5d77a9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fb3c7fe8b5734ed76e865cda5088b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a718989c53182c71f2642c54f4469f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be90326209db400e92b309ff3e1156e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2af605952e4e21aa7efed55791ba60645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c0e00cdfcfcc3a5e48832fb4a129b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075123214fd5107d367628fdef87173647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8c43a6d08d8bfb25aec246d0683a7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86faf8b3afd6185b70d52930d9dc2897649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d4d2f28e13d646f6aa3bf611ad195650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53243a66770effb411cb34b17652d9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ee6e31d7c1408a5f1aee08e6a06a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6a3b7225fed374504ffd033a62474653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c08b9231274fdf23ec4696fece1e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f1b15119b419d008873943d656010655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca37146214b724cc7b2e4f96cc5fc1b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d007e5e42a2c16b9b70e6a3e4435efb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffee7a3f8a70dbb41a17e0d817fd97658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bd9b981a0e2c35d917a2cb60742a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873a27c94fa6fed158f0eb4c1d854ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959078638474f30d7bac9a59814a557661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4e52c846c848563e1e873899fc24a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ef4874cd67e61ed45c508f31722a9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86062a7ef5e568ad020c494a91460d12664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64db0d696cdbc48f5c280920894ac29665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b302e9216111c57280dea288a9e22666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24bcffb608eb07e1988832f7354058667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe295471720386c1e1ec46478d01f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6e13c0f67235e39022a347923a3ba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddd8970f74f9cfabab38750374f9e8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183b3c613a50631ad1c34db0ec6c24f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4de560f07ca4046a9f1bdc89fe99b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69f5fafab045860c2e725ed6da12ef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613f8c2773cd5b82a88c78a54030ae1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0f5245445ca3a34d4592156794efa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2353c4b832875e25d1c18d37c19576676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0476e0fc43cf24b2e805c222d7f8e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecc3914112c853140353f3ba23dc6f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49440a9061232c1201bfc8495d8c4f73679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4848c5d20cc30fdedbdbeb2ee038c41680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ab68056d2a89096de13ab64525593681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459f18b1f0da6b80dfdf548d83200d7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4d1b3679a8bb06d1eec4484b1bf2c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70601b45e4258c7fe0ae969cb11cbe07684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff1eecbbad439517bf2d28c94ae5ca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a5513d5cc2803be4ac6d2b974f26b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d292416d860ad2e14ee43c6f89ea82f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2b11581c9e7dca51349d2adfc0770688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f8aeeb4eb540bb4d8795bd76e6e92689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e93a6d3e7292ae44671fdb29315218690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985dbd7bda359c004c5a5e0cf582dd1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a097ef55116fe0772b929b31659f0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1be4ae2ea829d83e16713d945ad733693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987e51544c28f9360fe9265e8a1f472694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a929aa246cc332e00d372cd5b5f883695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3593d626b8652b2ce9c1c52ea6df45696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256de346a6bd4c54089aeebc6f3f6c06697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87e27358a5ace0cf8f7d55a7936961698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd953247a75c8d13920493f8dac5093b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28831bd8d3dfdf23dda45016129bb031700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d709f1510052fcd7dae42a970de65701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674ba3a0b5de8daa09840a4aadc6b26702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a05202eb06edfcc100994115c4f587703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e329a5735a8088257c2f6296ac67af704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8a8ab18003c1eaced7e46033daba3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26425417e4710ae3acffc7c71439c1ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3a7db9e644e9fe28909a7e68159d3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60e312dfcde04744f55a1d8b7c73ca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559546b809d38d85063f5f15a7e643b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990a3f41c141bb2b7239cecfde6217c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc074a2f63deceaceea079ebdcdac30711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6a90df7ded9bc075c31c1c032c1b4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d390eec524a4c82ba1b789019a0c49713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9de6a9905ed707432f8f9c09bc527714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b56a617faf5314ae00b7402ec1523b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570ef5c328fb43e741a5487509138a8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a972650505049ebea209c60a011d9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae925c8aa1acc5f358eeba777dceb64e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0398824276466ca8468cabdabfb88719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a030e267312c315b70588a0cb34f6a3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe649d85b089c5513082db19612a0280721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da517d108cc326e245e4b4676d0c0b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98ef51cbc8d979475bd93443bc6162723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55276259e2c4512762bb856982d067d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f982017d5a0922a4415ea5b674b978725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c06ec6f3684b8090419a6edd72737726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefec3b5dafe18090fae18d65edcbf9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8e0a5cd65d55e39e24ff7525a20e5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349522ec0feec17746c59bf6b50a4ba0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb487ae6e4f2562ae1a74a5cfc2da7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d42eda227f0394837da5439342450731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92c895b515a98725051ec6e0ea0074732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6ca5cf792c42bc4c14ce48dcd43c1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912effbed42525d21c87f9f802e93347734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af87ffa7f674727df1869450c917f4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851b03dfdbe31c88581957ec1abb710736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dc06a8a6999b6347868a59744bf37737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212a47a683e83ac05afdfb8fb270ae1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e3ef23c616fafabdee47f43c179f1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b1cd6993316adec15dd76b90ec635740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db707cc9fbc3be6a1ea5e9562aaa62741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447def12096973d8815b9cc06f85b5f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aefd7e709a0db3629daf4a005497e7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948850992519b20d35f4f3086329f26744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7b7f25f3cc2b2f240c98a38b479bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bd50684713260f8baa2687b609224746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e534d7f6edd2b860028d1872fe965d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504e2e953fe83e2d1ef2d3334fa304c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ffa0267736b0f1fc2e68ae1ba5844749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89e6238249b152abf0e67eb5e52f5e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6d85023d5be317725ba555d809825751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88d97cf4c4e81930fad2c033ade55f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988490f409aa6a079f2ee07718cb0605753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66a98878135de2bd8e94f6393d7500754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3f4d2e72f25680e3e3a974bc1f085755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895f3b3d796a803b3e879cbfd95ec36756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8079d1686f833de4247037c946844757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ab3e110c89f6d13dcfdf67637e25b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57372922a973550f1280f02dab13e5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fac4061a5a9d7415135555aab4e580760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4bb1bbbfe9913c28f738a4d85217b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b09640f375a298b1c14e2e7cf19f38762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc32874320fded9ec44d694fe39a26f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f3a66902186bffc6df51168ba6042764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae8e14a86d4aaca672044cc71eb9a3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5cc3da1dd5294ce85631daca8b2e8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b98ff66a548ac5c4b99e4b54dda04767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbdd69870765496a022182e2aa3136768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa56092cb2383de3825852ba685d6a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb931d16f537fd095cddb8f7e9954351770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99b9d44e62adab21aae29257a00ecf771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7edd8c3dede731e500d0fd732d1bea772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c60fca65f01516d6f005d36407b93773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b2a595f0731ac85e6c7435bd19225774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73f912e7a8d0eb03dd31871c08dd22775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e891da9edbe98cbe52c525a2978a2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d8858b31c857fa022aa8c07104cbc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f6e892698bc70a560be5e7570bab2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a92336976503d65260fb7039bf4f5a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea95101f9be644a6d727f79d15810d8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17bed9068e70a00b88caf75b3dfd0a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7651cc540bbe0e557e727bdb6321ef782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad1c8facf7fd1a4f731869fb5d93f6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839051ae2394b7687b805203bce8c457784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eeb1acf7d4520013756bd8adc6e2d4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9023fa677c750aed6d537dba6779e5d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa61a14a94e1e0baf693ef5cd5d1815787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1235dfe911ae697393903f7201befda788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fae83609cadc46c4ad3c0f4b7504c8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13631000206ebefd0f7494bfb0ce6827790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf1de14db6cf72bb62dc1c1f93b2b0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78402baef40cb4d13249760f78ba8f7e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9605ef27618c7ef094f817ecf3324793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff809eff5b17875479fadfa1a346cd4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6403395817f0fc58d99d2a8403bc942795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a388cb9bb981140c3a4492277d43de4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b140a6c1eb62d1febebbb81ac862fa797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d359eef37c176d52854dfcb4e779784798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cd26ba1b90f82bdbe96ea518732b7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be0611111b98a0d676ab4bd74df0ae800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0674b9701e37f4de23835d99c3c04d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f74f775ca786a47239a53a91df102802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4b9d2e566f8b3af9088c182a03bc0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648059c0513b5f20d2385d8c1967f463804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa473da1bcf4b1f77a1f3aceda25463805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cde5cd316af1c18aeb28669bc678e9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccf412a90f6b7d22e127afccbd44db807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b62fa1fc937c47a0fb76c14bed15c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4178781985874669299d1e10f552685809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4ffc5522115cb5cb2cb7dcf5bdfeb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be789a03b65735636c4887ccbc8bed811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cf25e9e1d4e20b663f048d23f2cb4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a871c47e629c50311300e7316c4061813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d53aa4a777b2b26c219da2642188a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3d558e4db8a3b0bea6bb74a3c9885815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a445f4638ad65144d302445b5e5f15816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d06bbf799c2aa58f0cf51f770ae452817.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>