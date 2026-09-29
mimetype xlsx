--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1163">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1321,59 +1321,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -2288,59 +2279,50 @@
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
     <t>000011540</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (air outlet) HW30 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-air-outlet-hw30-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-push-type-wireless-charging-car-holder-center-console-hw32-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
@@ -3574,51 +3556,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86967d5edcdcf59820c85a768725de081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cf86d386c2c5ae9ca70386db4a6772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180b11f424ee9d3f45954d4f59116913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1b8467bd6c5cb67da67654fa1d5cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c89b9135dc3908d51398d91d802865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fe8c2d274eda83379778ba1bba33c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfad5c168ba0eb8b0ea80c61b60eb747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e85aeb8a8fe2cecd7cbfb54c5ba3cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dd457e0b2b8569173b6a94e0238c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23816b1c0cab7974b0a8a583ca88c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f5e6aa54133b7fc51e4c4c1979b2a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810774abb3b35595225009d2fe744ca912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05354d0278c42c9b6a9208ed04d9990813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e217a27ac7e8e6105f23b8f4a541a5d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c55d2aa31c301e06cc77ade61e88415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5f6cf935ceae304475069f3e564c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054894104df5ae36740c0fa1468bce6b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b967fd666cce3a994ad3e200f9ba418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b3437d7e6f84422a5b906a2fb02cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed18fa8db357c4e7dc5671a7d65ee520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b15a3132ec8012d2e55605c784c4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47291dfd9c21fd00b13d3f50eb8c5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24290499f7fa5f397f0ea56faa7742d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e612ba2cd1ca6cfca47c25fcd6ba1724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517abafcdeb6388a9111599fc1cef7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21907f81daf89f3fa6fa7232399a457126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279039b8e39657c0219fd4dbe96f523c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98973e1d101efc9cb00b8f40b7bb08d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d53474e3992fe46fa3e4be059d9b8e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf563a751705d942885c0ab2905dc55230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b0ffed6e6c988c32674307cab27ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55139ceeb432d65ea9ccf10d08fc0332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51fbf2a2a046b49e40e88479bce95233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e85d69e0b9d3b19915ca7446e6f8d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fc57eac8bde386b810c1395d9f5b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291404712c3c62dc8739a639b6fe353036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2693dae8f881950b1c43ad6eb158237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d85a0556bd34edf4143ddffe6a75238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504175a0eef71d6f972051fbd0882a6039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe7345adc4a43565b146e4e607b3e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb37d43a6540c6fc1f9111c1a4b44241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6154eb1fcb8438b2e714955ad42f22242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ad37f2f3722d0d62bfcd2a450cf6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb29c3c60b7d835f1e9faaee67bcc2444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5472732fd975a308ed3406d2d9a1245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1448c885b9561e4843f491c30f72a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e4ef9b58191e1b99e4dc07d851fb147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8693f8f8d1060dc4fc107850be1bafe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb1ceec8f22bb75928b7c98b1b099e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ae9b015297dc8e4cc96303f26440c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd1d1e0ccb7b6e071a2f7234394fcc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d8324ab975818d1a7f8ccf76db01a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fcad5d671a92370bc2c9234a68da953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbff6d396fecd98ae401879a502aaa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922e090032887743bfd801869edf6cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b506a9ca06d304a59d967c59706ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9098b394d0f878c92918a0a00649657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd898e3fec28b21d7850a023cc7ae9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f258aa57f0dd7bd39c66e8e849e4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae73cac698bb1d02057b1d66bcfaff360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e64fc44a1ecf7b9d544d3e4fce02b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7982a9e477b0254cc8c4f9f085e6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378a2dfcf0c1432c1312fdbcfcdec6263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d6b5a15057a8188bbc44ac50985c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17493a6a67e56fdc0d8f7414c5e21f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afd61ee185818c5f300d1b33a8833266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f23d0d2623bcf2651754c0c584a9e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19e2cf2bd39d6d6fea69d82f07eabd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566f66820d13a1073dbd59be5e8c69069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319975f7b227b7dba187eb7d6cae0e4770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81621a89bde9bda1c5eb59e2a7190371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468427b35da0c0b28e07610289c402fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a50a526c8e1d35f91dcab6ef23213173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4aa4e3a876bb779dcebc70b48433cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b462a6e4c4e522d1707bf7852a6cf075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f95766e0ec86869c34357d96bc670476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e318581f593358460ad7ee16228680377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e2ac2831adfebd5b513008e42ccac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac2865590a146ed2ce18806350f4b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68433cca7b85e6bc3698ebea18ac9f0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43c34a0ddf79af372db11e4834ba6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34ef4e52ab09846d12f13610fd102882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00250e70ef7ee594066da3a06b6515a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d62aca609d0b089f15e59ab25e7f2b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fe0e8c0e235d1556e3703f40ee4cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924f2bfda48d0b1e450c35660e8170586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a215505765b549c3eb6be2cf2e01b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee65ad218ebd1840efe6ec7db2cd6c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c207483a00ba6a35bb3bb634f4bcb089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f007e5d6d261762582ac1f29fcf1c5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0efb29df0ccd30ffe36a86771d28591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bd6a9696bc2216ffbe569faa3b54092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70b93ab7444fc9eada73be38358dcf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c399528bf312f3ec8e8cae653b2e6c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c32ea8ae9da3832f58624987b4f10595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506effe1cf76bde2f1bdf68e4d9da1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2fd62c10fdd2848602156c9fe75d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa480c8b3ddde3a088e235e42a9810e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39ebfc9d4f6ea2b15edb4338427ba299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc418393a8a5cfb96df969ae17ec84100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f501e068d725849b1ada32445be537101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c23951d87d78572bb27b0cf176c152102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdbc4d2a7bd3fa966c605fe6e5e5f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994b33e33702cb82455bf2081054987104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e1e60e0d948f4291c4c507427524f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64714d1f7a834f0f6fea55335cd21653106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabde021b9734e723eaaa5cba81382dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b6b43443e8e836f2671587f40e0b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c087b0c58d3921d90532e6f1305cea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992fa4ee990b741b61b7e9c2faeffcf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4094285d65cbd4da12d1e41100d17b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86204e4af60715b77c2d77c8c767755112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601df8235f4b4b6a7f981d3e8f1907e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d884fed384a8ba9cb067180416bff8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610c008cb266a8086dd1c1285f8b143115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931237657038a00dbc980d9ea3283efb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801afe53d34b9c9078659d2799f237e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f9e5c68e4de5b8c586e8b76a4d082118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bb10999004cec983b6268e88ea1ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ff277772851e0926eb79a52ef1479120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85eb2441c94fc406fb757a25cc3ea4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a171471bebd6756a372158bd1cef7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5b89286f6654243fa7557279d047f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebac10e631c5c78afa03a524723dd1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331b0ecfb969ca31c2726092f3d2608125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2d4904b611f6c082a7f4921d24eb1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209a39a71e0f1786ece49b0e71937b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e026fb654d913fa589586c5ebde18128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdffaf3fff8fb9498cd3857c6ff055129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb3beb458fb3789c68754af32dc284130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84249b15130057bb70909106cb31df1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791af66fb6b60eb62ec7c73da3191f1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ca4058af6e35e601167ed2d897b3e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7cf85346b5054c541d66209c2694c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6d701ce38423027636147d6e797c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62699602a1acbeea9a84c85297398a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137c6729b361e775c797ec92df0e0be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695b08b977a8e80a66240f2099d6297138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c0fe0b53fea5e7cea0a7ab6be6e0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1a8bc24b906177fc9e03d82d04b8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798e7973ab10833cd9ada8405d9ac07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b05d40d2f94e32e216931ea0b9402142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871460c66845c5eace47a4e92a271f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49526e47ad3e9e4e5b4bbfb1aaa939a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f05c2981ce557d3e4f116d83da0ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6338a962dc267140516ccf2c6bb61d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e3a2ab676f3ff83b57ee940fb6c4e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56484e9398ff596eafb78a0f62d624ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56add3d33301b4f34731a01956c497149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421246725459fdec71a243e18f20edb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b27970792d317886d3f4c721e4b80151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5648854d64338d8cb6da48b95ff7b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af5759542240f5d451bd21c47b2e2e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c13e1b8fdb42d9df6246ed8afac473154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfffdbea40f99c5f5566220103f481155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f389b68a95a047c85eed0462e22558156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e77394ae2ead61b03ab3b1389cb60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2570658c1e591dead76dcd9c0b7949d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21514b2af38924670f224fb0b54ff6c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5462883616ab0cd60a9a12b58e2f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9f5c532f6c1ee825937e74ec84e24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18ae4a2b886f865e9b4c0cf17a10a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3227dc74a272f4b59bbe09fbcd00be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25a48aa9e109614027a7e3ecdd0ed1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799211ceae31e9f07c5de1d16e42cd2d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570d1b7698d8b1c4cfd81fd133905b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0579dfd952d1ca42f1f93ed6cd937167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828bf5371f25ef74ee15619cdb339dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b95d0223724df56ef21d54e1c10ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bcfea7982e6c111b22a8322c11bc1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcc8c7745001ca47e94e71b43e6a9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f6bf792653ba86bedbeaf06fbe722172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4e09cc9da70bec17520b80988e224173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827af8f6252bcce359b22bf214ba3a50174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd01ca816189a69933dd28308d0959e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63d167e06ec5dc67f5b0649a6c33d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac5507b5943dd13e917929804ce189177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adb6a60dbd0e0f00647e3c51d6043c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a18383aea13eec6ec770d565976144179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74af5fd45cb125eece71d78e0b5a83180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fff5b082916c52124f0d23e4e20b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233eef53b87a6ead64ee8cf4b6f2ad1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332d12579b5c6225dc017e8c7785920183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf675ac54c2ca625dc1eb35811438f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea2eea4b67c54a012c7c5f15374278185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9549c5dfb5a5707c2599302fa989b6c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fc97e1229d3ac42f7269dc10a7116187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70e4c325e2cb58875a8362119beb55188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3fd13b01e3479c795dff6b5fca0c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00846d8f247ed7be8b9f4bd380892f10190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d2d3e39793ca50af6c1c79c91023b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b7c873f4d73a423e638eaca704941192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61305d6a208f549aa68eb13844f261193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba6ea573256a20efab82067ceee045194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640610bcdfde73431e10eb826c50b421195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df386aa78f655972a460fd12d19940196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79075ccbee01a0cb4afb9ea94d257a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359591050df31c52f1b2902d5bed48d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143145f543c3b5462627da341a9b087199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3a777a2f40f8a7016fd593866dbff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14f8da5dc5a1f991cd6e5442c46a14201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89062ecee7408b8e1229ba85c4e674202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6294812be56c0d00058b15b96ebbcf2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980174343c0b8f17a9c720c783115dbb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224066fcdebcd49ad7ebcc36997cdff9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5c9325ddb287e76e3a0b4af857e10206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6adfd8795b16a6d2fe17b0d02434d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c97a88fc774bcd14412f9073595d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d90cc15250f1552667f6927e8977c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485b9206a0294929a35de7f652a8b1f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c115ccf7a3afc1221f3270700d1dd23211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9221f2af8d746d3fcc0af05033368212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f99c86606b9f65fd7b1dcf0bdcb892213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ff82a7d1f1e8137cb46d73a7836f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49686fafc1f41bdbab36cef0deb85301215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20f2da0bea72c823083079669ce6f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3a811bf4da612e851f2f471dc7d44217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95326b75e4a4230197eedec6f5f377218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e60819692cd6d10bafd8b5af906b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601e6c1c8073ed0644626eb44ed8aac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ddfb39f71aa005f6f62e8f4305618221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98887d6f4166177de90083c5bfabb1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6521da98cb3ad58ecd1eb285455d71223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b36b1fe8a70392d5cdbc672e4c5297224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700afe66ea3bfd2bd24f36f737d1ee2c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cb2a28c56df68890e1faa26bbd43f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4c7a83eece06d519048b0e7ebad47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade069edb3bacf019de56de89761bcd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beab58bd1d3443208b12508c5fe1f0e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68083ee24409c8a0cdd6c425281d8676230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2aa8a92ecab694b56191936704e70d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5f2ff34462d953d9cd8ed56388c41232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18cc6102591cbd3af0b8481afb915a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25e7f99ea8f348145d1a46cd1918e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774879662bb914519b6e21e76b87c68235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da852064f77fdb3546f9cba456edc29a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d671500f82402ce4129224d05efe37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e66f738d4c6218fcbbd357654d7d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c9d3d6191447ad1a04bbee8212f04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f927592e7fd376bd00563d74c96af4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6c0a2e406dee8f8d77a88a96f6698241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8da17f48c9c0ed70c38fa7385295b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23429315d0def9b17be6632de19d23243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a677d26970ae42d2b06e7e8d53b91244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2a2d4a686c3815fce2bd769170fe4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf637b337b52bd0f4622e4d06067c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809af75d6d88fc3abac30d620d7bc4f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b846f12b862e09a58b0fb6914e82c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a547ff8276c59b2809b334834a97ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265d490821153f0167de174b719ce7e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a44323b2554cd5b56509713cdaff8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c082c4bb4dd7ffff764f107df31d8d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520c9e242b8f3c85af1ded8fe595e06253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725c26f12e796e3b5bcb365b65bebe7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b1ba7f2af2812b66b5325ccbd92a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36568b5c8aaa0a346861af78cdb703256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895c127a9caaae5403837a365c67be8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ee295e804b5f18458b81197747a8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f55e26ed2b1d8f33751ba0d14347e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91163ba457bdd63208735ea9ef778a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666b92cab5de24e649a67d7cf38e790261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73609932814d9f5d49ceb29d863ca4e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb664f7210986987ad8f6a04fdd0014c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4950f78473d280e84390b040fa3b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60f849693d2a26fb3c5ef027af6dea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14cfe37d6f47ca026f25566beefc1a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98a9d8f190fb53170d54cc16a0d341267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dceba58d2de4d35bed2402b01cefe9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56b8ee93dff3b71a08fbf2d03bd2ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac074d6f61284f34a761bb74515523cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebeb7636b0254b4c281259a4286c73c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3a7d29534c1fe93bc5480c544eab1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3dbc1453a1efb9ab83bd67808011a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afa8f207bccaf4bce5a665d135980b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4f4485a7f8baf03cc1b9e2ebf3c18275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d02f87afee7ac7d5f009f88ad024d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3000efbaaeaa07d0a939c1bdee9ae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d6b4e7d6e5e15d9386427b2443b23278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31de9058e47c678f25ff0ca24830d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd2bec609af0bc0ff6d85f0ad2b16d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5c7525c2b2af41632eb7a6487ba9d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0928b604d501de303f3a4119109512282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66ee187439dfd1e8c0bf6b9964da32283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e35e42fec56264b792fbcebc7e1afd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aca4d028ce125cba28ec75574fbe67285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab2c0e2dd48670abca0f1987ff53f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172de394dd8f54e297fb1cbc29249b86287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f165d3fe39fd37b4fe8b59b1202b0cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596abb3fd418db6de6e252774ad1651289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1509309db88592577bf3779de46c1ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ea7f51971575aa7dcf40923c8d4c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23420c55f1fdf55c8aaf0820e23fd8ac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12ed42614a634e8486e503f8864b92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c158c74e1f00b66985d9e594a9902294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc585936be032a53bf449297b3c2475295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0fa0f4fa0c010bb0aa43de001fd36296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028816414a07ce5affb393e3b6c9b328297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ebefe52eb26982eb37aa22dba41ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e580b54cb4a8867540bf1ff23ed29a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b1071fd3852dea89575dd7de5b05d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d260e672a29ebc246b6054bee72f984301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf32bf44e98d156dc7ac395a79945ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafed2212b7abe678ece67acef9bec7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a176ec5ae9f926b65509e5cce33d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4119c638bc60405b9c4569d95d2d9e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee1102b7338b6e93806f26f087d1c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ace82ee1f7ab8fea0aec8a7cb6b2a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610476d5f0aeb54166253aedd5573ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac06153a1d2f9807f598d9eaf747c82309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e862cc20ff66ffad0b394561cb8c0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a772bd5dd2977166851b1a3e05d2e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bf6e6df9554c6058ae40b545c5ec1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7569d021870a7934e8b152717e9b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798801dde03cd5b2e6a96c03ec9767a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94303115f359d6df87984775872c6816315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aff5cb8e82e0577284c91fece34256316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ff129b0ec8f84794e6551ac405705317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9befb71559e97d1969ae1b83c37341c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b432cc2dd5f0cc3dae4c20c371a0abf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaba1ad400380d17a1c3906c9a7b4f2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea62d37b43ca69eaf216812c7ad53a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f50b2cd294def597baa576704e4377322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671df62de9d0b424b028a20db5177c2d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b9997d99794e58fa3531823c099d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c858b0996e362a20fb050e0b7a161af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6083457733845a4571f3acc551cfba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98447cfea229187af1daad454a1fcc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9597e0487eefc8cfac402f411c28577328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9c1da2fcc49c0bd893e318df3dc7c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c777711e83821bb7f107e6e6353ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6a146b3af7d78534a306220b8de90331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc7f311b82a666dda549e612e84bba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0e521ab08c05dbe20f9d5c70ff0ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e88eb478a191d5d834f38ffa9220a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409cae75bffb5cdcdec00a531a54860335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7e825f95849be0e14fcf9bb111449336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4976e8410f90f7f7be6487d6f7802337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4461b76a311f0a934d421389cfede338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b33d337447d2d89d5cf49273424da4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97554b19ceb331409781ca5a5e49053340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549642ae6fb558ee707da9dff2d03a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d5f6256be5c2b69638b200d1c3eed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077053a6f77997aea620800a020da415343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a781d61b0a91b24fe0f4d40f764c33c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c1da3befa5b2accf91da65aa3487e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a47e300aec1b4e8a10f7bce9a9ecfd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e88cb41ba8b13aba66f72646da48fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77112440dee0bc76ddd8c6cf04a1c31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4950113d4274a98f8783655f37807349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d99c2fac6fd253755c255b091f48f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb73e4301e94bfbd730fe3dcefa03d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cabae703623958a5e7aa1ee88ed7e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295d9e3603f71113dae16517766791f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cac2095b1355f15e56d3326840acfd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c7076cdf328997f8ebb405593e40e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8558210229e8f4975b5bd4d8c7f15a7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e552961bfe2d33147e6b3bc733893d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ce7e4418555a61385b8943ad1b788358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ebcdcd29c984b7eec185baae77d67359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97738f3effa9fe8b9e280cb1fe2e4b3d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b254c473a5ccfe3f6ad7be82ddcda3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd6b70e0e515bb844d2241ca9af1b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a219da83df12f56ada495e2c171961363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36af760ac7adefc87fcaefe8f14e8ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dad4fdcc8f1c5c2b32fe5c301ddd6f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2838eed2c20b72b62d7b7c1f6ca91366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53773a3b65f2b7af7ea254fb5bbeb40367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4f07dbc052973051e51c5359d5a6b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31c7cbcc568041f8f8aad3aeb89c71369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18116df3e34abc0d01eced41b2126d90370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c1590c861533ed5540820d690ef5c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f1de5f3faf8df158c61bcb0d3bb67372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626efcd6ca63c7b070960dfd012ed50d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962deb0a3d90767d7c30461347330721374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fc397e6d262ead9b4edc300e1ab6a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b5ca9f34a41d31d6e30ec2003db9a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd7664f928db5e0f47f9ba7229ac57377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69e0ebd890f396c570c30de77d6a0e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098af4e3797cb8edde9954c4267a01ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1443b46db7e8b72e784b96b857aea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8085eb142b55b99a9acc2284113339381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3f3f326561923f04baf3c0085b42d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e81d543fb35a7193570dff2b131f2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a33240a9ebaa069781620badb258e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9e8dd5ec89efac5e7b98c362b5dc8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f07df814cfb57216b18ccc8037bf4d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367eba821ea51d997dbf3196c441f494387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ec5463ac79f1245832ef778002ab3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34cdf51e31901969e3457c4aef8a1b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7965635e71e283613964870ee043e81390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997d66a6990b99f4a12ffeafd79583f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7bc0505547c154be0028c316a3a83392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72350edcc67dac637fdc800ad375c86b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527feedd497fee229d0050bc777071d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effada8015c1661f815ff19e28be4b22395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6cda0724fe8ee6689a6274d409b31396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bd7096a181dc7cddf81ddea28f9b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9d0e18fc15a07b5f31086d450d665398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414fa09993e805b4d331a7e07390331399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108b1796ae9d98941b486571fb0f4cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7728866eb7a1dc47f6333e9050d24b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28accb3b1bd998decba386640b55177402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ca4818eb038d62fdb268418b1d148403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed109aa4c0a04efc8b3ccf07a5db6a9d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e7f43068d16886ce2041aedf7a96e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c51ff93d3934db1f2b227feb6a739406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc838748d6abf0cec4a1419a2194f65407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eded904ce7d6436385847f20a5c8b44408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22938b1724952303771c5b68b3a716f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48213f55c7405f21c691723e5e6e9766410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ec3312fb57e7d44f1af05ab51c5d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80e047e97bd401bd86c8a6aeb648d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450cc3fbcdd599f0a6251242bdd38d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9aaf3c24a566a69e5b3a0b8cb7d9c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b12a34dfc9c266b9f82ff0626713c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc36910f71bbf71e01a84a40893568f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06e222f319f4e0e420e49dd18a820e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd21533d3c904d70b7f95036cd1ab5a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69629d0b8c9000eb548a753175c85eda419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f010aac3f78803e59e291e5e2937e4a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5a1b2a50b5c183439dae411a6ca3b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc3f619aace7b449b191fe6a74b314422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac90f03cce465491d288455b2481db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d9202fbb73640ffc7cea92d209768424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cd555d83a37a4cf39a5558cae5eda425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2824283a5bd790573c45b041873f2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf48224e6c7c51752fccb71e80507b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42681a1f9817e57070cec9ac9c7535ee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509245bb4e532e39de8368688aa1a77429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373676133edc8440f36da17550d854c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b15b535d88b043a3b815e583f687f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc9c5a48f83f470c9ccce109c0745a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe17818a88986ef4a2b222b2f70b4b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128ef235b4462d2e4eab63adb66d9ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1687ea020fa32ef2d11d722b57eb93435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7b31381f7fbd4f2d38942f754afcc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9839d880b70cf0a97f34ee351b7f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd3b0d1603dc52b00d212bdacc6d1f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d9cd96d2db9a7f1970bf8fc9057ca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97332e5ea6464df7bfe7e4074bd04bab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57444ee8d024f4f6a1478715501985441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09847e12eec4ac0d37cae5f9fe7ad96c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecabdd168cfd808b77e817e12d6820443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacde424fa2edd3873e2698f2b9f8df7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fd78d85a4316ab60edc217bde0ba4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a87ef2ea1d16e526d7283f62fa8c49446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23f9c56749352696738ec356607e31447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce48ed16354ec14d179d48530d86d2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046afdefa8545f8358fdd142649fcd87449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cfd06134cd283bd3aa4ebaa6a5ed4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0ad14c99c2aede123d1532ccd7099451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a094433fc1ef85c6c5fa365e57af1ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd5e8596f5cd8a65684f2bbe202172453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa738ae5dfe4257f72a5b836837b432454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f1e2fac4f693f2b2ccc3518670e31455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab3f037f25951e0f894e88cbd3d580456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9b9a7e045330b507c905f65c50da1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a23a88cde8352d2b086c104e0d27fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1ed19403b496daa4a7d9b539b2c90459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d252616a4295f90854202be1f7c463460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426b17cffa8a085092334cc5d1d040f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f03269f96b9ea3d38b09d44f02d02d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e32554192ca0f1114e0746dbd799c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793a198bd89d7ee32b0bbc663246e20464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928f927efd094a3d8708dc4fc65e3df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c45e436a2211bb05c29dbccdb85b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515ab3eefb4dcbfde31e13d6aa23b97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59de92fe18653a09b5fbcbb556626a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42331da08c5a785d89768245ab34d07469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04f791ec25c0823768f03ee782ab91470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f298adb2cb24519390944cfdfd9b2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56832633f984aac65b767bbffe5b7d42472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d1c1119c18bea0eeaf8b8f0e8d7b2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016958304c74ca428e450d91310b24b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503bd4d00a6e14328092b2830fe8743475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075e539bc75d90d1b1eff1610e2dea5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5f427ac515ccf72c6c7dbe573d8d7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4dee5eb6ecd0df7a920771cabeaa6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb552e7c5bf96d1d3f632e993c0534479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01aa400ac6eec5fc46252b2fd01f3c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cefef8fdd8961d364e9beeef18d8e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe84d3d82137fca3503c9c9fac15ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579814e6510b2272f101f8192e968df2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f3302044929dca97ebc6f67b41dda484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee229229758dda4dc8bd8a3bb0ce6a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7461f6992c471b597b2d14c1175da7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452073cc3c4b029287366df50281a35487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39cc1786e7022e46176233c03747ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b246be6d8627aa61bbb4a1b684177489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889bc50cf5814ca9bb50ad78e22d8df490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29ec243c5e7cda4365dd4c34bd1096491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441e16ebe59daff70d26832b187e548492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782deff3a9062d1ffb461181604049c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7545f04bd0e4b13dbeafd0898226800494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fa9ac45bf3d0477376a57cbf6acc1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a645558a628bdc77adbff5811cc5628496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dca1dc9db493b9ca63ecfcc0542ad497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb056b35d28ec9e8b8b8f7d52e6c5d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209697d3a942ab586c97f133537b18d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bcb4533cf354fb47bba146be89363500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6785b654847cf47c8b623691bd3ebc9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f5f765b8861b24826f3d78747f8f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a566a270f73a3ed6fdf77d85da071503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cc82d5daa470bce6a5a32cdba5c78504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2a370473c0bb622f6f870660054e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2a5fe01f1146251926ebb92f0fa59506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3bef0afdce2d91401df9b2d4780f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91733d0728e8f57b065e0df7459dc0b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657ae6f6f0bab56ce9c6a5872a672c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3881d914a0e9cdc47199900946b13510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59cae8b8de444a75588646b5b2b669511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b8f91d7f2569f900ec9b276151081512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be557cc91c100174fde3b3dd55cc65513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432f80ccfff3937242b6abb5c30ff93514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08f7e89402fcb3149626694d68eb26515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf575c1f5652d793680cb77db91488e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7e0b310b9311b1cd607b57e4afff2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a000195faefb809e17008d55df4a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c64afd1a0e1a378c26d75bc2e7864519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249defdfa361a4454ac723611adc69f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7544ad3c6c688143aea69db6d4100c1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0483b3832f834f2ed57df8b503c92522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793144c9d478f73da4d4aa77f8753f0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c093d2cb74e47477b522758a4a349524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188309b6449d899adf991b521a95f70f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d186edcd7ac4917feb688fcfa1f605526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abc3cec902ac9dfaaccddb8c6c38d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79a2be78794b3784aa11a82158c6aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a257f5b5ce97551a404934e3ee71078529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207eb9b0e14342d232f9c2ee49ffed79530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3797eb535d9a10c0af6a29644ca624531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207264c3324305b890d6306390909664532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a455bc9850b825d75ad7139c3373551533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd70504064366f8909fdb9d311a2a32534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08cfaedc1ce0220821324539ab8974535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed47d1345344d8387af2a9c46c3bd6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5d35bc4599e78a8e9607b9dab0be5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083386ba82c1a07a3223ae7d7b5b51a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb996d2e5e5224a755cbae3f61aa74e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08455292d456d248f2a40cecd5743c99540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d0715ee7280cda933f67d407e994d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54155cebdec49f1c5e4e13f551b62124542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d9210955cc14a438a166d89e9e47a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186383201f755dc77631f7271edab8be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67719499914c2f6f27dd9099c9cf3f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344168f0fd436d2fa07e40bdad09533546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cbcbd35dee99c09f576b1a71c0833547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf94330f9dc52f2552aa387e83e174548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec053956a7c79bad3bdab8524fa08d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e933929f9db3263e5b36cc4af15fe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c87b012a9136e9572fb06846584ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee4985f83979c261bf1f15dd00675f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357df90ac0c71b2f349c0b32288a1ff1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f10940fccb63d6a280503e0422c4a9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3de8dbedaa994f0074aa11ef1c08b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a9ab750b309df47090775b99013a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3f21320ba1364057dd6cc33c15471557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d7b109b801d875517729d72621fbd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf3f91499db88f72e245c2983842ee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f95791c4ae3facb2648aa6d87f15f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3131b4e5bbe9f41119af5d4504ce2c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbf1fca93ffe8c2525a58527efa394562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cc5c0874407d169c68ae91fdd34c3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf0eab05fcc476dd07da4463cab876564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74172f7d3558826741d434c950475e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364697a91189235a7ef411449bc3aae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80ca080235abd3c88a947df7371d1c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6def234a345e371db39aff462b1f917568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fa99c285b1c5a9df7d4b687a3cc41569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda55eee89990810200f79598c97c5d9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3177e705772b3c9a4b55958417c6eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc7d7630af0ff7f8d41f1bf42edb3b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3829527f77e88556b126706c56bcd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ac81bc447846fb109442d91ac25ca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee05b9be711ed5c213775ccc8c42277575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bd5f126d520826bb3716ffce8c321576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbefc518a475b90fae8390a1772868577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775441bdc301b96bf1f5aac517ac29b7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af55bf5f53f4297f0101d102743d55d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f8df8d2913342b3e3f3bd51c7bfe1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0442470314dc112e59bc88cc241fc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6a8da9ac2297586b572cc7147be81582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523db89bb7cd75258eb2e314f8ef2dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4a1c193df1018eff7959be6a3c857584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9e6c36e39930a349110f527b5453d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e23613ed44149be69fab85fdbab14586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f4972d08aca15bfc7c4576280b114587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0d074b5ce865a227b8fb309f8f3f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3d1584550bce97d02b78241a8aa91589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80a0b1bfd667138de9f94f232e1c7c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7f95c2377a6ea1b4447448dc6ad66591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51bb92927b4b29145ea90168c494f9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2fa61febb921f0b8f848d1c6dcc99593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1817e7c6b631152a7d727444afc1376594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8ce44b69f11e236c70bc7ab4e7f09595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071909b2ed5d49bf86bc1fc07cbcfb9a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6d5f3c774e58880367f59bf47e1fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27e519c43d74f5f32fc63c974484ca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4bb6dc94cf933f7854195b20acc0b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55511b8ff587ebca532252d3370ea766600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22c4c0eb511f44fa6fdde06ec25671601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02de16c4cf6fee65c353f7f7dd32bc6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683508e5bf8aa40b62bc040c0805630d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950acae7cdd04e770067261e7e974a4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d2e8e26f1690831f3e7e670322f69605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd756187ff99ac9a2c16006da3c9945606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbc3ed538f35379f798db96a25af22607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ad1c830a45b28e4df09b7eeed91a2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d5939de58bbe8aa6acc33293a9c38609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f167262e01ea330118798a04209482610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3c04a6a337c8118d2966956f2707d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2ae3af9ae6535e0dcedb5a8e75aac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b084b61acdc3872e2333dc70f734e01613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e757e8769a52dfc6dcd2a766d95b5a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191125d92817f219f5cafda951bba88e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ccaa18adfc5ec1c082dc29feb934a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b382e360aaa117a3495e5bad948aa0b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcf9b877eba39284d83dddbad0915c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9d275f04f8b2e5807823a29553c27619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b8f66590c3b34fad47559689dde1f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e407e15e20dfb29e5171c0921222d0c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a061c1163f7c13b7a29ff7022fe430622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbd5369ed5ccd6bbb0e3923ab476f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb082bd317803ed7708a7efa2f9135624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d7f55fcb57be7e66f5241736db2ac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de3ddbd4fe910c39018d1dbcd83ef8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbccad6bedaa68d8451eebb17609a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787eee28073e4c2a43c8dac9cd14f783628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a62d5a24327a091454f171ae9e6097629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758efb616b4c342f3800edea3ef47e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79e2612619217e73049429733ee2a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c17c9deb3d0d16431e192e31bc34f5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0a0b12fc0b8396e2d0170948d4b4d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74c2ab6a68471d29007676117f68ae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1deca23643d4d7c1071ee632c78a316635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfa0bf442d81f50c69145b7a093d37636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f9c1c54e9ba706d69ffe9aeb93cac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ba48efdea67dcb88f3abf8b02d81c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2879a81f4bea4a69a3814cb33b99ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e440113ce4948e40bd768542814e842640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67497687c635ec84065589101fa0bc9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df89c6fb637699cdc474132cf59dac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac68c2c72f7f6d58d7f9a7bf4baf5a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99329fbd1e256fc3b59389dbe4383625644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61b66568a7b2ad78e984c10a9b71b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b959ea2af15530d473f411185691153646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a30f37d417cb23affc6ce7964a62e2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefede531c8819faf5ad6a593bc47cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b4790935a22e7982c4e6b8c20d682649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc17270ddadaf30ea1b08c00269bc5d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa180a62559a9fc273e4e8cf6227a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650909ba5730a3cb0598c106202a5efe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b7ba986299743c5f5be953f32ca53653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0695c7510908b112b2d120ec41581654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e72540788a97509984aace71d91325655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0100286fdd4e3cfdd813b3f30f966a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88534277f6f506ad059f1ad93f519c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849eee73aef5c3c99a68e10d7ada481b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545e4e8329b0649573fb748ba77eccb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509e4eccfd3e263796167332672ee8d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a33dfaf0108aa976d60924af3d9fce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8a0d05de43ceb74f482bb61abc6d9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fcba704636072f514beca60ae9a15663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4cec6af60b00e30343c9167f4f9ac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa29df4303c8301c17f5e751288cd7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26055d21448238c0eb65ea28796d0a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674f7ce305bbabdff15ae0be3f2fa8d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb07b87dcfa6e6b8908cc7731258c3e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7c7a91dac6c7635cdf62468fc2793669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2aa831655e4235805ab945ebafc973670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c17bb2a1ed48bf1982568af807a9a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68d72c14079b296d6a478164b0780c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b8e62bc2f49e191f0cd2737aaeaca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fc370c214f3a96f4d35ca9168343d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732088c1c0a2284b753a6cf82c39324675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc6b4c6c78086b8e4c5d29be5abf5d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8d18d714f563465f2785b0fa90078677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f38bd1a93d33a9b607c766996a0be678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249f7f47c4606d6d4fc0aedb4c43aa7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93711f3b4bc03ceef1f604c5c3f71b5e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c261c038c22f044d40f2142fddb95681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a89d6115f22f9796bf6e7d9f973db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784d1cea23cb398442f5f1d06d54bc8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4db1eebac8918d4b4a71b47a5ef4d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1de4ea503768180c213e49988396a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7472e65ecaa88439b24d2a091d7495686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbd56886f39a0f5fc9d37d63c69045687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7637302775b605d0f335ffe860f46f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895a8852807dc610d6c621fd69fa776689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76e2d198faad271ac0dd098059681c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1267cc36ffd003db4b13d83227038691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa853c8d3de2eed483f2c644e6ee3a6d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef4ca7fbfdfddf3481cadd01adc46a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e319802154f3ff5e9535989410f41694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de234b6ad06460ad1681bc511a2c67b3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198c16150bee8db9da5efd2debcf14d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396d23c968a62180be8dab9f6493f71697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b5ad4d2b8bbaa2d6c06cd74a265e1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f48329f7e3aa12d9b64ae6ea2a4be7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ddf9d335164a1089422fe6185ed11700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05239c0acad493d3c3185442ef5280701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c625730dd7c07328a30776be5cf49702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5e791e707ecb303b94fa09be4beef703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cc83025c8b508dec188e6d41cb54d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c156a10c283590fe554c77d020dce06705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4857bed83a433ae5a1732828bb50d93706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c5e3c9fa6726cd2537fbf45628d95707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8d9c53cc507a7d0837fbfd5a63237708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9119d378371b8955d61781d09be292709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6726dbe4279fc0871fd387b7b65d232710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90032955c8af506b21a0824869b44c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e9b9c84af8089f91f18250e3fee95712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8d5fe8cee47a58f8da0adad471026713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a65d3379e9ccd36c6331b61801241714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde5f3aac7d275673c7103eec0e5730715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e1229804863050729b7e5f3d1b2c6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb870a385e5e1f779b4ea4df3f08fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0432068dc48338a5165e3cbcfc4036b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed875ef2c534387aae3e92312b238e9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e139aa75e6c6de3323ddbb83575fbef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ecb2b23a7a13227c002dd34832f78721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d625c9d95d88f57dab765515ccfa87b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9446e0479af24f8cc8f2f9d2a162be723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf8b446d864d0a140d19edf6e2a9f5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14461139395559993fd013c4f92a0c02725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b58e78cfe23d20f990e1e49ff1596e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e1ef948692d8d5de7773f83a28677727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544de007611e3bfa449c1416ca85c0b7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7d0bdd6efbb9393bda34086d40c97729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4249b36c6ab1b1548cba7888cc5665730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202ea77573c33dcd3aaef60daef29a3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955e3d1fb1b0d588156635c14defb56732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020807969d8f90d1746329d6acde9572733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e85cf9cb015aef1298f67edc7930a0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c727e6ebaea90bab104541b0f04d779735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27ee633506d849db78c4628a6fdc43736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5460a3a0ce1f3777eed9f182a10c3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869f18cb968a9defced84c278f91098738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f364a99051ea7202d5d4df7e5229a4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782c7775d52a8e8c142eb7e9f58837e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119924fd8f3427d30c995e7f217d2a95741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3db137a256ba6f0b1bb958d32dbeca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0000d83460044880792ef53ae89a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452136cc04a6c8fdc8de3919efd0a30744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c21f126d190ca02f4490869c71e675745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e51c613562f8fae1d8409381f6a9ea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8fd88b3dfe0029d1a765258f3b2d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b87fa373622f86482686b3c7f52d00748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84446b4d0cda7aa76afdc12491096a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433d1da222ae483b1a78c6ff723915a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5055c26ae6f10d1c887499ee68a4f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef996f21d7ece6a25f5c9bb3fbd84328752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792aae65fa326044d6e76d2c30ab71e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62f80168a7ac1644a5c7cb23127be8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b5c7304de2f4217bf7119a8bc33d7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2671ddb5205b1a8d1e264db73ec086756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd4e74aaf50fdfe3cd9365c4397c9c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58599aca368448a66b3e1fe38a30fd91758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20799fcfbe97882234760f3be6a3a585759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc9f9145bb8519787e28e4f591ff19760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ea7fa4e6def61e5b87f54b01d7b47761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1e32fe909efd1f58e2f2c7c0da513762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cf156e59fa8e3c48b00ba240d2d44763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8284222927da9747d347937c9ef227764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bed89e4194012844aa0f4698146846765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc103a19a063e90861215e55789bc5e9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f849bedd3f9255371b65d5e2f2a1374767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e69a3744f20118e410489fd3aa826e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0395ff2b376d0c89894d27633b99a0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfd63f7c48ce19af842b0d62be9dfc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d563dd2e4d3ed65276e033c4404a260771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5776e28d2bc0eadc3f890bd06c869772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef87d8b786fcbded13f01fd24cc170773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701315abe71120da84326adc02da2b7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62e70c7a76246955652a5c19f26028775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd092a29920f27c258944b31befc019a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b993e9c3ef8476710c2ab091946ab69777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bb3f39eecfa46cd349cd65a9618171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a2df3de45af96f195d6e2e854873d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32bf9757ebbbd050682852e2ebbb493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d5bf7b5bf6525517cbf796da464874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93aaf09b555f885ad41dcd3f77bcdb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0e5488468dd783db794a75c3f757a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa90c66f47aaf89bf5fcff1b38ae4167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92320805b2fd8149abcf61cf256e01468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff30a95b01552b22616e6e383a9820e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8ad1f12832d101e797240ef2951a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1196c6cbf8a7779335151f8410799b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc74b8ca74f21dd2cf1257ff4f188d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7b5d45e551faefeea1a97619cca9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222113c6595df381e565f92e9305198f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef79e7ef0315cf3880a879afb51567515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a2c582ed1e60575ab3a57f4302f4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91521dae1d80d787f882f4e94206d9af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6f259d82e569013d35fda2026af6218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a64b15c81743a04cb72e53f50610e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062300d13070c09ad207684dc59bcb620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f696de6babdf6ce02f4ff31e32b970e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48447d644b120e0fee6ab217819b1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea7267ac985bc22ae03845e1f9019c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cbb6cc789994c414eaaeb7611ebbd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18978be125fc41f8af56e268ef0d68f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9165302f587ea5630fd0f813a5361826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecac515fc06a601435d94fb17798c7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85ff491148bfe4b992a45de938100528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee74c164c0596c39635a8bb440af7c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595f559eaedc78bdbc3b8d7caf4ee5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81e8498267894cf7a4881073b2a78d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f062299fe356b3016bebc4f71fbcb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63193a2814499850b6848f71c9c0da7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1e877110b6802b6360be09b8ca08b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8826a8a5b7f7a9ee2eb847494c54cfa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fd7d760a861716cd1179859f55d9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3c6ca547d85fe4412e924f2518a7937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4878aaa348478203c1e44e0868fe6738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb5a447327717328c13b39cbdd8f2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da27731ec97883e073224ea731f4d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6a6dfd45d6b224ce0a1b62dd687eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f3f9ac10d1dba90b9058c771d049b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a04644567d39f4c330ec92c368429943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306369a819c4a6e08404bec11da80b3a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5aa323e6ed53fb4ab4c9c336b9009645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ca11e29e0195d44c26102fa57489146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d81c782a973b98cf0193f5160667347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe5e8148301d7e3a5822e022a2088a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89ae899440584d34a2a5a6dc80144f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac48bb947bb1c4b9ec55b14f58bd5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e99cf2e965f96406ffd59972b307f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b2a5f45ed68b3b6f91e9c605d4be152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed5456640ff670c52bc99f62078bcd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef009cd00777088c257dd6a358dfd9d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b81550d5b0da474f2bfa6c868b77255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b6ee280b8b1dc0a4bd8517796caa956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab6f6515d6ad63e80273dc5855f11857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646da180478ebfc02f4e638eef26c5858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46676f53cb8ac316158edc8c2bf190159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d25909ed9c87eed30b3f12ce687dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565562c7cc55aabd9ef0d0ac48213a8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63388be9675b762186d2f1e095a69dd062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4c019d294b849ca2f599aaf21c2d963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9803abe981dc88ee8e2f8a508b98d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828fe3cf31d0111814f08062a3764d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6364107c67457736129dcc7c258512c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533f8169d6a789d3199dbeb4fd5eb4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045b9bc1176fd875226054a855566f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd98cf57f2a112c6088bc0607e5f9b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a413cd119e759ddfb42fd6a8466c37170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded89d7e23e41244b0473dbed63136f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482ef8060382f80178a51c20fcedf3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e7949abb574b2144a2e0f45579be273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13fd84692a2054f819e5567c1b853e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b3cc5f1cb6194b9fdfe821ce0c04175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c001edb8f8df862f105250a14bfe276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ff2dd934976b0f997b232b5f4b06b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47330bf51174d4826b7d3ab10a1d8a4c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59890a10cd5474a9e34b3d400e3ab279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c262dbaacadbe207a03a06bb396ae3f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b46963df003cab44d1bcc0c03caa7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42121822471afbc987133eeb6e304be082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f9c6df8ae1945bb9c22eb2fd3a8a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961df3105ae3f1de018fe98429f7561784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f87edadce683d72ce1796fd35520185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45592f4b42b2f5585e3e15d3b0b7602086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b82414c58a8efb81c0f43499e2556887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f81c3062dbe0725b96cd95615277188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd89d4572e9f688fae7f7a15c2341889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c64e8a6fb213a5503c133a9ebdce6590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0579354a3ebf0accc94bec59a6f5be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f149945e4fbb40b3f76f20ebc26b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343dccbbb9a4d70472cf24c4ee0697993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a0ff0fa40dc340b7d66cd52ff753d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156a1aff8e85b23f3c022afba5b6b5e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866f2e41f63fcf815f4aded9fe9225796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4fb323563502da5cea0236248c62397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb72ecff16b8dd3b7b11f9124f35e8b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b6b29d7ca65da29c4cbe70b2fc4ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e37108c4c7917c06b50911ec387f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94517f53b1dbabd2dccf4138fad3ec5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258f7810d9c5535a58b7c260942d726102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b6f912491aa413982e9fde97a4a6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bf3283cd665c8d8eba4115941ab6c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28df4912fdd1e30f7cdd44e13eaec28105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f1b5ffaf80cfece8a169eb388c939106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930259d505f31060d6091fe96a6c0a4e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93f69e4b75a1c40f5ab2a575c8b508108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccc86d5ecdef170a6691b2b7e97ca7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edbbc9d030ddb94026bced72399aad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be4c575729af39467b5722da4baf59111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d27161fd783ea0ab1abec94b3a0b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1274362af1c9a4ba4ffd60d06a99b7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde2a36738d5209e4d93d8e69aafa7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60945d11cef5b3116d5a99ad52a220115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf807b9ce2fa64b899a7cfea8574f92116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b7322bbd0430be6e07cdfde0f8c2b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee03be058d138bb9ce2f9f73c35fea9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e91e7f0ce692e2fb2337f862806b29119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e4bf46f791a4e055d31eef386c935120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406607dbea293d67cf683afee81793e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5ebcb8d968ea05fcc98313384db56122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24703c35f3c668ade244ef29f224bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb74be1f297ad32b5e7a0c34cb50cb4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0919c1cf0d9a7df3111f5073ae05d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd67de03959a8179a69bd9272a0630126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054871aea15792c8b43458f19799b4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30de4af613d630b17a83ef2a47c517128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94ad9bf050c13b5d904009e53836b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3188ec16f25b0a63f1195518b7e38a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168dfd2884257064973f013a4159cef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccca01bdbf2a7388957207bb521a799132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f68172a4005309e5eed6d2ecd3587133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e699ff56c81a42f6af670afd32290134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46e09b12a72d6b10d4655c9bc54b27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bf39da024bb1d877a4cf25f241af1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79734bff69a1634ae2c6537dd9343f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b9488c3f5d9efc9852765579e9520138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed36300c56e2cb2cf864be14c29096139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763e665beb8cc7fb5a8722018c1be65140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d219ae9ff74ccf9e71964eb2e9e05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d6cc4dab15434d3b746d2f222a24c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8d909de2378986c76b232a2bbbe50143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37fe59e2d3d37afc0d97d209ce363f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aaa8f51a416be7f00d27a833929635145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee3290ba219cdf880240a6e9c46660146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659a4fbfdfa02b4e3879a73435983ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df0cfff0318e7dcf384cedba0bf463148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d593c87a4d5cb7de4af91d16917fd9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8a56314bdb37763dfcd8c41502796150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abc41e905b6b2a15d1ada1a75c85b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfff47db8ae3adf9d8f2b3b6a8d75f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecd4e2bb984335046d7ed7d0fc2f89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ab2d6c494bbd8de40ea6abb4fa020154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e623f15719b1cf3d8f85904159689155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60828dbe9719ba6808717428d59619c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332aa403c35cf1a03abb8a51896d9fa4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc286f3e10e2b446cf4a5f0715e0203158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726dbd8296547524ce130f5a67394cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52145037afe5a85858ca5005fc50e9ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f7775febcdc17e499b91c8533a5e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7765fd7657011932dbd356c1f616b86162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15605070e67fad50312c4ae52f8c85c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4d0d81fd4bf6f6b986d1371fc740f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602f0c50094a8030bcfe13b5efc96fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d59b0b118bbbb1a2d2f2c05770ab3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c993e9d8788f9ba713949b7bfc10e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2f5dd03856457f275bfb8f1e4fb8b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8e78f57598e52d8635ded5aa575f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfd4e490e62bf2fe1ce85429b7d9d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95ade283c5d44b069bd5dfcdb50884171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafba209f581ff81fa3180c890f512de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d71503e2850d4260094d0b4465cf1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833b05b7c65b33b379643987e4d2331174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064fec23af7035f9337e28dd8328731175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e10794c48a186e2310069183cb0c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972fbc38f224c4330f87a973f4aa8db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cbc7226680dcc72ffc5887d0628af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a1892ae31ff49b923ce7251ba0753179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b34034885c5a5fbb29c8eae7c8b19180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567be37c175c01e0c7b99ae882e63fda181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b920032dcb4c60ef58e2d3255153f86182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da8675436f9bb911e17041da7b2e13183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f6d02f3e5df97cc40f715cfb028f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77580582cfb812a0342c77a8b92bfc57185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7996e4b9b94391c34ad40922f5660186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f18529d1446baf0aaad4a3589d7d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadb34b0bda6386f09eacd342c94347188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c18d6859c39823e4b28479baff866189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9ce78be88c2a9d5b4c8d820f790f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25026373204f24cd7d24188120a71eec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81689344d109ba32729113053768c7a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a5a47bbad2ffe5bda6c450b3304ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a3065c603c981e833caa875bcb6cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c384d4e3401d1af4385b91cddc5a972195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8c8d8446b93c1dc4df5cbc02dfc8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55715f9c2d9d90e442991260d7438382197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a4f7ea98e4483cd6da052f285c7e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d552becd5ca3a55da655c98b62f26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68127b6ce64f737707a646799e23f9fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4164e46ee70784e2365bcd4842ccc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9d714d3f23f874d88b8ab32a80383202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f5b7c4437072a0de2355448781d6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7059d2d134465e20d2772fbca027b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b154511e11c353766fc7dab6c6ce384205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54317d6f7869be42e4605abfe6439728206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6c053397e0afdd9234f33630c76d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724cc627c734744b808c296295cd832208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c975c375050648e9f165238b214cc7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f21f37eef8648279c617e3d08711a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c812ab303adb2ee259d7cbc524037d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67e1bd91b3252f34ca01dd251cb726212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f03ae63c4db13b89e76c084c7f29a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8d5e2d386dfed6c70bf1da4b5a86b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33252ab8f69bddfb03ec3189aa98fab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c7ccdd2acdde3647f286a50f5a4d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139228ea480ec86b98130af1f235ea95217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93638153a411d440b1307a647b9d223b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0faba44a81ed9f3b0a186e2e9fad6f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efec9053876497eea219d472c0d2c5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d38ab81a79f1c1ec98ba8b562cbe27221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88056999b1e0e1604681432c15a88089222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcd19b83cdb654e77372d36ee93747223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f07d9a7b6ccd13815b66024b0418d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733537b5303377ca8f4178ea2dc6f9d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3431eb4e369798442b8e7b3c886432d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf21d73866c8fdb8314ab19329eceb7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0ca2407509f84781d8b46f507f259228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c56b6fcb9d58b3c0d8db6ae39a081a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9e6b30219b04fd99a24fbbc63a26c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e715cfb5f5e57f9bcb95d3ca5ccee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510960b43009922faf27be6b674ac4c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9248ef7c06f9d6751d8cc9961e4ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d346bc19fd6a7a6aab73d5842d0d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fadd24ea44d130b2a0641bc7a1ed1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb825ace5dc07e949f48487c7581e66236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced9eba872e8b5f070567dcdc573c90237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa8decf61bfa9b4f877cd3c962d820238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281dfab01f11ca6f62b8a0f5db1cecc3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e36c02c734a4867feaf2cccb235ddc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca2e79921fab4c6f06bf0afab95d42241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39496b4fdab5cdb978786d1c708eaa24242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ade619a9dfb00c05a0a24082aea456243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51689798df57b1abca3501791fe79a29244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b01e33c23a2e623353961ee8e5bdf9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1f41d1264d9de5f61d0764d4fd457246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9040b878604d66d117b3153e876347f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874334e75bf777c2772bc7807c7565d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ceb2ae631bff0b9d46317d357144f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bf6c70b9125896178696c1e82b2a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcfa844ca2cbcac834dea3d2bdd1bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de0d22604acbdf131aa9241d6e7bc0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c52f17741cf91ea82020e079f58e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3dc09200853011fd581f21f762c6b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ffd54772ce13a0161fb939ce0350e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b146165da9a1d08ed2505c4de873833256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fbf7942d365e162d2dce2447e6cdc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77f98d46188d5333c12b817b85da49258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cd4a3cbcdebe1940241cf21cf10bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1f20bb823fada617e5b93e741485b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07799072773f7aac777e7de9d2f92908261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818f30a2f12d6ea3c16c88a738c0279262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291b973991662dab271857f944fbcd0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c0a116a812bba1511a5697a53e7ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39b2b56ec178ac70d9a484fc4ac63e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b998b513051bbb78670c7d9259628266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823872a5a42bc3695090a93a27f1f7b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010ce24abe5fb52e36548378811ba6b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a323056e6964b88c6611b1babc9e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708e031ffcd5a0aee78508019cd92a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c49dd580d617b4fb424ec4ec306f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7690789a729b734ac811c1d6ca116272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e0825fcd8bc1c74512d74aab4b9e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e862a090b2ba7303c2c1e43583923c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e1d09728ae0faab71472f7d93b463275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9e65c0fae631472fcfb60d343e102276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5e1d2cfc3d9e0d6a84bc45f68d678277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685185e26c2b4b08e887de58e2c405d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312e3dc1c81b9d807f6bedfbe384453279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f3032122c086124f7b0be12e472d8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216894a4408187fa5ce4cfd335628143281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d794f9cb38b5a9178c37565bc3aaef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997d10bb6db3730155b51d2a0f76174283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f21568d02c0ab7b11a8f173aa4f2e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ed1b1fed50f4e41bfdffcb3fd660f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b058ce4eabee2865f8de2277617944286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1b3846482f392e847a49d47df29a4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650afe7bb8986292db0903d1113dd773288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb09f17be46cb982cb0df711f9e681289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc316d287fc8f4361502dbcce43964290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232f1434104b2c365e42cc9bcce132b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207781422f54dfdff17ff4e9d259bb5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cb74a9cf837b2240b50ccdfb9a499293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089aa61e5871d0e5845502aba6258c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628b18c0e38015a771b721a6e1453df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5b4ade25b4928baec6e413a122104296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfaa5560d569e0a65b07537f1bc57f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5a5a2e650a39bc4331c8b6076bb57298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf9d18f2b77c05b4d133b8c956d7c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66841b26b0ce393c6d5aac5aee8a770e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347c5d2f139a2bbeff64e819d102247301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aed8b8a8203568caf6ea5e1634cc22302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8eb5f27d29d67842935e0a96d6606303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1cb6f69c150beaa5f225eb2f516ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f52f75b5d690bcb096a55caae0146d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56a6e1d466c9c5dfde645a26fc5aa3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1eee5513b39109a4576801e30e684307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201018971df51a5bea32695392dd0b50308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3942e3b049011d1bfa3310c8d06e2b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ceba4cb431acd7e1e6d201d615dbd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1408cde79cfab6c8b6224cbee797e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfe476dedb9d619ecc3c39e022e3a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11629418456707c25d172b8879eab9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f0ac2c386e39c66c928346b5ee73b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b60c8805d1155b9146257b57e7c62315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc7840ddae7f96aa131c719f55145a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437858375055ec139452db03d4d57ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30792ffca4da4019d9b1d0bcefa72415318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d01eca3b15216c2e9d3e39c4795fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6c65b26df494c102369d78c5da55f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248b4cb9d8d820270103073315a5bb2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b257607c42ee9d245adc157b09ac431322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30c2b12556f0677820334c420a5b8f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a8a7a0c5a860dce5e89ab2d91f864324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6e2f06b518426adb2f49e85477d67325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f1c289309828910b5e44d28f43a40326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1173eb1460aa700d41781271b0fc96327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbfee2d761212bbb4693a17806b788328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22b1d99e0ced4eaf87f46554fc6575329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba852bd1c0de7034f3161220d2da8cf6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac56482a40ad77cdcd0d3029b6b7842331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3b93a5d43861c5a74e6360999f2e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e38852cb769700da34a0051a8e3a7c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6ee830b2ba6ac9517a275339f76d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53791a8df0ef3d9d9c6b31f4864e5fa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221119c804d7f482b655d214582e49be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f08449f3d773541bf0a7f7a9d0871337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505870d2c570cf4511f3007952babc50338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953287c853f5b18f7b79f36ec7b231df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a5d109a21d5758bb77133d5f97701340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2364f610d6c23f086a07f4528a0e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b14637e59825829d20f4242a0e5ec6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b489e7e6b406789ddb981a89beafd94343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bfe36aac31084ebd031f534778b01344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58552005767b5790aac940c7af0cf93345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52425095d588994043b249ee902eb763346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84e3e237b002f12b6804a29be8aa0c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e9954079345d39091e9dfdba1447e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf5844d435a061fb4df142f06b9be1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a984626483f1efb9ad94b71b06468b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b8e5260e7d4ea9b18190754fcdcbb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00772eaf639360e34c4f561dfc8d64cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b22fe1d85673099a926f2628d71b5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030bb60047fe9aa265d68ca68b6204d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1005f3fc3476af3c38a01e76d60920355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b988e34165f1637ea9f4417a06ceb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f58b834781b6bbfaf377da4d39dc7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2978fee588a18fcdac1119d8234a4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff28e30736bb998d53f1eea42d44b07359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff4ef5d560d508d3864ec3b5881d58360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f27fdf7f4c770b9e4ebb86be4285ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478017ffe6adab0d1cb4da8c0aedf92362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae861a8322a4fe0c76789b9fcff4e28f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbef8daca7801673c5364697f8b02c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0c4c4a41bf57dab097e3544e8e62b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47142cfef70ec78bc52d3c210d751fc1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98189493adeed05f773b4b32f5774ff9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e157721e5a9b460c7cfcfda832c25368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434d84ed2934bc9af29b45cb2fd3733369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab263a52785bc87ef063abb66d2ff58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4bcd12df0e17bc77d4595d4b48dd7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e5b12526bbada604ec14074c3ec08372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d91ef6eee546e33ef3c2f547cc3c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411cfc40a5cd60c12eac7d4d0d67734374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ac6e9791ff12ef0d07808a8343fa9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f303d034a8679a115b5d134618651376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164f0106e72454e5f9683270180143a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6219baf50acf1cab9abab3defc273378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45b2ced6a5b862e1e45ff26e161e5f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083745a77b0955f008ddfb7a9c5f80b6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55adf2020056157919765df7c12f9b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dae4051b627c5eda7713e00c583e52382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732595d817f9ee50a44f8c49162d2377383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569188ed6478eb4e35838b040e5ced6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af405ba01ad691f308f11bd1e6b5337385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e83de7234ecd2ca43b3f1b7afc2f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e876fa957e247619f7d91ecfe4f05387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce586272d33de4f284af1dde2ca85e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e000b42793be75d41445645e3086f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9657be0442ec212aaa4e5141da99552390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de570737098fb078cf017e8811caff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc44524d7897254de3acc27bff55c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494e4aed44519a522dc48687a023ec9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870fb0a3ea890a3ce1cb232bd6586d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc570f9ad951512189c0c67da9759d46395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b8edab269c27a2138c344910a293d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38979d15aae866087df0e14a3c0c7ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e0c82a110bfbf0f2cfd321ed27eb4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3e8faa89a2a19e94a0707165898cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b160c31c116ad087a0145fc75d2ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7975e117e831f1ff607342944f0e28e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3134c98306612eb45e585d4176f2b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7c2efe6e305f8b7eae5f0886c27d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a78c3e3040d4a1b138ab0d65cec3b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff50de01362a7fe723a4b000fa9c954405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883b843b0f68d88539b326fbd4ab73b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e682f819d372d83b24a846d5a9fc8a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f0ff0466a51c9f99fe8c888ac07a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee121f09cfb22e50588afa5056bb06f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d80ce35fba3b5f651d7db837cea9c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378822dea3b5f120c9e0d0cd2940269411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fb7cc4043785440e36a51d57bfd21412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9857f910f961986c5960d0bc4690c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d6c163457cb3ba77a35511a7ff489414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3e7d50ba0ca94b9eaef77cd316b07415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146220b9709def53f1b07c55185d554c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab6c87fd2f58cb155be8d825cb8650417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbaf5fa967473231563315e5f779a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7ae481bbe84012f4e3bc54909533b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f6cfb6eb948af9e91cfb9abc98b9f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5985b957e1c162875aee8a814e60b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf697e0c6770eb92d43e773fb0bea2e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747c5ac61b0f9ab5620fe9f206ff25d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e03d3c3bc495bbc0e4fb83e2eb974424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c7b5018577e3091ee26865f05b3f4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92800022843352a671bbbdfb0ca8bb9a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842c91b4dd354c43141fa4570835eef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa9a5f3d50639cff62edc5830a2032428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3661b817f4c2fc6179406919b349c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ab0dd1c0eaf1e1a8f0fe957346eb9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815d928cbd5b903c810ae02c6478cb5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3a4828eb348d950f1556c2a7fb689432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b80b50935481ff1932d9455d124998433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b541e9a7e8d94613a537935bd75916434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cc94038986fef49f610bc95ca3429435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540981f40114085b4085761d94c1b28436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb943b476bedfbebb14e4c08ebc2c387437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd006e6acb56770b95329dac71c91a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e1199415b7e5924a8a17149ff2644439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2499e6f178cc039dea00c5c528068440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db89d1c25cca940747345a73800b4c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6217d8b4dd39a810acb1b1be36595e6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0d77dc85acbe381f89fe3da17c83f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cba87838b8ac76b6351bff9b7c46f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf8fe716ef210e2722fe3e17b8428c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2cdc5e20d69e5abd3e20fc7ab354e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2a83082b7838d702487a8741fe121447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce992c20213a6950793bc85b06497757448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336b3863b3cf29f04e7bd9eab05f3fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7258c3181943dab4cfefd59904630450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ff21024e8f93a68384e1b6722295a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d02b7a7f7acd0d2fb046be21ad6e33452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bfba5a6bc3b162fe06753687e521c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b226d79cf2bc8d3208d5bb99d6bf9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68960f7eab0fa314631b424504ee00455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973c4c7ddfd415393187e246fcff407456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772c6c084d7453df397c5d19de6cf67457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582ab3abb4e4957ff85a6d8aecfcd7d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d344cf12bf3730af2d2aa1b21fe13d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154c0f0c08224ed2aa9f0735da5cdf7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090de7cb88f4de85b067e67c246d06b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e78257036309f567dd43a85b858c3a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257b3273de4fdfd051305b0bf0e3c5c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecf69e8836bb8f3a3f7ed6d7137138464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8814a1aba1f461fecc492ec76cb228e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164658ece99c1566df94a09eddc68f80466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de006aa2077c19873c292f62ab35d95c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff160c3886cc644c875b18a54f093af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0feae34278bb9ddae41f8bd8a889f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a175a112a5dbeab8841656f0d304d41470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5311a166d036af6d28cedf5bd6bd9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1608789ee412a859ea84ca7be12c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87745c57204fe213f9467ad2f6209db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e8310f8bef9717380f2a7636f35e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fcda1121c24f9119d4e844e7d438e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283f691ca572fc4e4ecbf99a183883b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b11ffdf73f03e8012e59fd9999f890477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ef09987077865ef36120179ac2b61478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109172129b1c31011b5ba6ea1676135479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc2d3b86aca6572f1df43322061c6e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995e620ce281d87e17e3344b24d83d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b52854cec725fd85af40aabccd4cad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758580432ae4e13abad6c833629a0bf3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd6a60582c20469a2c9d4f15393ac3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b86b83f85b48148e6542782ee571e7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1b5dbc7d9e57b3c0618d5ebb6255f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa56c254f6c6c907880e1bf46dc764487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd24a648ab1c21001eff74a953daa4d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e009ed8e732b93193a31138364bd17489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f59e098b3d174c58ed341e2fb1d29490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04397df917ba4b527ad1dd8dd76752491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cd6f1e6f27d5fe70687cc1162fe6e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a545c796096ed511467c45db8df5d44493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4392a3114cc87b4780605e5ec9156a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863e9f7da9c59a412f969228f8e0c9a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad079a08f3ec377bf9d5f83ffb7228db496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8781033c3942b36455a84614654419497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c2fe0e147dd5e5b3b1a2527bf7d58498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee6bc597aec65538823f97657c7390499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800c653362ea57d585ff3c641e8f71b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e985f02c02d40800277d6d6896490501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473d44bf707bf2216e3679a63ef6490502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338198756b6eb4886d966e0cce3e5b4a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add922d35a231f3621cc7ffba581a42504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01082d1eb2d8b1459ef4d95a5eec3507505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dfdc3940e927542c74211c4eb8928506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4022eaf32dd2f1f2335f1d76d006d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa8c0fa323e7e0591f1f8265822e31508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fccb4610a26a49df0021b9d8da49a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ccf02cc5b504fc984657e24fffb7b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee226cbdf9722bd2005177a7e4235348511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb141501d4e995dea43ae742e72dba5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70997705abd41e88031b85bcdd6d563513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976b3fa6579c699c41af98d35f4d1e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b8f85b8a3f788c1646444822d8061515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0537ed816622fc391e20324d85239ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bc52c7e48490cd7c0a3f49edd8077517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488f4eb4489919771593408c41fc9cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cc2fe634268e5d85649c45c4d552e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae3cec04d75d9cb4fe7dbeb1aa0007520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091846d38a1a4630febcc0c0f63a4ac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f9da1801b30657f60593e55aea711522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078afc0672bbde2cc6241ba0ddba4c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace492190f05bb94e45d31eea89d5d04524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd5419bcfada505b8cb237b7a958e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37cb94cfd95d86ed9195da901c4d1c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef531a74dc2456e044613cf22a9c7e35527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daffd030dab5f68eccad5f5186b26d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27c6cfad08e74de9a959cc59aca030529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932f774c25d7b162223a6e69865c761530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176042b5023a7a8bb66f1920fcfc610531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a1a562a2d58a8b841ddd3d044dfdf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a675951f24b81305d3756d6840f75533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909575939cf74c9811528bce7f4eb9e9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bd114022aa9cfc50458d7db8e2e3c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b0f2280ce9af9774fc6f59f2e379e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127c9db876e7dd038bbc5e3deaa63dd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe0111d00f46b25e4d50776e26e76c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563015cdb8b0e0178516cff97b1d751539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ca0bc745d9f453e8803a430c9010f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be20b565bcbe98fd9be519b0becf50541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fc469c3c1738b2bad8f0139c5f6e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f51280c16e08d66fbe06763bca831543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb607562f099c706983ea1f5667e88544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf7c9ee41eee1c1ac0c836f0921fd9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5711876fd9cf13582fb8dfceda7f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b60a950e008c6e8984c2128b3d10be547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581d2ebfea2d3a53dc7b314ab08ea8a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff27a6c5d3ab5e8cf3e3e4bae7937ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c1398d61cb39bd149a21867933d4a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d9488127653c6c48eb7884b5d2c9a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5b5032eccf09d3da3a7dd83d4f585552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ff50f7451a9b1726309cc807d2e85553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ecc3d0395547de4c66e6bc474d6ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13630ea327437297f948613806d42d9b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01d17cd155a6a26bc63008c2382d53556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902f97c3d57a8a969034c12fb91e8a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f2914e01fdc80c9a40ec36e5691eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc58fdecc581cadc044dd1dc66a82e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c99472c7eaa819da42fdf1e4ad4648560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359ec3ddc47bf559319867f927df72b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04d3741dd871c16d2fc1f9480f79e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af91e76f4582119afe9880e7ee0e58563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d2333996f7f56acff03eb1c8c67c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f011a863487ae3c2175ec806af05bd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbadbc94bec5a135f6e95dc91a1d72566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772b23e057f8c42ef844e01ae88bbcb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6beee45efb41d9c074a11f18295d44568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be47d1789f9aafc17ad060722debde7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eed3d1c51c176aaf78dd05bb61337d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616d43112597e02cb8d23a4eb4212bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41423cafc00502df79fac29429158355572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e544bcfeacada0df0ca95321c16d7e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7307a8f15da8e32f0026a5d5eb310574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd64f3cfe093d3cff83be2a940f5ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8361d4819aff71d3db3e1234cc8c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb01167f0e361c2537cd1ae5652281e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1435bed871a6f729f5cf621c918a6ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c1c506a18c266119d39bd36640589579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a979db30198cd99807fffca887d133580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a27294e99dbe98c4152da0710f587581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76771a91748ef3fc3414f35b711c4745582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451283fb692171b90e937c8f104d1b6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9986b7e846996b6d7460e9b48fa88584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49812c21fb150fa76be9da3c62e8ec6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9e53852582e3b45edbc920f586a43586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74426855edb709ba4a348dc74589cc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407b7ca7d65b7107c7ff9462ec8198d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f13430af183d65f84bf7e4a8960503589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f09ade4040730e9caa7f87689e777e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312531b1274946faf92ad6f387af43e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adf1780cda54fe0262d2e729c29f80592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbc3162fbe20e340514cbef9416fd0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca01e8043585f23bb3de45eb6a8672594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f667979321783cbb0d17b7a283754d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25055e5a2147bb6f50fcdec8f7772d94596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fe1377ebc2ef155b0010b75344844597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0742ff0d99ed72c07ee23539a011b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace1b27bcfbeb945ebd0e11ed5cd56f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fe8eb1b02bb41f0c3f929d3e0289e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c52fe3de0fb611c8c8655316ada507601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000f43813d1c6f70bb5b52380b94f27602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc28dec0f00785205b2ee40134ad9f0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fc10c09524cb89f913eb3c4224bf3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637f1ae966e4c74350366ebc8f19e81605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd45f3046c176354e71d21aa789feac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea32abf54dac52472562b55482110ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6a13581acbb65dca786f8bdc9a820608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92199290144507e25bcb77489f41334a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665730c1ae92c3b71a40c90a676fe12610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7607c02dea0684a13936f14810e78611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec81819f8aa64139ca8332701346c30612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a86b8e2a4ec593fed2c5beb102f4a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1002ea6bf10ddaafdb15e131ba27c71614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b4ab88655c9af9e9d9a650933451b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b74142e1f44247352c9d8b5f88308616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed81942d439beee50fe1762e70e0b89617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42351e5332cf945a1cd3612978ff58e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7c8c5eb8dd070269e2b8ff8393dcc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c284e128d002cc578f2c84f27dfb05620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ac328fecf5724615d8ec4f18aaa24621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42207b56939e60fd8f3e3b6313cde86622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8afc32ba04d1d6adf1ee8cfe0ff3e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9768147c980033c436295364f49609624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73307f06aab10420b847e854a2a5726b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5330c4c2bbe30a502343c44df37f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdca4b91c34ea397a3249f70f662481627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014db97dfb441d11c8caf8c6b2de8d26628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776164a0f403a071bf67191ec7aadf73629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f072de41e14d04b860507510f997d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca926518815832187c3e438442dc0799631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58517de877543d2c736af13e339b1988632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9426655163cf52fc5a9a571f0eb31f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869c4a91d99e724fc7f17a8a5199fc6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3b7cfc2051ee6107ed41f7bf12016635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058faccf9c6618c366afdfe36a57cd06636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cb599f6d6fc9fa6ab69affa8a4d87637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80bae3d7eea2102c4131fef65ccd62638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f26b0459c6d003e91ee58b173f14b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97ac5868176d0f267960cacb4582f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76809f0be90ad3ff0d56d1b1c83573b3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be31fe3de6bb937964fa3ea1871172d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f358cba5559466455e4b537acb9be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6a253b012d3da171b54f8ef27e4ef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cb577f886214a12592f12e4af5bb8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e70828f913509e52761d46c13daf57646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee66f2900f9d2279e479a09c0d3004a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4536fbc5872071cea9dcb3a5a8319648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ac3459b1c6f0e7ab1a799f6237f6a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87967be17278ea715d9bee9b1b6c3820650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29240dc7cbddae14c52877d366a25c8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05de2d5faa4d3b36e54fd86b389209c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed96f81d4dcd71f3d371b6e8b2ff91653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb91a7311daed7a495b4f6bcaaa1507654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd11432b6203215cd857739c27a11cd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce38db75d95d37b34a8c4682f18fb1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e5c5be3adfc5a8e1d618ff3d82116657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c1da54127b2209317ad251949ba58658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03874b2a203c03c12db4a1296054f1f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bd244381343d06618d3b8d6a8b423660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b94a7b22633bb7414bc9828ba4788661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd1367719907fe5f49dde4b9df48a5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7a21015d5da3504f9dfd073684784663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ad9b5be530e0c6626b6e840e364f0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b213aaacf08fb9b176356239383db665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc51d9a4b9460d60e66b1442adf1c3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee4f337725a39f2acf4a63360143c4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd9e774eedc96ec44e3d0bc1cb2df0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db070cec6358d50f6d7d1223d5cc76ff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f633b888e2d8d71da78487b109e33b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88223255ca09fa201c4438a6288f9fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6e167f71d05de00cb2c19d48df54c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe840cb47b2063d9b1cbf3c4e6a6ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81ff8ee7d3d9bef92c8b4d8bd458bf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db78c3ee420aa100b924423eb50836675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720996e21c90e55c46b19654f3a2fb5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a881c33ea0f99658ada1a91b6f3ab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc0dfbe23ff78dd4a3a764fe09dcdc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50d46cf1f6cd9db718ed3680629fbe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7bd230562c7965bbbb5e09f5748ad6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec44d5fe52692ba068a5b624e9cb293681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf456dacab46e5ce5a8aff98168ff0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf857cec544cf1dbf1b41d913bd23e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a26a62fdced4091e9ff95c45bb5f3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce48414466d1f71c0f94bddb54579d9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f9363f54a270b286aa7328d1e80f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa219a415765ed3b8932b64fa5aaae9f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd336aec3d058bf871de5da1ea5a4eba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808983909f297535aee7f0af9c87aac3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142c17d74545b3f5818b1dde67ea824690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d293f54ed4de3ba68ba07847ef2c85691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596069901c99819420c3a61eea3edbaf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c880d9e7ffcd31935b52f27498b3504693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e5267f29fb31a43960138a1c96b70694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b260b6a487c9d3b24b1bc23892ad7f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ae7383ecf6664557551e3f1aa5c43696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f964c8435a6b3a34b4b421a1962bc8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bb7847edf19ebad2d725e23c82c14698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b7d02211e611bb626aebabb116fe7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c10726f7c1709aef22d79bb5d7dbb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cffedd2130eb2fc7d53cc646f95dcc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f78357974763ac328d1dae155c45a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400bec79f13d649853605ab717ba7d5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd467963c2a10206cf1f433df38f103d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b6631604949d00df66c8523336b66705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc35e50a17a83b7c94d342a8882110706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ab11e42c995c2c8ed939c4ccd3bef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808111b8516159e4cb626d0bb0d6fa79708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cfb95718a480e954d6f875ab14f0f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3de074cc713acddb15e1627e45e58f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60796d6933721049a60b5371a5263738711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a03e93ee2761a393f6ba23378b6cae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a49a4648b665f6e6d915667c76f348713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59f644a07e5fc74c6bde3525bf5034714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25d96334cd6e5e57de8f9f0a8e3bbd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac370706e366dcff52b20956b03573716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c519742c2d28ef06386525d5020e1a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114e6c6d212a45c7491e7777e167aec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6998e8657d07a42c52fce18beb19ab1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5df0ecf18f9880a553cfd463364d1b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4733c1c986875d4791aba2934c984c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ed3f776610f1fd34f3c9273ef151d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efdeee9934b3c36405d6a491c45aab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa0db19e2a64254957ada4cbe0b712724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42341318320c901787c2e431a3e21613725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233c46e84fd0f1ec649793573bdcf1a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c7ea16c7dde4ebaff1bbcae18329e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116577c53156f78ef950c7748b9f651728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c871beb12d75d5531cc91f949b6ac81729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72d9e3048d67a009be51e4a481e35d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd5f15d5ff82349221a0fe409e6656731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814e0175a5698f2e5ce14b1b5794f40732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5103eb840fd01f232845638e77e7b2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ac3fe4fc5038b5a11a78fb8be779d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3846e05beb474a8306bb0a8b1d4ea7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff283df69b7a8c54d686f3e78a642f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039dbe69cb36a56f126d4d8f2fae271737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db083ac388955359ca398e6830b8dbb7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08f47100a5ce94ea976ef79e6a32e6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c3d216c48186897ba67c42d13c67a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0a22b5b851da651786ab0e2d2f8f8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2458741847eafb3220b30683403c0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6b316b69483fbb8081a6a02f6d048743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955f4798d1616c09253915c5a360981744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ec74d08672e6a50de99dc295657cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6fc760dcf4c302e408b176573c68b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fa8070531ba6ac9a5cdce8457db4b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42282dee6ffe70fd19ad3af5fe4cdd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4a3541975c4752f69b93af19b23d4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54790dec2c87b57a95bcb8730a70d7c5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173a33e36ba923bde0fbab5caa8e8e0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062754ccda633559c85177818bccca7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9711acb8d37c46a9090773a52c29713753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95df86497e907332ee21e822915425754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1973a2dfaf5048bdecc718c7ffc139755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59cb048b4e179ba91f5c8151285c39756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e854126d5cabc4744cc6be3ef3138757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36269a39724d972eb70e4a3d830d5e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8af53a9843151166b300b5944ad66b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063495b868b5b8d3ab89b30af2d3287c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbd6e887258e566ee262a4a1b9a4bb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8aa0b1d5419198cecc611e546ffe8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80285ee9acb42d33e2f4dc11817dd03e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba73081df84fc434caecd1cd8237635764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ae2f8b289e7c8bd9a8a4983cc008b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3cb833dbaa5c3cced753c3f7b0ca6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1c944acc772977bcaae6d9c147f89767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5a2fa13062d1d0b014a98f18ecfec768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5217c6fb0fb1da32c8d50fd2eb620f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26ee682ccaba818ae053c3a06a7af8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8ddb516317324d389f3f4b1d6a50d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1d4c606bd681c1da0e4fcc13c162e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9a2f055b2b81346099faf030d2d89773.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12113,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12203,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12388,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12448,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24371,141 +24353,141 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26756,170 +26738,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27048,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J389"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30624,6206 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22071</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>20.89</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22072</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22073</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>13.12</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22070</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>5.56</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22075</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>14.32</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22079</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>5.69</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>775</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22089</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
         <v>3.45</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22091</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>7.28</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22098</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22099</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>4.37</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22100</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22095</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22097</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22101</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>4.67</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22110</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22121</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>5.21</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22124</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>7.22</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22122</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>3.68</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22123</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
-      <c r="F280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>4.61</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22129</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>14.83</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22130</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>15.08</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22131</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>11.82</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22132</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>8.35</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22133</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>7.3</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22134</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22136</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>7.35</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22137</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>11.36</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22138</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.82</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22144</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>3.94</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22145</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>7.06</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22146</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22152</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>25.67</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22153</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>9.51</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22155</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.75</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22156</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>12.12</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22158</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>5.81</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22165</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.23</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22167</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>19.26</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22168</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.98</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22169</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>7.4</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22170</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>9.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22171</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>8.91</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>12896</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>3.75</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12906</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>1.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12970</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>4.95</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>17049</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>6.34</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>18018</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>25713</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>6.17</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>18167</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>7.84</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18161</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>65.88</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18226</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>3.87</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>17100</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>5.89</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17109</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>6.75</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17247</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>11.29</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17533</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>4.05</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17590</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>22</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17605</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>40.47</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17606</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>18250</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I320" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18251</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>38.72</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18255</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>15.13</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18270</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>45.75</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18305</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>14.02</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18395</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>2.78</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18245</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>38.56</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>17136</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>40.29</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17291</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>25.06</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17335</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>56.05</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17378</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>29.17</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17381</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>22.05</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17382</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>24.64</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17491</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>25.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17526</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>26.6</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17505</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>33.16</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17506</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>39.52</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17565</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>37.59</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17627</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>26.68</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17628</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>21.04</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>18326</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>58.62</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>12384</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>22</v>
+        <v>1021</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>26.28</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12500</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>18.46</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12553</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
-[...1 lines deleted...]
-      <c r="F343" s="0" t="s">
         <v>1027</v>
       </c>
+      <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>3.73</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12621</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>23.92</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12705</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>5.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12826</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>3.66</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12831</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>4.16</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12832</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>3.92</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
-      <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>17007</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F349" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>1.98</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17011</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>4.69</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17988</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G351" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>5.36</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>18014</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>19.83</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18017</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
-      <c r="F353" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>4.49</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18057</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>19.98</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18061</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G355" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>4.77</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18102</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>29.59</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18194</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>11.26</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>17250</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>17.65</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17252</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>2.56</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17507</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>18.24</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17635</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>17.32</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>12914</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>7.28</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0" t="s">
         <v>1091</v>
       </c>
-      <c r="F365" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D366" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E366" s="0" t="s">
         <v>1093</v>
       </c>
-      <c r="E366" s="0" t="s">
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G366" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I366" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="E367" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>17637</v>
       </c>
       <c r="D369" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E369" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G369" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I369" s="0">
+        <v>2.37</v>
+      </c>
+      <c r="J369" s="0" t="s">
         <v>1101</v>
-      </c>
-[...13 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17638</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.96</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>18392</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>6.23</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18393</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1091</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18172</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18289</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>21.18</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>12409</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>2.9</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12828</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>3.61</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>17083</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>50.69</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>18012</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>46.33</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>17115</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>38.74</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17119</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>79.61</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17122</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>64.62</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17245</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>116</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17632</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>57.39</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17460</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>1.54</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>18273</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>84.84</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18039</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>82.97</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18040</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>89.36</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>17393</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>24.07</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17394</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>39.84</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
-      </c>
-[...48 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>