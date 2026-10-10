--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0786938a4404c1d1fca79cbf7fff4b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75b377a42259c66b1ddc5263bb46ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5339e46dbebfc0c4f3a0b86031eba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f222c3a1a355a670d652789b8078824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64a867e853b1d545e85c98687f578b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509436af248b74c4526a61bc206cffd46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e29e50902976375a6a307a86c53a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6aa5ba25fa0c04a1ab5ca9b7792838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e153601cc2e9630fc9076d93ae36379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608824ac8c18bc6e41c667962495192f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bb6d1e237b41689ffc8458f7d143d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ef9cdc4e78775e47820316892d05412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036b7f1eb37815240463f30ca8edc0313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ed288b9a5c4f91fd0588567f4d78814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404f0382933fb99b8fce0ecc67a519315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f972fdcf9dd12631b34692586b1e85616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ac527e1844d9fb177df956e3bee0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ccb351e45d08e3488fc639fe831d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0752da443b3a8db6f0471eec41bc67b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a407584acfa1ff65131ee01d38d2ce520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9def2d221906b02c34d81e34b2a4521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e554d48718b696b0491dab33db799fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd066f937bcde239b0711ef947a6542c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c38f7d9ec4248b3380770e080571d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ab718acc367e7182549d13f820ad025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5916e69c4695069b3b3e5000c3ff126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1e9997c444aab3cac6166ff3322a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c23b9faa395921c88a2f66891287d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a99281d4275b2b7a7409648d9475a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31f59f76fa49a8099db3948344d36d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d675eaa51ed92590a64dd0ff1ab69a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8ccd7c35ee771447f3ac2fe5cf70432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845ab152cccb907ba1e6e8a087415b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a3d788a91b0d16eb3d932539648fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e91d72bee1717976aded903c0f5a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d3c7ab02108757e124a3cf9034ce836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80552afc257bfcb1ae8cfa943805f20337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367034ae02c63f7c8dd5d0dd2febd01a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e2a9c7c49966e17372268dffa414939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40cbad0adc7ecc8b37b89351111a1b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bde7c479426c05ed77ce65084100cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b9be955eb8eac13ee2e2c37e8ef7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6c757827471da6abbc121be45d04343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9c69560d48675a695cb0b44e6152244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf85ce208d6141c96e339cc51cd1c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc7ae37230d686efa53f942561369746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee72fc6a2b6834326a8f66147072d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2501b5af6db7bf599f5addb6a5bdbf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c8788792c538da758922a0223594449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12056c8a164f3851d3a17b08d162916d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07181c845fb5d640a82b2ceb7a0d91bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d382c9d637019a1cffaa2ed50a11e3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ca9e55be82baca6073d9d7a86e50f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475ac4d4d53d1e5689d42042026ea7854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85f53a1501c019491690f2dcf9141155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d241f2cb8224afeb02750ef04eb317d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489d1d999351ff4b4e25d9c9666a4cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70baf1c69c28af4c15bd0450651b5ee658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136ad6bf384ee9a49876f6e9ace699259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a069e1f3e1ac38e05673e3540e26a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352fdcac5c2e293b50ac484f754f44d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c455b775cc9b43b33852d4fc8d6b1662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa21d30b67b91cfcc5450fabab320263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6aa517e730ceead191c5c9cb66e5cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cf1904174f80036905c907fda2a1465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85265ce74fe87f7a4eec56644d71935866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c45b8a222e761a951ad27dba8810067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135abb2ab7c87000667e837685857b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c687ebfbc4e6c3a9cb42f639381f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512ce5c7aa3b371b6eea41b3c39570f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbedf46e33c77936cd244cbeae26b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d20350079dc6feb68e9ad2b1baad072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4e64ece159793836533f80060b19973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de63b73e608478281477d06e1dd42d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfbec307b05f07a447d14175ab5bc875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e512faf30671d0c5ab0b2de33e1781d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa14000d6ba8d7098153a81015bcf777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286e6374cc31995b1e1ee82c79e7f3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88015f0022fec9e0115a723f95b31e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c8c9504dd3c2f1449b517f6ed3acc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d69581295b5058fc439f94541e643081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b8354c69adc80c47345c4d4a387bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f6d3e81066827cc3377b56389e64b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ae4e3e8e15dd269190844424f6a4284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ece8ecdf21da3e4804075c5a2c15aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d75cb7f5d38d176f9796c6261604486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87103e308b27d30a2618d811efab1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54513d36d258c4876bfdeaab0df2fa2e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc8f4185afac25d7130fe436c2c77a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44a62fe7dc5b7a4393a4aee29105ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bc41b1e1d528bf35f99c145350ca391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09ef12e239bac165f4e46cd71c74b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f4b1b640fbc0d519c1d92b7d3eb5293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1e4a7657c504c195b0f0ddcbe89e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb962cf9622b7a0f985dfd03d91f9fcc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548c717b434fbba965d716a4f92e15b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6f31e7d636ea2a38498e69d9772bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789476d14957eb724eb75e9ec2f4b13f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fdda4a33fda0d82341f0ea5e2384399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf02ee295107a899381160f448ae417100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc31590b9daaf0af51af7738ab69ede101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a9dd57fa1f1223b00af141cc58db2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf08c0ecb92e6193e6d95930931a3de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f84e89ae9482aca8ca5e90b8508ce3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068178a12f04c4355ffec36ec71e28f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af616225e9843b6f341593174bf66e5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc0d945f58893b794c20b44361a7c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11caaa137ecc582ef7da4a35b4c0830108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdbbabe190dc7f2932c15bc0a8e279109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7d4f82998072dee2689c0fd4813a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a8c4931addf81a4333708fe52468c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb07f9131b76a59a9f740df483e42fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2e491589b2aad853a9c91c361c1a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39e0497dfa3527a059f3986a983a65114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285613e6c355cda099e956c08c97374115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c070bc79b892eba9d68d8e2a3872ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a835515a12fd6a8560ef002ffcb3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728b9b6be3b33a3aaad0be801ae4644118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b40c0abe53a3574613f65d27cfd27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36eec3875bca3f8579eb35b1adf0d2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e6fcdc48727b316aec201876ca30d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902eac5bc2104797ea71e4d46d3c5921122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fdcac9cbe91510ec379feac2e3162123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009430831cee429f64a96f2d2502a062124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd43ce65bd0bad70b1e4baf85c0a2e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce61c3fc26027b856db1cb5edfa6aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7320d0b8153696be7b29fba5b96fc5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e59ee5509002567144b9b25531903e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009793879adf7277c0e627f88ca4596129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de1b13b683c366c94dbbffbacab111130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714259c2ce39c77187e4c5e41f99ba26131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e697190de2ef5cfd16384fffab778132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39775a5d8bf581ad1fe0976453f68548133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a209d5317f61e3de7846aaf527b314134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7e3b3a34422622217c5889b8d6350135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf14229bfb077905a7ee0d377ee492136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956fb9ee366950dc8409c8ff4ba5b62137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2e6db91516583d50c06aca2c0f92f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e7ffa22418434d6f10e0ef90a8cc2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7901fbc426060ee9c7b5cffb81871140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ab7d68accdc0e4ebcd84f76138d8f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3e97430e43fe5845dd53dcb53dbff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7971d5a660cbf6a8b4bc311f5a7ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2cba733df145a246bff27ad875051144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf547f04384cdb667a5193e9132cf3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5a65470e0c83f990e3c902abf48c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01452da461deb84623092375f1301732147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50131e160f08bd4e71e56076517ce5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017095be95c0db198267cbd2b0b0dea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740375300efb44410cd3e4130744283150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797521de2e28845b92a73129722068b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0eadb506d5b9dd9c0c26449d0df3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a2af46f53f38157e8914b4b8cab34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4adb32e0503af4984cf30a86012716154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9c04587dd91d770ae734cce4d1ed1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63585b233d6978735394a36331455b66156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b90fced53588c30643595881c7f3b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f10cec6e8344626987ebb55b981c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e4be3a1795fd3acc72ad275457e00159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49a821e283f070225ea4ea5bf815a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb533fba9fc8b971eb36762196e627161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4a97920dbd37f097bad1617e2e02c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae4f76aac1bb552baceb472d2cabf5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258d4f1c5512916c0a92a792e717ac7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db777ebe8e67d50a4bf4bac3b29bb4ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73de950fc4c7c593565f98491bf3f6d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe99c5e6e91365f7b7f8639f12966fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212b007523ef0a2333d9431983f6e6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb62279fb7a74d7af1a27a302d7c95169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56d1383eaa5a13441bf6ba2eb8d4f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a54f3fa11ebe48d9defc561352360171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375c8d195f7c6404413deb61778c62f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3918c52910ae0aa43e2ed501af0ae6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93f4e5f3b5e5a25fae6021b943c328174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9cefdca3589f85841e7eb50be722d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb10cf1106850524811f0f8234334d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9347982269d7d352f5466dcc0f55bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eee584a614197cc9812ed5db2ef9db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd581a26ee4a32e7d27773559f16ddd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046b658993d8a375a1caaf465ac54af180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc4003662f083cbe900849403a7ea0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d63acff15d5a4fa1ae6cc1c85941b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43a9dbd087b76dd2a65f9270ff3b90183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f572ca626fd17a8de31742e5dfa145184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f9efa30052ee267260415b4f1849a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0e72f6c99b1ed14c5a7e08ad790ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0168f417c60c7f98f21351f6125c051187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3a979c4e346d39fae87add8ddb593188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e2be6469a2c1ef65536776696cfcf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac7f3d222fda49e8fae65c4bc766f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2f674df0e2a82f37ce58130f0a89c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3cee678f27d1dbb3a20e614d7901a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b4c11493956b8a7e5e0a67691a369193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545c911c2f004f2ea9720bd77445325194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25398c7c2bd6de457561f5799266f7d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c17b6f2e2572a11a275cb5fa1cfbd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c10b9383e99a906bb47e582d8dcd9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c0d2f4aa06cbe7d85660e9a13eed9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1d723f23cb61f53306c0bb08fe5f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a7de2930637701bd4b4b9d45254b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200671ed94a7351282b38dad7a167dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a1cf8f0d7f0c818f6e324ca4a2803202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613f1bfa0f6b038afb4192586ffb1c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff27016bc7d15640183e403296cc84f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab028b27d082164e91b01a9b97db670205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8d2cd8ea99b4eafe788e0ac98c48c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf299bc37a80bf19f6a02367faffa6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2aee44a69fd8f99af7be40c1e0c91208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471fced4d931879bec22c5169755b10209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54f5bd5ba177dde5febf2f27c8b238210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf33ddacd6b0cdd8c26b5069db1a65a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807fe8b74e2e7b40004805c4e48395a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c994c4f2bc0ac9052820de0f4836f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb378e2860c330b2d58c768b3a16cf1f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a308e4aebd1cef00aa8e305e031f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa4fe6ff7fb217bdb16168ee42d3ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c6f15558da896e9c5f6c0fa07cec3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683205664eaabf2ad644c8cc7cf08ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e9b97e074c31ec8d09d0da016691b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5aadd17eeee4e916bc801fbc7ffa9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242efc542f4b9a66ec873983a85e90f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27ae12f80a11bde08de1ea0bd26f92222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d0f3be3803c74e21621a306f2b4b6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324bcde9ce4dc346ecc4d2f510a6a58224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be53013a386f2f7d7e4247c1154492225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cfe3902dfd0fcdc479e58d3dc4636226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901373bb0e5c99ee2a4d5baf54997c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119efe295a13c6ef9b848133d2bb87fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f613234af480fac09fe3fdd46eff2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798fd3fa35751d7b13b516c94a87686230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e4f944c6af2a8dfb3c2a7ccaf6774231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56a89aab688b58f2ab02a3acfc0596232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3c8b11b5ca82ae14fcce86cc488f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c4fc9b160f75aaa744cde22dd34a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7be7b79086ee539c97248de54d659235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca44d9529ef39c6bdb9756f1e14a3e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1605c55890980e3594cf102379a5fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6e0c4f599f8bac8ff89ea290403e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603acff730cdcbd5346cd452975f1f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd3b7e4890cc96214bca26acd3965e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663f10137a27c66ac89fddaf6e2e9e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d022738cc68012dd8251725271f23a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76842a6f2a5b32d68baefa8ec1cd990243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0986eeb2b3ace2d30a30021f65804b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3faabe8456508c13e83247c22514e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3194fa962d8995665a9ade488d8236246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4069182368e150d0b92b3477e8b95247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ca2108373d2fe3a6a7b0c2df23541248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c700566f236f16655a146d864549592249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7f2ba36518d94d55f86a82d5afb82250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75cb2621998b9a347b013b05a3bc10251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a47bac3665ad06b5ff391e0dae0ef2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4ac8546b0e9f51f3a5e3d38d05e36253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4c24388f17307ffe0a2329809fda5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704d2b0336ce7a1e59a69a84c82ad7d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf9f15658c5bbeda01070df9206eb2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0484b0ee93f94ff45955d329aeb033f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04166a06df573ec72bc43bb7c39842258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc2205960fe9f79b0641162b32a74e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829ea2f64bf4b6bad77dfd7a25b0d11260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e3c2eb0f21e1427e28f9ab2e92da4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e521d19d664a583a5d1fa3033d2d7a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7983640df8637cb2f6117b06e88a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138e68e85648e209bdb206693fe050e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5bb15f5603d250f4db4cce371d79a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fa9cce2cbf15cc408e74a5f901777266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a064f9d945796916268325cbe5760267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b54deea9bdfce19c12386b88e0eabb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c166d0a72306aea4a73f843581eb4e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d8da8b70fb2a511862f5ad1327f60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162d61bb40916635fafbf85e76bd9ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843ff5493eaaec7f9b361583fd75638272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46667690a17cfcb0a22763b08529e695273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afc72683ae77d09092ad115e5cb10b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0f0c874e0ec1b67bd9bc51214125b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7760d4777548c783ec405d3acfdece5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde615d939b8a096c45fdd08e5a7f30277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9f6572b5264951148c2539fe13b47278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b093c1b898876c823c24265f42733279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eba7c92cfbee1f7aa6766f0a98b335280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760aa8fb71337c2e57fa355e8aa6350281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c2275171eceeaae0d3c7e045f3954282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0f1f2049a414d33a5ddd64ecd46c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f78c4a6cb2bd424851fa1176db902284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28829638c8b90fd6179cd350e1c970f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1325a0cf14a811e04695742160ef358286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbaafdce399eff05b7c9063e7312fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1b7ab96743184b82dfb01dfa2f8cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c67d2969e414c5a0387bc5ea84946289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe4671b9eca0f1031cf13f768f990d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77693feb1e06f8b5584977a2a3b4cd2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db2bca3ea83dd64637919b4c436b1b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382743dbe81677d22138eb8b5900502293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59fd144cb59b66b3b84b794ca27b60294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf60589b1af6577fc6c456ceec51c56295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ebacbd2a5007f7143dcb6fe0f3673296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d9db1694d86c1933973140b58b259297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546ca32b84ee2e950ce022f4028718f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a492ee75c5232ddc2343dc25ff240e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b85e20935165ec10447456b71d216300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3de307b905bc2c47acf3693102c91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352d5d241252ec9160992b7c27fe4f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f7918a75118a7ce9353642911ef45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd62e73cc5b0ca015a390dc6e8a7145304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed248dd4ee2f22eff802a3e8e12e4df305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c354502c2bc027ba5893d1f4a68ad49306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d102bf11331837ad61bde48ae64817307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bdc97f4ec00d4d7b05f7b1bb55568308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1b70e4ffbd6af74fc3353a5a44619309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdba3502fc1b465084b803351a37385310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec575eac2edb2677341874f7da8e59a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39554ff932197615d1558284158b3e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb9ec6c4e58eec7b251905d9244ff6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44811a3a1d80f27da0c856a543ce563314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec3f04f0aa938a3c0a4884e9f8db28315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c9da3e6b68d5bddfed522657ee592316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc446302c68c973c59e2e9bb3e1510317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4ff1f213e905e3184dbf300feac20318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1692f6077a3142d19b240b863ead5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5857362b5be612e16661fafbf3a07b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce842cca9857bb2a51134ed2c31795a1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc1d7d00b7c9ee920872053771efeb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ed71198206a6babf7338373c33651323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2d35bd6b6c382a57b1ff3581a71e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a8bb084a7f949469b4d0f770c6cba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a964ee2498b56e5b8723c26aea60e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779909184edf537888dca103d7b9bc73327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe47cf40e110a26b2f63f246c69698328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac7b31f7b72148156251692c2cccd3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2759ad399e5412f3450111e05afb93330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19fd791d967a6631a310c16e2e7cf3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbd3a27173f1e82cfb5df679a64715332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b7e26ebe2a31dd1c0208715964b5e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a2f98fe919c20c72888b20c79892c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57231e5057bd3296daeffc82f32656a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e840019a87133743f3d8747e6a54586336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0192943b6ff65744267d69a965d8cdd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f1ae6e2ef325fa6fcab8da1ace916338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67598274270cbea76c47a302f9e74f19339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746e84df3923281d0d139270ca8e997340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2e511cee1de34b3ab62ec37b9d850341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd7ae2da1846b79b9f3a7883ade053342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e20a53ff74f4eb0a9e1780acee7c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfa9caafe1648897ae93ed292ae11f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af324a64517efc0832ef5e8d9cdbcdd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272682b67398c658a7626261ff4254e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4678167b9f2072fe97a5a1a1d11fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba53db8a380fabe9ef6cc34ce32211348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbaa2b2067de3909a5adbf253ea99d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95487eb3bcf718ddaee301e9458bad68350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d5e839b3a495d9602b41923addd28351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59735cf74e4505b1bf11993801dfcc6c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbe3ca6bd36ee8a561581f23e67588353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f33b213fd49854612b51ff26ea6313354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c63c0f34c085066d2b71be304a67ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988bef016e5522552d4747658d9686e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ead9561e8c144b18248def7e481e3d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140362b8b98ea3a6c0a9cf47950bd4cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80483f1900aa8b06aca5ddfbac0ef914359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a80e771ed13c6a5b53add201506b39360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0ef1646588f77b2bdf3ee6754a052361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd0a453beccba715fd46f6e92a62e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea135192b305fa8e0e60ae08c0ab241363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec74465cd201456b36e42a337adaed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bd8db8f394d1abfd198151d8e66f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a20060fb071a78216c603ff7c26d15366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c2596ef6e2114999cd2727924aaa7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67a78817c5bea44337076984427351368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874bf00a16a94f52c798887ee81ff66369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453d547434683aeff7a63e2b3dd18ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57504ddc13fce888ea6e76573e70eae4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60e22547ab0b826860c06997bc6406372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10eced3a9e495643683bddaa9d380d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef84397c34706fd30248beb9478429374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b347ab71337487c05a28838d2c981e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85060dcb4972eda8c72f7dac54eedcbd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d6e68704922c78842baf466c10cf0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95a74315494b1d18a0ec9055b106ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc80a7239a5794873ee9052da50184379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e7809866e20ee7973d31e0f490e3b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05227f88890f24461bf9b13bc058fa6b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e02520dd683467fbea226840c4be5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38baceee1015fe4ed3c4cfcb9edf36383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529a4b9113cab3a6183602d3a061e38384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b78b4781a7fa38ce60b70003af0c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409c0ab3cf41a4873634822d0e3d77b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a64668f6ac5486cfc141b9b618681387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05893a3f552430fdb10d9c693fd7e977388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1e5ae04b9635f6f69d8478c29171f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629cae292a1441bb785a24c905d8fed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be645d1607e319ec02d06a03ffa587391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b444865c44346c65da71dcc937aa025392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a43945870f5629573ea8a25d29e86393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ad3fbac06d8d445f21fa502f60454394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa228de586b3443200ab98de9c0a24f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b4c0876825be8f21e9033a37ae131396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd0d83a5b9e0703adc4c8235a6160f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99898fb76e43ccbc89d71ed128baf0de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db3337aa7035ddaa016f63fd8a5c6b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b297aebb139005f1258428ed579d7f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b5dc7b54551211a8f3890365d872f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1287d8545c513865228d9dd938eb8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b758b16a86a0ebce30c8e2e0203b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3806efccb060cefce290582982ef3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc1ca8c355c04fa2ca154c767dc333405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a7a378e3a55984a04aad48fbf1122406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89fc8f38f934e08e646333154eac8f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbfb7eb3ee09ddb6bcf07625ae60f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db872c74328e9c4a268d8417388b7a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbada83dd0f05c7800a4728caa7b6d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30823e0e79c86fa76840dcbc8e4e7fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef398089e9343287c933bbab7209f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea24ce655adeb07a81d661d806696a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491846e5b8a1a0d6e0a17d66cefed16414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29587162fec28f679b554db0582322415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474a747fd0ff9d7d5ced4cc5897961d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856e61220608324069e0cb35eab75a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a44392d9021a61d70f50c312756f90418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da47320a4066f7fa1eaacf0db4ee804419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61929e96da07f6c9230a9b9f9bd99aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14040a60cbdfc25514da57bf44e25a03421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f99b6747074e88f6bf2dc839f534a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e880fb18cb705c853bb70e7e7acff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0d16301ee5ea5833b21960244b54c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75252e07c74d377d6067cc83f12782c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ef6a2a27eef4d444e58802de7664f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e174eafab2c5988c1862b17406b85cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8be3b7adabbf27aa10afa9b972222428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0f7cca002782dcbdf13d2512841b1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457ab8fed631964faf9de69aa731f0c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe38ef8f7ec242622dc6c76d681e8ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d758dfc670d842415c8aad4a372342432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567565cd4deb9b32cc0ce845675ecb6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f8ffdec9bac1d570c6fa44dff5a6e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f101e0eb69ad4ba854323e16110176435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106585f22ad6919925c118ba2f207af436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886a378588197492e33254d81506723437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef786adc7bbd3b7819fde0753dbbaf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ca80ef5126c96e6402cdead4c9ea3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369519a8e2cb6d9e6ed1c31bd6d4c0d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454a33e754db7dd867f7a6df95e1759441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61971d37980d5bc08e6fcb11c42d39b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a329a2cad1fa4812da72087cd105d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631363d766d4bdd85f41200b92c9034f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e5720866633c5fd024856cc6deb44445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0c431d3142ac46578c7e4aa3c1128446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29a3f29ec21161516a91186d2bfef8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bf7bc55ea91540ac403da07b9d24f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed0aa063b04a380bd74350a2a27bf7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd1db2120db22268bb3d22b42a5588450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d2814e2650aabbb19b4bd41a8f37f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c28a2dcdb2b6f8ab537984fc6f7f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e20a717ed021b0fecc62e0d8b0bf0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e357b9ecca816c70ff5ffde645a1b75454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6640b9544745bdc987e1bd9f24653c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa41b800793ff92a50d04a4d3eb45fc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5b17e6ac306fed1129e2f390b9863457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dc869d9ce81fe690799e2f90199cf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c88f67dbfa03f70e45dbf763113c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef5cdcc224a54db87e1afd9811bbfe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ac40a1cc97103bc4755404cbb124a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5138dd131c98467359803e971a475462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a4633f7f657282ccb749fd9d652a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323390aa1b74455c2b7bcabe68445639464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72916ccc6daab821fac4f49d04537734465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e76dd7b94ba22373388ddd942438a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9746d87a2db1a571fe284eec72d1c15467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bce2898ac5a508d839b4b67d62f54d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f5f3b6437dfb712159635f735580f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae51d33d235414b247cf2a1c8b21f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aadaeec49fe232973345d2daab565b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40d77f931640048dbde5f80fd3d253472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e26f1a49290c967d89aff772a6471473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407616b450147979f297c7fdbdf4668474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec635d61ad2222a21f0b06b7251e8412475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24f9fed27c84f4f13b8636008d752c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbd2b4eab18698ab5a81af66c25cac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f5844d6c9a186bb21580331e6f21e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae99c2537bc4d5bbffe333896567f9a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3650fc2bda9f1c7d75bc99242985e5b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d87096c19bd061bcafc8f67a8c3c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a26742d553581303463501d96742d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90e6bf69da9b34fe46dd7358a4dff3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdff5c72cd08a7e54ae1e8aaab8d79484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee2fdd60e2b45bd669c84317a2c8a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7255ea656c69c74c93052ca440df80486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfaee6a097e59e267cee4f59e615eab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7749decfe393b56c6b5c0ce9b2210c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b122ca068c11b5f7eadb15356eb2e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b49d789db991d3ad9945505374bcc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e355b3fa43c61bc93d560f0ff272f93491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3629b1c0fc9a997db409c3158cc09492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a38d38c171b57bfba5b41c76147cb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a42064721e6a1a6733e6bd64a6295a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a49b28d5365433e5d1f864baaff95495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447eb7aded6b9c50e9eeac00d91b3db496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082059bdf2c2d436efff0ea7bb77538497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeae9fa25c0a0dacff2da142acf434f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08664f44be8f1959ddd97d5ea08e3fe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d26d09e35c59992a783568ffed4b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16e3cbdb109e6019e4a6245a02fd84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a2ff181b51cb43b83f5ec71c62d5e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73556d3d209d1f9ab2accc20e40b2bba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ba63287aeef9439f462f6d5607d8f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f7fa1d2314966a4c07322bea10878505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e015512f9a1342a55e00657c172fbb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e393f1e9b31a013d5d2456fb9da863f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65df0cdb8afafb43b1a8c946ef1ffd8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351270a7ae3ae1d092509613c648dd0a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe27df2bc6c69ee241cde6ba7e4ffd7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589d037003fad7e3c55bede06ed4ebb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b315ba5c48e3c20cbff609b46db5b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c505e0b16f5b07a8c6b2cb64bd38a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a576a131446fe5d836e27c7c595c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f421af347e037ab82119a40d3666f82515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa616140b86adbcf9c3364c41929fba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e779f3e1a1837892f51cc39dff85c35517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4985ddaffecd87931808700c1a778518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e581bca0bab09ca19e56685696d17a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ea667ffad59be1c19e88b03a57228520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a75b3f520d1332d9330d4bb287a2e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67da6977d827a743aae86e90da424e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1513a50181e5e8ba8db8b8fc368bf0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb460aa63c867b461e86a34786438765524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853f686f25529dc2e42c62d0bd7943f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cd0b8f62e3d01b91055ee886395d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df0ddbe51da127586fa390f5d5abf3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a33ac064ab0cc19855fddca4a73522528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d474cedc2981a1647f947b9e1434b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdce533626586469beac11c508709d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b4d1cbad07607f59e6e4336b42f0e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65924b56968dd978cfa60f8246bb094d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b574d7e4bd0baf5d79704ed07d7378533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab83b88374d2c674b78d688da90006534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5713de74fdbb6c9e1b883a4d6dea0c0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2130cdbfe6bc13e6e540202727863ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e5ac485442c04b7b9f446f91e70e6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229de744d9426abfc4051facebdddfc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e76ce8df4ac9df915ece4f6baa7d64539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291a1e3d652f02214f6ae532358388e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6237b37d975300cf2fd1903b1a4e219541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e05245df22f2ecbec076f35d7af927542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cff84efe4b6d1ab27791fb0b7e569543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e835bb9f8070998abd1e1c0ff703c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93124a375920c570d55f7eaa9c8f1711545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56c515f184c0fee3db37d6f11796fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14877b6785f1cf0515ee5be66088d774547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983de33445f574fb0a033e8abda9a6f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c51e43c537758261715b622c7a7ef0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf0c054458ff9469e10e8ed589babb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fad0e47472fd83761a43bf741f318e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783fe4e35d84a3ad6fa52c8334fe825552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067600383f5af05a8647bb91d20a404553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc1d6e8348b656185c6dacc1a55449554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978b813b5a6815f401004e5789efec7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2e04eaa5b2a416ed8dfbc0301c65c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83976980321804aaa0b7798e85708d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9935e530d908702bfab7456d3721ba0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e16ae85be802427a6d9d7fda900c28559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8300f73f7dc28bffd9c51d81c3f141f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ecfbba0fd8bd1e734aba1da93f373561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e13e0e3b2ff493004eafe546a5f1e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019651378c67cacab15b875e869b20bc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378ab580d79317981aa55f8009a68ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2581634a34de2d2a675c9995d52051565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8d534641fdea3df99a0310f6771da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2624051aff177f41f0330783ddf293567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147bcaf237ddbc16810bdd17a3c09a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad457d5dcfb3820d44633495c5c3cc8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6980b84ded4cdd393401fcb53c65328570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9218cef923b1b1263a7f076c95190571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d373e8f52addb901a32c7c7339081572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00ab21709dfe551983da6bcaf7a702573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4363212f103471540b179f90e56362574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ca3dbdcb048724c8aa17e0b298ba2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa9cda7f3bb556c1903ec8beb6e8f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a06e3f473da2b1d133802bc4f66220577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09665ab99dbf9afe7779b6e19586d4b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92677d05000334b323e0bc9d44221847579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf38ade8f4b457c507f00126ce0431580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0c5f3879df4bc2f0126a0bd4bd18d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f989cc8dc5f9c2e8dc7e4eb4e6cfde8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11638484187ebb874e2efb33158cf3e8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13d3eb4067bfeb3ff6c4190594993c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079d3c7276f50df010232fde9f1a531585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715d512c0367825bcfb14e088d71d97586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1702ad5509be029d822f241bc13c567587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979220c8d46136032be3a2f05c88a5ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa09674bbf6741187bb80c02f5d6bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320af48cecf5b06ef345cbe6b8ce71c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4ea1c146974bda3a70a92fedefd38591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdd00d161cb9af8206c06f2cee05f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fa77a7c94c296e74a2a6e4414e4c1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe0f79c63290d25e07aefb29b80dd2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d8d521884386ea51ec20d890d0312595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96aa775b9ba2cab5e4508e86a491936596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b88c08facb49b81a5450bd40294b8c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02689b63e8ae49a1c4594f984f77d2fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0b8f11bda25c7905de1357e59ae2f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea5f0745cb367e60e38e315e2627cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a30a6b71ea2ca0450617b1b7581ba0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2adafe458d95150fc74fb97a3acf28602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ff3d8ae8224d2522e843cbf0a582f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a553008b381d00038ac5dcbc0922ca8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ff4224fe531075a2961441624fc43605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51eb30f0bfe4f59ddb63ca6a999e56e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c909031c61dbc73cc277d8a424290da607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76cfe98c8acc766740700d7f0335c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065488301d0c47acf1e4868a0bc0867609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c63f3d67d4b8c50256f034fba4bdc5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a70836f8c5a617de4c929f1e35828611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc8ce88e8823fc231796cc322ad498612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55520c611738856bbb674c2671e10c5c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3de7ca5a20c601a6dfee8e2c1d94d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fed0c680207974074076e26b443356615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb5bc45edf47cd4ab394bc0cfa02cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1c29e7959a827c3c3d74476ae5cb3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a077ab4f94c3f6247f7012ac6b28f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdcec63ed444b156dc8c5a670c8c53619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1d8459242065343508d54ca5afbeb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ec3204708180a78ea358f3ac1e297621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee08f45f23a008bfbc51599fe10f592622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab20dffe6fd6f103072e303cb92635623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df653fb57c3679bb7ab4115731150eb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264477bdf28838850d467b8fe1ad127625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c407a820cab0a5e2913bd67d04ba08626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28289d772fbaf9378fa8913e640b677627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53eb899ef3773fb81728343cdd1771e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46391d2ab3310a36751c836c588c6cd0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a124c68a845a636680682a5c1e0fc42630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f5d7322429860427647d90e4b5fee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a23472bf8d862395a81651f786b5a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8910e9bdbb5fa9f9fd6fea62c3c379633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da650f5d38b2cc1e190081b3b3a795ed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872d884c98818b1789b389495105c8d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b031ff9ac7c6b077b8134e872df973636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e041c7aec4c6ced67d6eb0767c9f15637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6525b084046394c3f9dab073b87126f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b09ba6d70d4ee1934c5c65494c9b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246c017826cd65dc3ab8f01935870e7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7166f60349385272f07ac753980100641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960bc6d65c62df069c8c0758b4dafc7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c145983e7d315752a8fc4424c4ec3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df2896b3894cdc1f99409cae48785c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5489eb07230758c77b18de5a6717f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126c47d97b7c9834922eebd1b87d959646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d5ef7e76d1280b2009b16f5739bef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b0bc0961343b3be9ac8a8b5df3e3f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e42186d9a7cca1fedbd9fbc9c7840649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61434cc0ea219eadedf7639051d87925650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66c1c5343ea39ffedbc24e568f395a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc83bec06532052be74a028f29de74652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deeba50df197789aa5033c906d79c47653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93282fdb1631dd1b9d0567c1246e426654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936c110822e8145aa8d26c7a62d9ec6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35dba7fdb3bda03f70410096a2a3e7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bcf7a4bcc630880003346e2083e1e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a01c9e5e3ac1e7ae5cb70608f11ad9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3c1c9ab1d6dc5d9492a78e3a0f236659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952b6bb61d6354c976bd00a8b0b6b41660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb9948e4c7122db2da8af4d22866fb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82dd6172d9b7c7863bf2f321d5cdee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4691fecf9a1422d74ad5f5777fa1263663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1dccca6912feb6bb72e15d7fc7546664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e6683873cda559e4333e048e5ee06665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a8298ff1675bc7e79247eed81a658666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83282dc37e3b359724dce89585f50e4c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110ca8a9a399634cca94520e8f23b3e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261a422fc9db836ec0345fada3002a0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b874b0661e5ee5ba4c0a8678d6d6f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd2152b57f8557284042bc264b04d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5c9ef7f0cccd397c16ebf89f37e7e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c82b95fda58806cb359c684163f302673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3c6875702c4bd953d95d5bedfb7d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa815eabf869039a03af58185619f03675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6bdd1d0dcce77aa72b7f52cf32846676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb550f428472821d7f64f36cbe983ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b6f69acb1e2d11401554e28055114678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6206b5ec323a291fef6f6ef198c5e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dc4260c4d55aa6fbced3e3575b6db680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a8951a2a12de66571004ed72afcfa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619044b127cecba15b9138f7f8a6134a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04555848c8031f9c890d67ab16556bd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553263b4cd544c9a516d98e9c46ee2d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7d60a27bde3007b58372b9b4ba4b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469817c2055f9d1dc5fb29f309bb61d9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6bb07019ba9cc6c79cf4c2038e87f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a774cadcffe215368c1df73e7459c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b5bb82a646f5756af832c77e71754689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a973232e40256ac7bc274108cd476e2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcac45e9ceef3d558f4b78fe1538ea2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24f51482292206eaad1d11bb51d9e9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd927b9f6e44a1258e2323ab423f3d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f27003f7e3ea0d5760e791c5019cc4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b9dae3e05d2e19155cfdd3f02ef35695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e688b799db696185bf1373b2e9d63696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765741a60d5f774f5a468749c6ae51b8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4782741d3bb1c564446aee6df5ff9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357e67d8f04729d725c0fbb7ef2214a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de9ddcff0831c8638a68fdb48876f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172db1af7ec2cfac97a4810cec7eaf50701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8eedad5ada3d724bed2ec46e0b544702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45b2ba35c5d2d1f116da791e46ddac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceaf02c57dc13f7abf597f94961a368704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ee8302143eed4f7325324c24b7a1e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49ab4e6409cf220a9692b7f8b48cb6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d09a36f25fe73e61ced413e09d066707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff31f276fe4735ff76f2843d2ebc7a7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41e0e6fd5990139d736294cc555a26709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01dec82febd2fda1995d9cdb15b2ab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1088b9a5a0971470ed417e878a89d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc306b2e83b7653f5672b3d97457e92712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc593784e049ab020c64df70b1da83713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b5f72865d24a1082c9adaa4be73b4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf9d417d91c27ea5c1ab323ca43d9d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7fa84fa7bb5dd87aeb59927d7edb8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97810fb0974768ecf114ea54d96d38f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51a3eccc95182b909592046800ee04718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791517266d5c90ebfcf43b001741eda9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7d2390ded7f4fe43ca90d406cf928720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b89205c30f9cd7a7b6779b829b804c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce895bc58e49bf021f3895e79490f3b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e84c07ca4536da21b51ab2b60bdd74723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf0da74f11efe251ebae8c42420cb0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c0d7037ce86af311a2f0c2e90685c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50fdd44ee77234af78d7efc1359a16726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c567e26022335e3f13a36f44be72e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473a144b67a5dc35c8464a7d38e14cb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c0284268427747334016ad82a2e54729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846bf4ad7e0ffa36a05c339a588f8a6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2652927f74919e394c857db63130e21731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bbbc7b1af2f70a3679006c07d82f5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814f50aa09cfa6db317eb6eb6a9e3da733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaea5318a6f4488ccbb23f800de01d8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed459c9346fb895a444654e50c90c99c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11598c17bdac123def02a642be71925b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cc284795b97b20244106ea7719a74737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad7e2a34fc1835d7f56cc23a4933b9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f220000d7e4b43b1a1af7477c47fdc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce36cae62d35569e83621bdf8831b18740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf85e9080b54840d451083e1c12b0cc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8deb71d0d3f0c6392524d4d11dae0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdc94b5d17cca262c2a9a2635a5284743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ced2f65b11a73ae7fb1c8bb4db31d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821542a2c2de1a487447fc1b8aa626bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869d45dac62a3091e764294f3d7a834746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e6ca4260d6a05a245c8e36a4b1a43747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47154cbaca48c23ed7eac1cbf33f4c3d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68b4c4781b0861d5f47af33657daa1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9b178bfffd29fe71e6cab8d9fe5f4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a25bad97f230516038a7de8ffcffeb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d623f5cda99206140ed5d189bf4b8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8e233781a421bd5bfb058c09bde2f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879e6429fabac4e929937df22acac38754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4478cd35f071b93a8bddadb899da19755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef8eb89bf252ade5de33e207142938756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc29ec4ad60855e35aeb313134249f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264e3cba22e4c152ab0cc21d4f8b354758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c016b8bdbbed6e9d9b44f19409d0f47759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee74f3491e60ebaaa8b685bd1cbe0f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef816224d3ccbe4f95bf7f9afb070b4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219531b30e8c7e0aac61dc06724e204762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e19dcd5924a3265b8b280ae66ba9a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49491d31ea4995338c170cced3bb745764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313f61079c7b67b919db038b5a2600a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98eb6c0617212018733c840a8b227f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57b4968603eade37a87000a87461ec767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2481947d4cfc8b1d4b72117d81b2215768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e32c1453f5894017002097937d6927769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d16382ffde145b9a72ff8c1c4894b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba2e1cf822a60ab85d2135e2b49269771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320421dacebd432039bbb164f9f2d98772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505301e8c831231b3c47206139705d5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac11b5349a7b542a93203de7e075684774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca37048e79cbda0385c6452cbfde47775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df77ed4b19eb11282cd63201e30befd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed9a49493ea7ae6128580e69e35201777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e2379cea52aa6c2778e809f61f919778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc24b5c6437451875548c98a43b3a63779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a205e31f043fbfd1f2b85c4847ac0d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4324e65a1f201916965dd6a0a7316781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a49124533d162695927d22adaff4a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffccbf587bf171727764a2e3ac026d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108e2eca1fbc6e0c284ae6d915533c7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2295886bcc3988a965ba55378b001e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6682143900323b712eac272a5062ca7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f286ce3f5b8be4f8b96f1225dcc6201787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c4aed9f85a10ef4669ebcca702d76788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c65b2bb0105cbdbcaf44afceaf365789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793707abde91849582ea9b0e4de6906790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f686e81cccac9f39d809642f7afe3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30227977de34e9ad64db16486cc7cd43792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2e1986e34b3334bdfb022dac4804f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d00936e98e584615c82f4595be6ec794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556021c640dd919278a4bb6768e9157795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c69d4bccd25dfdcec5c8fc1e0c588796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7626025d556b93db5b16891c14b2ea7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510d52df5ccb260f48de5492dce9703798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21deb27eee4bf50813d35ce918de88d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59ec4a0e16b683b020242482170654800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e76e4da5f16fa3c06edfc0247238e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37f89f8a1253090da7d3a2c43f48f5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5171ee82ddaffc377540b2c7a7db450803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a48026ed6f2cd0a419ff711ee84eb1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bb21261ae21fb79c93fc4fe2bc41a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dd2df141af4928234290a07c2b218806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6f6803085fb051dca4b117c63633e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca141595d436fdc5027d2ce343e01f0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e322433eab8701d5a999c74ea22259b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b02170c7759b0a3273bf2f0266484810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0fd8f88128dae1a4333a85189d822811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8129f0e49def01a9a770f640d5e48c8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ff11831e9812521b702d349b51157813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a43b685caf62266af07e534ba13030814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a53edbfd6d33406986051d082f6808815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99f0f66f99fe73948c1d6455b87130816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfad912e7122df054bd384456e9dcd6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d35e982410b0359271d85a9d6cd44a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252eb714776c1bab87f1ef1f6585d406819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a2f8d1ce95f2684af93eaff98a0ec820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7c3b0c3f521b1166fb3951d711f9f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d620dc03d024cc0b26ae6040b9cd3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf969d7c767f121c342dbfb1a3abb651823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ed7ee82f8e8733358174c940687e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada814bb05d34e98f6cd61247bb9075d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf105ae4702a8b887de51fa082d3fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a38030db5dbeda38e00f6b829ce9af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939ff467ed425a05a5900a445eeaea65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9a5f705d98ac10d9b5142c1f7cce86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85a6e8a2db1effe22a81552dd8a3fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56deaa583d84b4736c2ebf10320e757a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b192c773f28259babac7261bad651c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f06b1298f117e793ec08a23742d6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139cf18363fca6420a062aac6925b6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcbeb1fe49c91a2505771844bb165f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d69baff5c268aac011a43e290abbb013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c71421633dbfb5d3a1b624997e9e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4999bc1fb56016d8e400973ad4a90515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9799e45e96890c8210d71f3f1a4b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bea896d4e24eb5d9a269433375b7917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106f6d12d8519c4e9ddbb19442d554a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f72d077c387aeeead414ed307fd9919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615f3e33055fea2d33afcbcf3e0e7db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca3e23bec9aa49bd6e4369614c0a7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639412e442c755781f355137e8fecf422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60571bbcfcef1c18463ad94a5e68a5b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea1084b7cf840b55f1abbf0426054224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ca4bf69eca057f57c3d4ae1fbb24f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2361c36b3bc5398e77d76377c9f4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684dd8142197f7d48dc34b0bdcf93b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec232dfcc45ad9e0b98a0abd3895550d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7611415a6be61e0847cb5cb3d549629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e54227898a8df848c4e6c9676790d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef48c4421e60eb4af275d75aae70a1731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998c93049bcc2ade23a7e3649e13a6132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1080ddf2758d334cecc760aa2c518433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993d835dcb6ce2c360750946d4646d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812fd2a6d7bcfa60ec7afb419adb51d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056266412b9270571736b6f11da9bf2b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6eebe275c28c111f71ada72222be8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7d5faf858493bc2f9ebc14df37c9f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e5f1d872fb10cd0cbbdbe66dcdccf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eae381580cc06eb96afc6437a45eb540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04c60cd00e91082d13ac6ab87749f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d8dfe3d39025f8b3621ef99a4a69242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c84e291c0ed41cc3b9073b40dd62f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed7938c9dec55a97f07782a289a2ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e5023ce7ae19a3a3220463bf6960d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4422945d6ce712203b0ca95beaf4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042ca3283c15a1d5da11817c57e6f0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56527c101f25f46dbc00c0a1a68643cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73b2dccc56dd2256e3fefe1676658749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cae97c32ff88cbfb0dbc72dccc0fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd369b2027236dfde179ddf90b16d6f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61514fd36a5efc33e50319516142699c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dd0358721d896e6c49f3286edf52953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8387b1041119a27f0bdf7619c234054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a6b68f95cff5dbd226f42e833122c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3679b6bdef49dfce1ab68d0beea1f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cac3b42bbcea398d9d2b4530dafe357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3d92e07ea5816d1e40f5de81aa29558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c94243b87a5075ac25772d61202f9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55aa6007fd3f51c5838d2cd77701a4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6ee1073b895b3e3aac68dc330e90b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389acbad27fe3c88f74a01ac5d276e1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc29ab7b0bd0705f2e0c38e41dc83fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722cca9d9c81d7c6054ca22e5d5d07e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac7c9b6f50e5b1b7730a891a83931565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4950870dcb165d5dc0e05e05e1eb266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce196e165ff6d07e135a59150d6821d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d60aa5bd930b1d3c0442137af430b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c9af689216f24a1579f7425fd66de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d4664ad23e7495b218467ea27fdad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007a7d7ad556e6dbaea42910fa6792571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce79eeb226a64abad6b29cb298e964d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7aaee5053b88b5fff39bf8ec340f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012183166e7c573afa2fd060b1116f5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a3bf3915c2d4200fd0b6bb234734775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15714a415fcad3f2851242baa405f79076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67012e701603285648d3c1240ef48877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7584174d34ef6e2677136efc96b4c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49093d128c281d29d7589ed0f8c21d2979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3ea5f5866c07989b25c422615358d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d018c08be045af7599f79b7f65db8ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af848960daae72fdca919610ff3376082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508e6098f8dbc6318f2a79c129c736d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa8a22ef8b86ea2d4c13b3c554a40b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475a6c2702d968efe6ec1a7c406e50585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec695f7389fb31a8571707e1462fd5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcd5198160f480f89a7b666927035387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526d0b21a0a0f8b32138d5dbcc7b27988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe44b263d35c621bf791ec1a75f1ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a3c7e914439177426c755818c768390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c679a5ebbfebe48f7eaeb3413c810691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a95d1814509f27a1fd4274b34a6cf492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbc1e8f56e9b6854875db98f41dd6693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e95411605b43863b9ff9fb2c63079b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c512333a3c0532b7e176b337eac4c0695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26ad9cec7f76a0fd1c0381b13dec5696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb78bd2199172b3811d6dc07f8223aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6daaff1661a031116b55043c65a88898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a2e2de8247d2b10e48da8a125b44d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099d672a24b2306c2125316eaa32af4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168a206e730089956032eeaf8b52437101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8352d667aa54c48eaa740c4f9fd83b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961eaea3b175a320eb4fe5841bbcd51e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db373e17843b0757f12fb74cbedacf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30c655c3a6cafa501bfe14ca1e349a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c84bddeed3a1a339cd4b79dcf5936d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fe3897b99f426eb44ed2bb0a7a4a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa2870f966a61247b8c8a50b598c30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca008d4d77e6819fd3e0a4f55a1b2c99109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825dc194136399093fbb6c50e17b688110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12e329ebbf316b6be5e8fbaa15e316111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bf301cddaa4e4f22d99b23c249c94112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce440282a096333403dd20ea7520b80113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6071d2c37251650919e0286e19dcd2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc495fb50df44f00c1a985efe1c6e1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec7d2d92133be9b68bd20318fc2b94116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe4e0eb375f99ac4699df262c16a33117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0417a38a364be4adf3b66caa5450281118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8eadc2de17a7f128ea4c72a6ca7e21119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18474fef01d551878ff06c4698ee3f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eda8ddc30f7a1acdfaa998e7103ca4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d3eb4d8729a46eb2ab06bd83406d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c48c54d7f9552c3b1108aff99b2f6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4913efe4cb149fbe64dee76a1f0b3b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39d8479991eda926d12bba80843cc8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644b737480e7bac4567e6c7913f98e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e6160261cbe2db8fb5b5723253c79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93608f64c5ca39af1d691b02be19e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a14fa3b0462469bbe6f11cc836bca5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837f1f69886c187f94ab43de973d1a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae727fd31972fddfb2c29e1a606c624131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ef16f57dcaab348c3c3fce0676a08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528927c86d85caa785302f67612e45e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5257259c70d24fbf1170d5f3d1341134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c60e607a9c1770ad12d82fa9d96728135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61a7634944019e4978f5e163f6ad7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cebdcb71170027fae38a7a248efd1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdafe111fa943ef8e97279ed513db29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483ac597dd4903581053a4adcf32e2d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e101a0776b68134070024161324d581140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9c0dd512992f236106bf1d80f27fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c0e4943a36119f3ae739b33dadf93142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d641e47e950006cbba99412fc3befa3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa44790c042ca9dbbbd2a058eebb4a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447ccc742d81e0d21fb8e71bd9f071f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a6af123b6e687af6d82e572c0a288146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028f44c30c5bc1a2c85fb7405c85d7c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602376c6e608fea1b4bffa294d01f5e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775e2e1e8ee95d833702a255fdfedc8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd23b49b3497eef4a75190aaf852712150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de227429df4f674027efeddab1d11d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7440dc150e051bd7a9ca402b9fbca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0ead1790f4ff87863475bd5152519153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b19522aedabedef9d1efaee3dcb8c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8ff546f3087838297de39072975af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970517f3a15c36c6b9c93f24ccbaabf1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513318b7b2c50873fcecfebdcde1185157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521e51580991ea9c43f33748935bc6e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048518b7e60d5660b712e176f834a2a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e646530494ebea97f85ca8768f42e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e065de798e654d7d604a13e81c25b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982f82c6b889faa7af7ef54001126f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d688716d877eb36f5e1b3338b2015b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75d7df0bd97400892e39be5293d515164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad7d0b04ebee7b80f259c4ac631ff1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba48b454ea1fe1c749dca380347b628166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64a3d8e1f3e0c7c31717241ffe596e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a37a9bbfce55e5cb21dbb51b88bf87168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd794daf53545c137f59f5c8bc8f38169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad335e557f25865580e2a14d0bc84d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266f7d1e77010c8e1cc4fa47fc275d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cb522a7de86a521c8c454eb3a8aa6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768123b12f8b5cd8b5b8a977dc65b5eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53acc2404cdee4a5eab7d5a04db0aa1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cee87062c99190ec7e00934297074175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19ba8faf8e6f0b7ad317fdf5f2a526176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439f2c47c0be8320bb18a8f396dc528177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa7a264b6254252a7e35df98576639178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4ab51082262ebcedeab274a111974179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797ec2b62b830a0ee4c873c95604a4c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb406308bc3d643f2b052bb0cd88c68f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a898634fb9acc891fb1db68d6f9ed5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36fc177eeeb3099199e85a395289e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aeac938b70f0a4b5b39a0a5903a0b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2798314f5c814ee1514a7e0cb18cdf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d69297d4a3ab157391c00af4cd41a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec676832396073b47d51876cb4d38d5f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163b1ae977ea85a431f46da3fdeb110188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9a8ad6de90cadf1f9ec7d8edcb823189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a098bcd800456be2b884af3f29477190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff92c3483c4bb053a66bbd6e5f6e9e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbecd7aff5c9d0ca4b5eaa1abf57eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db84788e6dfd8182dac6cd46f2598d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b216dc9e81d79ed60be36b8fab449194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05260ebfd72425a978c917ab39cd247195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2815db81d9b72931585ecdf49a840f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631718a46b912a2afad8ceca4235a8f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ff25c729da1ed7aab2c347b0e8378198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b229f588543aeeea284c7b805cc2c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe9b95559ec9a90a8f8acb4da8ac25200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e65597db2d71ffa3cd9dc9f22c9a07201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d72e61dbb50905ff560ad0da29378202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d03f7b8455e4d45e6315610bb77080203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e5b85b82c1d82473e70e0e2cf2b47204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3573e0b49bd9dfa5afa8141658cae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8671677439e5cfea9459591d7b5c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe09aaf511f17187e2a46569ba04076207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759d87e69488026e4cac7d3537fe704208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ba025f94b60a5537dc06e86a02a1c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d138b87c57e0242cc36c64209d640210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febc4918529f615620fbfc0fc43eabb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dcc18ca3a1792263ff795432860e3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248588ac46c21f47f52799a6e6737aca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518e8e334a3ee532c84fa5deea8c65c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c3ac1e66dee7dd7d04e305f4ec044215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10870784860fa307bd18681c285f9e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3cbe56845a26e5e158c1f7f068373217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a551e41b246991bba99e82c756aa30218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeca450126bcd0ffdad9e1c41ac6edc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ad12f30ac7af3466d8c7764874f92220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62611dcab81525eae52011d519e4a0a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7b10f845e5ad6991bc751a3e204c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64d919a9f0679682b38b2d1425d1ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cf41923d0df9e527340c6bdb83e28224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127263d9050809ba8fc12bef2c87dd8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8c8039b79866e53a6b08a2a92e59d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5c634f46e8dcecfa6fc285f6f0c05227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15cb93c34ace10330ae426d5e9eba3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d39a3d161495bad36452139723873229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfeeb53f399c9a05d17887535432934230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30fed7b85752123a5f8ce8bfa32875231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e6fd200f2cfb5bed4a62807fdf90c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a669104810206e053496e7c2f4b7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c199c0d9847c3a54c28dac1cc26e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059c8c0878eaf8cbe103d4946a2fa64235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf842e07a798337ef5e0481b15c07f17236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fb286c824942c5c9cc064bfa93661237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23f8a7762f6ec6c9f039df467a10cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88527c42d11f21782571812e29351a4a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b8ab4add709259df507c8110f0efe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f248d5c91e337cb34a94da611aefcb4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50ac172ddaeb73e15ead6b20a4ac74242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3becaf50ce8d28dda8ba968b1df19243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057aff2d8e1dfdf2229f80dbb4148c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764294ccd67368793619268aca32ad99245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6fed360316b047d3d0ffa47116e9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643c0009b7c74af45e1ec0719304434247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfe4cc33c8e29d40e209310a4fbcc1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e028110db24111e6f16de30c86bed0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1198eef2e5eced2b3ecc614aa12bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e713cdc57ace312d9b03c0f394b5eb0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1e5f4c464f05b021d467db54bef38252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b44ad5cba97bfffac59935ec9b9d0e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90549ecef2eae02d38570c8a23d84ffd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c80bae1fb28ac1d0e0966c70341e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296b8f7339e7c8fcdc39762f5196e32256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7c53071fccafcb21806ac191f1568257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8445f6a2c633d3e80eb99edbe3eae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee280bc563dcac4ce022a8a63465f90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b209adb24326d273e32dc40f680f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bfef51782b65272864f3894196daa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd8b8676e118c2c39aba60df2c9028262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4359dcca2afa58671230bd0537389d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5ecc3996f1a7205ed8176cf163aea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46471289a4c36b76af75169a5748517b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ef8076f16f1159ce62e20440c66ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07ff440256a2689554ab2b48f35527267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96ebd0a0e22bd9f26ac803fd008103268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d25d7ba8f93acd3a487ecca18017e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5b42ee40ad23ecdf118c1e828f89d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1878a92dcb5206c8b2cbf627ee34f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2edcc515bb0c43e0cc1d256251b28272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d102288c4665f8ccd2866b70611cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399d85a05158e02e7cf386fd5ef70d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dda533dbd276f4fe9f47181fac1213275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac5e733045d11806f9afc12ce47f84276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998f9d8a076038d2b13aa4bf6758e62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d497e4ebd0b02089ad8951d8f730c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b16d5d81b15523ad057cd9c9ab6ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d86c884e8eb318287db54ddad2bd1f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d779cc45b149367344ecefc677c9fe6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86e023d989a4d2c10c0ab7e8d2a328282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120ad078982e2cd93cb4312fb8a77fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c5c6c5d89786879e2b252cd75a639284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b4e1bc750efbafced12235a7eadbc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18d0124f749f14a461e6b07f1e69f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dbc8b6d8525951f26a3d6b83cedcc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b8c6f1c6d6f958b5d76cbdcf822d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fe3fd98b4b1b2dc6d7a0e1a89e1ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88429fffaad55157850a50c336f1207290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556f1f0429d57f1f9eea24a7d57c481291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095d50f69090ba1e9b5ba5e4bfe24d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a46e5d8af5349a8cdc5e3d9238b5ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad435aa26d11acd5989f5d142cc55b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1cea150bd8e65365af1234a7d68ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30063ee3403fb8740a542802e2ef7c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7d9c2677445369c1d052b1a667b29297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96175be5d7bfabc4317f8ccae07896b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad569038b44734a224a86cd8b8afd4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49dd685bed3c49ef7f2681b6685ca0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634acb6dc4313e616c4d85787d11d94f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd63c614347a9aac0f851be49cf0d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497b5bbd57329ce000f533cc7d51215303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556f97128a42968e6f94a1958d4c853304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91b3880e48c8e3e487e2a078a30af6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854f2cceac3ca2cdda2f11ffa4227e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95742236f6dc82dfff46244d8357e6e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676deffc4e8255bcf4cb29c03c3684c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44184100cc6be8c9a5817b111849dbf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f0698b357e353a9eaf75633711bed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a75df72e685afbc3db5dc090956d5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b02d1d098ba2387b07c160d8bcebba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33521797f39493d5fd86f37876e942ec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3862b804a304e1b1d0080aaba464c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61a06533643944a8d9c9a5c8bbfcde315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc490421ee754d9a437e026b57a0a26316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138e0f89ae6ed75fb06486c3d56da84317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3d4a216c44ff0a1b5fc12b5af39ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fe0f5eb338234a8058281bf63057b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c86b2bf14118bc6449b0257b815f83320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ead139ec9c8ef0824409112b1e0642321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb81166a3f240286ccab8c008c4b34322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c4d48575364771d17c5f1f4823ab4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1925da66309b0039e8c82c83b90d6f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e880f86766d89c1d14b09e84575f3a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af5bd875e3609359df25db8768784e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54524bfebc431418577218f650602c62327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b485604e785e458f68c856125b4c261328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630f3857c958e38a3bdc0705162994f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466f7222a6677ac1758f79ab54c6ade330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b776d3ad095d26707fc5d0c7c5ff5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f664dd63e934ab935e9f81d695a34332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26471b50e31732ff418a34ec1c18ad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bfd5d9524039848a1cac623abb411334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934d760cdb76dc2736345a654ff2755335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f01681c28e3131817bb95e70b2b33336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7e49e42d63fb601116daa95d9a5cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5ecb59972ec942eca4b531b294709338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69495c932cc206965035f77feb0f04bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c225f1c699c9d145f5f12a3680d2b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17084b4577ac74e3e143c8a896cde018341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cab18df3044e5d6760356ccaf59f41342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84e903723b46c2c4aa757d5e3cc7c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153462df5b8dbe131b05a025ad7bd0d8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d081167ba3e706ef066f9142be466345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe10fe3d72b2bb8245c6fc2fa57b93346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8c2a77656b88a4440be642abee5ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923df8f9c054eb3cbbcfa3dc29a3460348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01075a9456cd317edb5bb3948f858dd6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb35631a5c1d9159813f5d41f8f252350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11e2e59d6a286a199cad63e97fad79351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad491634ca7c660806b57ded3a9219352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7c39e7e80f125babd30be52ceed9a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab4caa4c60455f644d807dd07c625d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fd856770b3987682f5f699119cb7d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b56ff85d943eef86ee84fcb5aa2fcc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63e185d00b0bdf2dc380f60fab4b79357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ad213f7bcef743e60d4ab2ddb463a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934fdf44e73b98b143c5577ddbfd1bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010d36d3cf941f3336cea7e2ddda7ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833c8da0f0f25c7b86e58fd6557f159361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4464684085eb93c1d8f5a61825f7c8b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3c8fced68c4c03e68e45ab155326e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e825f008a74a556307fa8e7e880e7bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0c37e434f75b117271313ae29bd36365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16145f03329dadf335224786d5f229d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf006f715d150fcb2cfa2568a36eac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05f1dfce287508419cc76a0deb3450368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b2b9bcd1eaabc6b7482986247d7d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949eaedbd75c3ac9d1cae7f3119f3a6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0971a248749367933f3fb082a86e46c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9b31d2029fb1bf01ec3a4466ba604372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a415dc33b52e4acad0d4b3f45b0a7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc7d6f0f3fe4b59b73262cab2f783c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be027322a7cc3a9b98417601da73c7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e09c9447e7aa40326c8dfff2d38cdf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be59ba7ea2269444f594a600373bbca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159ce7db708df18ecddfe2890dc262a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cd40f1b31481123a9c07cbd92162d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99c51e07d9720e3aa9749333a7e5c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5632807aaa8d725b0c28656b9b3519e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df205f9efa70fc295f53386cd9fb5681382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03d99358922d859c4fa9b6b2be1f86383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9d83295272eb5004a27c204f7ab34384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38906260c39a20e1b449a609a6dd91ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340395581cf59033add1368300d38b64386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468a5f2630bfdd739b6b1af4aa80844387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03c75afe78e5799db2c2101809eed1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7941a1ebd1eba63ba1b7b88b634291389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69acaba8c7bfcbba1d6ffcd5fa3f12e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9339afb2a2d2da07de84d2777a8c36391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa71e877643787c017290cf1eb37e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24949dd68e84b1991c6fa52c335188393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3530a3154aea3e8da6dd4fd82824be2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2c684c3187bd37bb82b6992f5e85e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d24ad65e3348932b17eaba1fe38bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d59db1b59a45d030cd1fad6de2e2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2551161566d65a8ee3182c020a26f87398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fe1db84030461643e3c67528d4362399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825f1705e4b2cf4e1d61c7fe9cee8e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608be5bd60340baea3af7ee07b0615a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc78c18d154b7424596686b286d2ff6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7a53531e053a4c3269685fcdc6e9d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea0053bf734dc339647248e56cf55b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4f5d99623d51107595ad19040e38c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8079828386d89ffddb6d9a85c76b29406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac6e2f86ceb0933134ff5524641a91407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7f58ec231e292263ce7e10070bc1f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd18ef800cb7e3916b8de9110342f61409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6100ab46cab2dd08a0cedc7e214650410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5004ce00a2dc6cbe1ac02cabb8c5d5b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da74b52ff827dd959a7f5ebaf997f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525e258494e3662206fb23567b13052413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d53913a60d6c194e6cfc8bfe5de264414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18734692555934c0428a7adba55ee4a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9a970f6d59a795275f8eb94e4e9cf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30966b0c841a87b65f8f45e99e6150a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300bcd82fbb10bab594e87f3c51ec42418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55951413bc5e687579f922dfc060b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d833c0c53b2b8c6a63c3efb658bf5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5a352442e1fa45e4e2a295f58f778421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5858cfac2e8e6194599e0265a85cfb3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fab6c13330c80acc70cd92803c929d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf5e3a6bf29ea620798bf6ee76e271424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7adb2cced050df588b22651a961bf5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31753931b87c3e554b52654f0a24ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5a3aeb2a1f81a3987a7083ffba5d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81522fb10dd91332a1511317535fbf3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3889aa438dbf9f1269aa90ee82214429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d302005693b5997863066bedf28e995430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06859777aa0436370dab8263e19a326431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1036dd0b32627e1852d2faa0812cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc30d1d2c662b4df677ed03fd2d074433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff3034c58a06f5b293e6f38055a7c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334bdaff1b28001b5232cb02e3c322b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197a3af62ad799c8e25257f5e23df73436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74672a356d5b9ec1c80f9e93673dd56a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117415812f24242289b2de665972ad4a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf856280721c63a9e6df5298d7a1d9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483feb7b759a29c2389fc7c8e591215440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d0c0b2c58fad448a47526a05e30e9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a010c6de89b960644b21e59ab5d58442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130acc363b097087d4d05bce812136e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a30df6044a842c844bc73430e0dd1d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c764f6d86dae21d06336af27da8f6d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7094befe48667036162e83abef0b7d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2b5f696937d2835b84d803c69dd39447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96ab1347c2706be74a3714b72394ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca93d5ebc2e0f28b879332e757eb95449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8c46ada6f17e86027d214211fdfaf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8b8407cb7be0f620ee3c1109389c9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecae80cfe4213606ac79c6bd3f955d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e0acbc73fb0ad1201f43d753c40d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5b399fc03baa5d04c358397df2655454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1682254106b7865a2d8643b6ae8188455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67eb7cf89ab03f0ae98d742313e7992456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad068ddd140f1429ed84e16e7a2630c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023975a45a839bc83f2d05efe1bebe1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454f10a87986c2513782f6bcb96d027459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ded8fa9a0a30928dba2baa04256989460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20b19545ffbf727fd513187471faa7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c0ec46ec543b7c93d20a8e152502d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e050420b3f81be53ffb9ccd53809f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4febf3eebbf0f869b9b409f1bfd648a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384a1fce94fa512005642ad6f5f7736465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda45e7563d8a561fd7bd588d1ad3e9b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55515cd6cb2e37e32a5e4e59e6b266a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2dcb91d29b582d6cc8f4389eea4cbf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae070fe35b18d246e8a0b8258faf34469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e6ce7b480f1b856fae1fb5e14c4b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739057e303d1789a66417f7a12f6d747471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba39968a658a1ec9cb8ba464009f8e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151409e98c8b7870888eea42f7f68197473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2e00a8094cc7f427c27eacfa60246474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2c98725497d561df6bf3f313a9d3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235225f94b79953a124a536c2da1746476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78920baccc1b57105b220a88bba24c72477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f1637cf48c7106109160b2343acae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be5af2a29d6b03b6210764110ee4ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0bc341f91e2b0ea8533ac81b8efd1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19be26a22ff52ce0bb6226f2725a55481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df72b3ada302af640b0de4a6a25d5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6bdc1791c0e47bdaec29dcf731c49483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f19543187ebcc25f930ab269f313ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef3e00472f2508a425363763726900485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616420334caec6118fbfd97737790e3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab58384869df5144cb55ada2d28287487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872a7a796bdbe48943f67ded38cf0e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb824d2381b38adb63b0a747c93d7067489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad6cf40fdd677b28d8ebf7cabfc955490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c734f3423eb43ec9ed9aada7f0626491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0301e04faa612cae5730a8524c43ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade1d786c97f30cb2e8b488a76218de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53765db6e01d001c142e47b7c4fc44d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276244605803becc2c0afa055269bc66495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944053f6ed598dc3c84acc899a02d456496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fa1c71b60248df3043c61dcc667b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a0aba3211f0f7229fd9a3a396d32a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f1546a0afa787a70185876cc76020499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61de5c7ac5d0fa75c9245b76ea7be99500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353eff5e3f8ccbf323471b9de9abfcc8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21c29e4ede105267817006c5020513502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0b49834d73f54862da9e763c986ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0a2bf3ab037e99c7f5daa08e56430504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26f2fa2ad798451a44dd69a646f1cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef191628bdb017b43f6aa3fa75a92366506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695eae7cf08d303e697c112ae2bfca0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c50848b2ecd1bdc82330cebf39621508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fef3d180c183b36aa1739e1a89615509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073388ddc61719cd5954dec967569700510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43879a90f93eedb3aa14ac9d7989a523511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824db5a2362c1760d91dd7101ac81ed3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b31d58043b42bd5f5c71ed70947b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc7011b4359e7dde1defa1f51a314c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb80faf2715b1f706d2da4cd5a0aa48515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceecc662ee8b628fe6e1b17fb585a8c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43bbe701fe0a6ecbcb8c3392f12bc7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067cc50a76031a3f5e64e11657ad8bd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc733ad95f78fab87e5339309635df96519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec6e11ec0ef36f33326cca5a3ba9f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6443f890de7329858e5539a4107388521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd847f70dda1014955fbace0f8466aa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f6720213917ea647b6c3319b0a467523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2191e972e7cc19932d811908e664e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce1f832b314b56940586c995b5d4fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09847f6c1489aeb610984f1e48411f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214db6bbf6b20b1729b2db16f915aa7d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726027c0e6d8fce150b7ea5d716c6232528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2650100495c9e807c7388628062b25d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9438610b147e04b2016801d9236722530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582253fd8be27e41675534bad71f0a9d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc7eaa8d536665ca6a87d228ffa777532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81604a61eb33a38309dfb1841e8d07c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06923e43db1b8148faeef101934be186534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562043e286a352c5ea62194d8ad83caf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526039224ea9fa6b264a555080309a7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22dcaf4241c077c08d7f29beb5ca8c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1015a9bd28a901a4ca650a20b3526538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542bfcd5b1940550b66e54a9ce557f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c244f580f140badb4f09c85b44adc40540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bf6c012a3ea38017012a2547aa34c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6968a66c288e020a402cbd4cde5732542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393cc15a012fc6fb3843d6dd6b36178543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c5ee43aa9b34a02a5cf6e0975540c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8123ca9057e11ae4fd037122de3e5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df74e74e65682b0ef6cce299342001546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09142880058778bfa64f2b5e39454a06547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534db82650ef1bb927ab7ac3310b255548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891a9314b2a65176d08ffec232c9687549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bdf497011970a091ec91349375643550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5485b78c4408bb3996ef6029120b69551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166c83818aa739c66e46378893440bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e274d2ec58a84d02790e6a27965797553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2be4a286fb7c4c334facf11877419554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a90aca8cf5012ac70d2295dbeae49b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f2a9aa8e0027badecffb28de5e515556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdd81ccb98bdea309226261ef2b674557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531aa4e2263e9c5a94cc2fca530cf1d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274419835d64d26a13a10d85189e1e64559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91594124ac9a80d26c546d67625074560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff295bb8ed48c8ad3b6ba550f4346da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1f42a65b890f2b19dd52ad7bc9219562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1651592dfa8a3218ac2e5ffc1567d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4c4bd4931b240f098e0b6e6ae2658564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d85239203ec8ff8a5a98d25d29dfa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0e7585f7eef2d10c4802e47e26886566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e1f0e782c8e851066962b39500fa1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec58bd95b3627a6798a03cff835984d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aed2eaf187411cc42cca38c4271b89569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337db2192ada2f33068b5305b26d95b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaeed8ae04bc009a13cc56b79cfdb48571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7261265fa0aca4d4f7f74bd31897cf9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be432aeaf8bc2197a888a78a9a1431a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0997f3900c51c0222475911465ee3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c70cd9d2808ff2d086cb9ad9e787e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea635b650b0ba6209061707a2e74180a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebc8ff3b9fa79a704649a9ec386b1a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83022b603e1ad0c3d61e9469f93052d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf317087c6b7f19c20b74f8d28486d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade031d701166121262e48688134391e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04787520d601a00909cf22a7b7aeaf2c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7fa1d1cec6ce4a5f427ffc06426c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0c0cc5770f9a42670fb4a01d24f07583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a92441e71817f6514625dc9d9278c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9109759d4b4fb534e62aa3807b2e0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a27b1ed33967fb7c80836f65808f9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01ab4929dfd6b6446b4c66ee9cb95b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb71ddc073abd788974c4dd91c0d55b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb2eb242bbc067b3ee75be5e952a07589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03b610859077fc644b56a9971e256f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ae2524020c81b2f6d211de0fc5470591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d320d0ff35ab53638a15e830a2661b2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ef697f44fb367f69aa2c9ee7ae7bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89ae2051c3d6bd1d9a33b49ba208a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcb126dc2cf11b6a80638c14687c62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c294222e5c8cf1ca90c727e14adb3ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ef796585de9479d13c49db11af19f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79e2e8b92441192ca596bd5a1b0865598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600038aa74cb2440ef53e1ac079ce887599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dcfada2d071a9926c37cb313ce94b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209c37a361aa4e9582cffe945e042d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666ce04c532844829682140d3b9f4a0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ba5ea7b86c9cdb181ba58116e56cd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0f4bf177fa102af29a7e64fe2e187604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54a7fe42f550bd44f8d65a4eee5053605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f54245abb9d5345a21472a8bd6c54e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e29d57e8390bc8a4f479b0f052c748607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227fea8510380b647095a61c1668f74608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d5fe34b7ef89e386835260559cb37609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532bf1b38bf611b89fe7adc757ecc4a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a309b77a6baa22636b920ba2c5c00c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78f8d1c978632df3efbca1ecabdde5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c17ae77b06df9bd63e6e6d5c94c334613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3af71206ca3c8f78d81c7d6b91a3f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d48007debba2b8d6d802b6824c4bef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5da7481631e60f8fdb6612a3bfdab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e22c0b521ec4f80a8a8ddb39f13ab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b969a88f0d70ec57ab093dd5184beed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0deb13606dcb6998e19692df26d987619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785dad3f62ba3ed67450ab999cd00650620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682774940d4a59b6d5194c8d0b27aa0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507aa3a2fb51a58dbe6b3eba15a08cc3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db31ecbe209b8359cfd472e95d7749623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd92542da6b63fd7b7f7d3c0adffcfb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d482073d1fdfe25e2e2ef83de916e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1bd0fba4081cd8af8cd1978ab30f7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e13b8ed90a2ddff8fc0e9bafe6a47627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce689c612c55f59d8b1159c332d5e0dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffedbcbb6e6f475c16c5bec4cec0b2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2077a8781298a3a8ec251a775eab35a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fcaa3316d73542becdda8af68a956631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c977a621c12521c461e81ed765cb66632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beade2edd0646696996c9cf9dd40d494633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980e487bc55c52012dd3e1b9f815d55634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc52a23b5be1d602f36804e5741a7f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37d0511b5421703719761e449e9481636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0880b827d343dc6096622353517ca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87654f24703802a6ed4e11544b6ec8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d7adb17758afa0265ef2947f37aa9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cd74e55d6288001d2fca2bfaf2be2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2983793163f1af1432ca8c8db1eda55641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d74546fe3547be005d42d318df6626642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3ec5fa2aa3c6b201ab373a7259c3d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5671eac30e5a9b44dc10792596e9f23644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af07ed2e78e34be15536ffe3dfc322645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa0e9b519565ec3bdb73f74b8e619f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888be101c231a079901696140889615f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ee0f9225d44523ce53dfc10d3ce77648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd26e0687b2d581536948babf44863649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36f8e90a2c32e3a6f0df069966598c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f434c56027c0fb4ba1bbea2c8d667d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023f4ea83523da6d10ad2e93c31dcb5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed3061c8cce124c636810e3b7aa3d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b870bfd68f6f5556432a955b505ee27654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f150b665e050a35058fbd33005464c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bca9ea66481d89f0aebbfd7162cf4d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd2aed2c2ffcbebde753b07cbd9e5d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcc9d463e2a0745a8dc103675b7932658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581bfd807030c0854a33581ba5bcc57659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc071c53bdc045a7d1139f85977848660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c486959a4fb1ce297aaf177fbd4d3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3713db7af43cf83c5f9989e494bc33662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfa81867e8f0c5377b2d70b2169828663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296f3690f5bcbbdfe43a55095daeda9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c447f0af8236a1c9ea4d3b77edbec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c02dae53d7c15e075ee8dad830cc2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd57a10abe4038b6fbff7b0566c1a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0ae755a614238c1f9d8cef6c3226d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2b546e9e0b90fb9d721e4ec1bb882669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004712efc4ef1cf73eea38a86378d570670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36183690c8ee9a916fe5307d748f331671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a926b843c5ad0a51959e55d623563b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746c63bd3f40d1b64b3ffba8647ce66673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc240f8ba7337638442720b642d75c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6059306fe02f45fb2c248f8a07f35675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fdd4d7201a5be99143da3d2289dbb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a52267bd7eb64e495a5108def22de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803ebe8befc90c2f13bf48515af40a0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f648665da9ede40dbeed29fd520449679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c5baf1368d7eb5b96bef6df4cc442680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce853c6dd764163d7bbb29bd32866e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e296782402277d3a4347a6d969a0d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c64edc9c48825c7877e865bac48a3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb8449f1763c918db7b501b6b1a9e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd15d393f2608bf74eb14f022a57f33685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c990a2cddb2be1732b48a8c50edd2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5024c0b0bebadbfecacbd1fb94ddb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523c81ac39fe62751941bcabd83350c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce3b6c57d030dd243d6728f64ec4b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c597557b11f1cdc67a3054529837c0a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b7947463d2323bb4468bf1326261d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a3836e5967711c2359fa7fac7bf42692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a564e43912f9856e4becc2cb0b5ea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1360e22fc05195ae123325268b56b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4806245bf7dbe4cbbd7055c178c5970695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a8c277dca2b2cb472ed65a81d0390696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4cfe28cb434cc86afc3b83bf7df27697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3024bd289f27e1b25b86deb1439ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca453a15ecfac79d7fc68ccd974c30bb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec1940c814bcbc4435a8e38acb82b7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ee957d9b9b9020e0c36a7db31301b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9080b62b3c4528f3dc937a13d69f4b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abcb8b7cd13d39bedfe867ddfef445703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d8df0c52eb70bfc88439dc67cc351704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dfcab5db34e5842d4acef59f152ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1ff4b8795eda507f2197b8c8f6c57706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1403f7c5ff50eed8759e966e32af98707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff59eb2102733583c37dde53182a5c8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a04d7e7b39b590b29d7ae186398a7b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa63176ad80f87f7cd4ad55e7b68eb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee402883eda20be11de93077d94ca80711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb92a7674c836d063bb3aa72fba523b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a529cce78ccf58e4abcc3be4113d9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd73468973be366737d51950652c9b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7db30e5e128925c61e5a7b73abb2a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfaba56afb467bb90b93d213dd813a8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d19ef5b0335a1faa48e428a2b47a1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c047560ce28a1657214c87d481c327718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71853d0495829ae8775b07bff3a8dc4c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ee2029bcf40243b3c2d9b4cd52fdc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c8c68933d8089f0346d08d3a1960e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf71ecd9fe265e1ca5a83e10a840d03722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68956f64e965fa7f344db9e15a8e8f29723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da905909dc8303b4ba9cc43a435df4d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235782121012ae079316ea4e894d7e4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a413ed9d8f39ff4bcfe3bbc7a81ab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7538103b471b56ea742db35aadd30727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8fe99e79982c4989265fb893c1915728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea337ae845836e60263b5e048fe881729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e577b094bee95fc4871073f52b8d1ce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479b3e5fbe1b89df4244c59510a654c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164a7044cb788929d9a94d4543d10a4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f260f96f7f898adb7eca21092dcc53c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13857d528b5a9f99388bda717d8866da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55a95ebc4ea2e86f120eb91ccdb1f4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3c386e61633a10368ba4229c80d80736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5e8029241c5d83a8728a2d478f324737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2fe9ec172a3b0fb5fa7636d218966738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c971d856d4327005f92701c7af6de5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f87800d005a8fb64277186041ee491740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e1d79ad23d247eb34b11173a90358741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405fe6dd41dcaceb9010db1edffffac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5f08e6803eae3301112cb849e3afb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf677a5d2acec1e3536d56b32dae770744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbedcdc35e56464478a63f477553904745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7486638c7af59cc8b1cc5b155ef7a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495d18e433b0eedd570cd85073d3d53747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2c57b45f2f0e3aa638281be6a67cb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ede3098a129e0194df3a6d95922cd8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2cfbec47ca6a079b2d6bb668bc750750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ca7c0a21b4546abe362625e42e8bf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe1291b5b6a266a5a113c1cfc1948a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db43f73dc099f4f45078a65fa8c0f81753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa576d818afdf89f71460c3c5dca6369754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688e984264a0cb441b02c3b33b0f7cf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dddeda7efe9bf95d2842690ccd6614756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0719247eaf08c5ca63f7689bc1c330757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261e060a8c11bf847292baa71419ee8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489aaf6f12b46b4c72b18fd0f1bb1048759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356938b531c025ef710ef50646aa888760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30894933e26718246c08835b44a94d6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9995bb33c1d43e114ddac1bc2ae6e7c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84997e5eec1ad5a9e1ca2f56261a3203763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aee067ae34477be0ebd4166528684d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07029a6fa1cc8cc66a25642640ad6f10765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378071452441f47d60d1c6b0c862a759766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab1bc470966cc514e5370e2c16197e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>