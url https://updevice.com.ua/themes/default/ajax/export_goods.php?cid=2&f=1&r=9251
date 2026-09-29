--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1166">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1319,59 +1319,50 @@
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gravity-with-wireless-charger-10w-qc-/</t>
   </si>
   <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
@@ -3574,51 +3565,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9663e92ee642fc839c448ddca9d7f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d02f3dd6777c8c6f4a0d825373f852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e893642dc079a7940ad4dc008892353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80329a7355db305c2278d15756e1077a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83220e6a576ecdc96b307ac566da93625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579f3d5b85aaa781cf95b832fc1aa266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f133ed5bf42fcedeee1e1cf9c114337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04778eeafacb354ec97375eeffc1294a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ba13962c4ad48b9ddf674be50ae2f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895ba83e44a6f14dc3e4f31522d552310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feac7ef13be325a54a8e0cafd84339a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71bb8c0ad53851a37569ef0df69fbd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c792861cf6eca01b15ec592594599b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e00af8b5f7e7aa4b98d9966e105cdf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f0bad61b8e8d4ed7811e9343e5da415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77298214ce97b681a47220386c96808216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0ab4cd33bc218426ad39f427cddca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbe0ca9706e15b35613cc3c90ba97c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156d1c969f68c3b445760446c6af8ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51ca60569b05f8514795333b2610cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36749983f1db8d9a1ac00ca4277e17221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d628b2d8f847c2f4dbab9fabd4f67f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506e7dde73e7eb668b2861a91bb264c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c9785c53342ccab1d0ce12d2eec9124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a664eba494afd80a6f8d2eab76c6f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311635835fe667b92c391fc11696ef426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ece5d36060c03f7ffcc5fb2c91285f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c340b7785a436ea78b9e7b7518a66e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d66f1847566d291a3722f16533a2cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f950813096f635915fda27158a588e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2112a5896b0f7818386e551e8f2fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00a7c7ea76c617c6c2bc31fb95612632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45dac480402fff4df7ad9373f42efe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dbfe4c8b8a8a56e93389c570cbe9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7e562de464033698fdb59e50f84ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bec3d3480507cc40d36963e4cad8d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730096c1a76d654483469581414e378537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddeba39a74d85e77d3636ab57f18c2b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb93382078c751aa100d93d6292c8d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a8855361c17ed98275217233b23f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c87871864bdd71feb510ec39df560541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ceefc63db7f5ec27c3f9b9d473ff0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fead29c4551a39a82e0e5776e985643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d5f7cdbf93c2917d1710cf022229944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f025419baea587e346a53cbd0c22d5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d2b2e5434bfd36f97c3003c9a2e5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50560db4e9b542a3b5dcef6738b49ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfaaa61cabcfee337f40f5fa439331548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec81b2ca638180939994eefade5e6b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb146c3f9dda696786bafe0b0f09d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330f5d937b0c1aa2427bd8c09fe74c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d5be77708a12accc7484a2372058b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fcb99981dd0a34f59690cbc44250853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979f8461f7ffc17dba907a704b14c4f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254728b3a1a4a71fb3cbd141d6dd9d2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec74611d395c96d10a6020117fc621b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e64d2d3a228247aadd59d0739ea93157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf3f7bcd5be6adf41eefe2daeb380458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809531b266a44f517345648cb9d5cbe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918616c04377554e1b97455a207b086860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645c0b1ec7492614734094898e6597c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9ba0edd220449521445b2ccf5586662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3faa79d1245f72020c05cf14b91ec263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43eff968722b5da9deef7235a9b0c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c503f30828f2943000a343be3fdfe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8d6c08807b0e7945ae8f82ce8af2e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0597d900c2386ada76b0e4b810c4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a4b28fc93827deae1814407762eef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73911241baf05d6790484f6221800d3f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448a1aa8e592a29c2d4ce8903b2aa5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4a7ae9122869bd42ef7d629c2edcf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebafa5538e51b6ef644866e87cefdc172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941f0ea24af50e829fb3af87a0e7a2773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdce4909f40367b919df00bd19c05d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f264e97c1b82ff500c0ffed057307075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891f38ea6a54ab780fab228284b3c2c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638bd52e768df799f712598f87b3eeb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02ee7fb9fd56184afa8f2404a0440978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e6c201843ce94e7328532fde253ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c7ab3b5591f5a8225cf6cb1aaba9e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0403ae752a4bff4ed34b07f5244d6f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21daf32071879f620aa118c60ff5e7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dac332b4d662eb5c276f37234a1c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c437ccf68b28cab43d58b214bccd47884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6874d998a0f8600c856baab6b0906585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cc2f598f972ebeb5d940fdd0c571d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401dbe900b60d59a0343328c1743c3787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d22e678f692ce187bbd110e57b30988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5149823df20faf3bd820cc1a3e833489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2539f8b1781e9631055b913f4388aff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4a46c6429f27c14f726758c59cbd291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2c4bde5ef479e5439b7c89ffed34892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd440a66fe9dbb6d8dc15946ae38ee8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2752f348961fba7fb6b6b922b87c2094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a26b96b8baa464b8dc88a1c760234095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae0e0132aa81094298b2214c7642c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6db5f200b693346adad0480afa31d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6803a2af84ce2bb65be2f6f9a24d40498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afd886e3cb7385afd4e4ddd5c4981f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b5112d68ad910423f2d594f87a55b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bb02d500b5dec6c39cfeee795c03d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ab4a2a66052670c76244318a6dcfd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe71ced7032c9718f820dd5ea025e6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b18a0f83f155f83e6ecbe3d6675289104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdb65e222086dbed1125551d440652105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba733545df3e1164cf7baf1e52d4579106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd46280be3e6bc69a9a0bf789e06aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c932a1fec8f66ec95c8c74d6db551f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888489b5f3a8dfd8f9e4ea9b7c08051109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5e890f1b82cb710ba3f5f21214f46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373269a99472fb4a4b13913ed7535c07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f2addc15e9b30d573c70438e5625b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b7ab6837ebdd1bd16b96bec72ce3a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a2497574be6c5561680eb210e29d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234dddb1850039a62ec76acd9b0a647115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4f2b9e18f67e3f5096b5427f27546116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79314c20525115300b8755301a792b34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8a1e11d1ac06ba9b407f5d3f8b3d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4aaeedeb5d84f6b9344022ec7268b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51322833b68e93ec0e666ee7df073fde120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe929b22f81d0e06f67d060744a28ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e0740a078914bfc62778c2f366957122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bffb242d55ceb3eddfe173d58d28e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb132ba3f455cf0dee4448be35822229124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77811c520de7de5ef4b64a0b21818a2d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce17266ee360b1840cce0dfce5407d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca364718aa3b307d8267ac9647939ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386bd5383e33bf5bc5c7fa6966f99f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9c7c3c53807a7c1cfbe8c45c5caf5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b23eef07003986350918a19d08246130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7e6584ec84f04d7cbe30df5997408131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43388deb498e80b20219b2611d2cbea7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce40da27eecf7610f75d088a497142f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923d457ad7c26d7315a941ebe021760134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aab30dcf3e98ecb324f0e7a7c97c9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04df3ed16b5ffd09b5b0d5dc1075e38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008479b5d410e46eb9bba5bf784748b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d48a7f994bdd7ffcda2d37e6ec573138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3f69b76e324b41fb9d51037283ff8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c858c04aa293d063fa5687af154ff82140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dc4acb70afbbfcd42d6e638fd38cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c135be141c0832cc6c966ac6674f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5347ba251b01462294a7c5cd2ac569b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1599fd1e3e05e4c06b7afbe28febc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561c1db83796ecaaaeb74e095f3006e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628af492eea63713a27c45338080930146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed407e8f923f25b59af17477990976147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed648a5c384a61b62d578d9d395a7a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6876e94b2f7d92b149f320c692449c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bef11b33cb1c5fe155fa6cc0e3e7c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceed81306a81e0bab0944ebb81ac894151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32910c17b19df01e18025a467182b01e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098ca19bb87825e11cd6a8dd007f6f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b317611b2b85686f3420bdc38f69bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12c22f2704205510e212d95c48b503155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bfd6d9a71bb0e352250e7b1013216156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a0cff61b239827fd6db64e83e8c95157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0ce935dfdb7d50da9901a75217fd7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02817afbeb3ba4eea1833521fdaf1441159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70ec7b638aee676693b300bfd8fb95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd63184127fc46e35f485c541b36ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d659a87ee7acaaf772add942c1f6a60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34f35cfa475d419d3028a4a40cfcea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8c2e91a573ab50feabe8bb9e19234164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a26e438c221e188ef41b0986e6a43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2110a64ee77ed87a7f2a033ed8ad70166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50687fbe8771ebb6a6e2069f62da3137167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95c7a6906bf6c43e38ca573099699d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c2bc9ee317fff8fd4fd77f331c511169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75871fc3f071b29f813dae8aa72db41170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb395dac6c1aa8e96a44bb783822f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec6a57ac33a1a6b12ef3ba3bb61d73172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7a5cdd89d22df9e0b8fae3fb5bff6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb0e7012bf77df9a9ad07da7d33241174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769294d7974b1053745051eb25fb654175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c15d2ca923ebaaae15b99c72ccba95176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc384c8e27de0198a2f8af718c8cdf1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abef164ceee650731893dbe71e9664178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ad815bfc55b9c093522853ab03893179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3883c5f260c82f5aa7abe24ebee14180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93078ebb18fccc68fe4b97ae354f0d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8abc2a0a220d924904b2a85dd25663182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d535ecacf6ec9c6e1ed2beac5c80ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77978a80a52b341f6f43926b0deec37b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bc4d9cbcf08ef769aeef71be4fc70185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877ce5b166c61f1483d04c97e96302d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af0cc792bdc05f7f7ed9ff0766ce62187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f193a15dc57825c09b7695eb4821bd9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf33053d2dce355f7ffe1525537557189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772e91855d003ec6b04615a51805041190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341ad4803ae99b7f620d3f4464f4abe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba7c4169a20482035f485f5fcd213b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b6dafd8ef6a0bf994fc4b33781407193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f11c650c48490590fb3397d9c3abcf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162f4b617c706e48e854636b0cadd42195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2271484133f3ee6ef7730064389a87196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9430bfb43af0609fd8057d21d0344f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a70883bb49a85515f0abe9a8603a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f4caf5cf8445d2b4759e5801c852e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae386985d311b0736164f8c3edfd2ebb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5484fa27ac0d55b62caa55c1456d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471d0f0beb363f796397a5ce5279e4a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4da4f48ab1c6be33ba5f519d787f10203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835eeae8201192ad343a384a7306fbf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cf489ea0b2392896fbe1931067430205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac55faa4766ce282298ce58128dfc51206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08204fa9113fb8f091941e4b11a9cae8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbde0474ffd7d2070aa4443d78608c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef7e8a01129d576a79bbb8dc981a6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac6bf7c296872a827c5ed10d6c77be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c9a56b3454c33cc41e666abdfc3d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c92c4adde6f1840b281a77f56295f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a1f7a4764b93b56df99eaced5815e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2dbeb96cb5b6a76995c61da7a77a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f43c517ed0c90b053f94d6507fa1bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db17eb497cfa9a5854c539cc270c6e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2589d0f80d4dc8add6a3eddba33d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81518cba1b87a4ebb1c944e36a4050218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b888126741bf76aa797169c31fb39219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4d3bf427005a6d3885ea026fe1f26220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0085038d6ab047f258af752fc9b3b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8822a7a1a2aa12c9761dc1db8f0168b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bda645c45c2639a94fe79225a70bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2167ffdb95e100e427a92ff6f49092b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6d5f42213e6b0c46d7200f480bf88225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccad3d1b6c7230de029be4f7586241e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed211ec9c381bb69fd423734a5f35b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad675dc0a0029957ba37e16994acdbd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f5db142f133d1323dca4b9385faa1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02de1468c23958bb42c5d1997e768c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99141b28e5dc4f12f8528c23c047c53231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700431c759cd79fc80a85b6c17231a85232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74942323991f3cc6ed746f69dfb0e6ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba49f851227b939a736bad3739ee041234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef045dfc387162d9a4e06d5dca782aac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74756b2c3660b1b1dd4e00409f87e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bac61204bf8a0b1b6aa72022f3fa2f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63022f14e90c167fa7d70507b5e5ad35238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d79e84cee354ac2f4ccdf5c0b6283b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ea52c1d285b95eade54add76d389e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821410fff4a61327455bcc0ca7a5d69b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e26b272ba7076fbc9a714a35e5dda242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25122ff092954d43e46d8f33969e1c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b173a15a385662fd27acb40ef7f2e00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e9cb54b3402489fe035721ba6f098245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1eac939dba71b5c5a07dcbf624aadb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed74b972e7cbcfb5b915f3d201ed2fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8571b163954258828890a20fae2861248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f81310ee6d3a10988834d83d5953d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d29d5be68809d115bde2f1f9a2a98250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a2b958b629342b23e28bcea276fcd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225801865b612f1001aa4cc2b0a6ca4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80640b9f8ab48c40592cdf64bb479637253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd059482c87c1bd3845c6990ca0abde0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b369c73e33c02993f3b07554dfb6c65255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fbf37c813d25f139cc5ca4d37af48256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9aeca72ed1332f87874d0bce00212c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757aceeedec249f3378050fa2709bfa9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ae7f5a77f75c72833c449339b2c40259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a1183058ebe875199795d67254032260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00696e9f6557fd44eaa8b9d538a4f5e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debb5b1f0f031e64fedbee91dcc9928262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210708cbde6537f21172b2a325950f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9d82fc200799aa7bc548dc30888dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69543b439bb9612fddcf357cac3797bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f2f78f8a63641329a80a13ec58961266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99a8e9d1acafd231d8f952a304b54b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced21a3ebf73cf694dc3006af1b3a723268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cf5b7766337ed7fcfa41301e8804b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602e67a769a4c0b977e50cf3f2e9312270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d94830abba5a02fe533aab262ae14271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c04711609724f75bdb4251522b3e1c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e243e9c4ac7930cefe8959c52b8284273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46f146ba7661701ea0e59530d94743274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035e24707afcbd930aae44509d5ccda275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d669b6722c8ebbf6aa1e500673dc970276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43f1978b4ecae338801130b2233ab2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90bb1279a1bb9395a8f382e6acf793278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce6fed13a302bf917e5ef48e0e9df5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b15504a278a02ce4051a84450595d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9544e28447c534df4d63075e974d87281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d03e936461a2259a03893d992861b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a81708c4ef9c7e90fad82fa2451b3a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6e43520b9ac3ad5dea9a3775732b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb55d3b4b9e07835e63dc4151b70b0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d6a9b0f544f04f5d4ef630e1ee4e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f3c3fc2ac835f8bd9fe879c91b56f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb681b7c9785cb23bbb7c7bfed86671288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16ef51f3edbbd9a2d6e3527c47d02b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e7550da1fc89338748ded416757cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e88019284844139b646b9933131727291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d34140b2dc445142f9108bb27536d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6354346e6d313ee71f3c10df369f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2faedf856e1814639cf6be8739a44e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce4f28ed5d9ce757965e4f367d900e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584198e2a3a020ba61b17adf5f336e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6435e9fb41a0e451ab6033d3ee1779297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df26e2e9100f11a89accc908ef6178c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d31385a753fc3171ecd1d0bbeff36299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab933950742d702e6c347872fd5607300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd833252580554343bd8655396b6c805301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba555a609024780b57bea94f2b461f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad546520c16bf60ae3f97cb039b3b9b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953ea76f250f185cd5973ad8d6a2cce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadd52c16544b12800200e96c032dd0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a470eae9f899fdec2f12da26829412306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914761ff172f02121e3b1c1cc8c98214307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad5c65b386a006310d68d9b825f62c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dcb26535ed6f76607bc98fec8104f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f2475731331e078105404dcdc0932310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aace8186b4bc20a0d94a8e90409e383311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bea202743e6ccec87478839fcb85e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4369a99526acbd909005da46df3cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281757af5aaef1e429ef91d97631037314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f21679458f4fefea3d907999d26ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81affa5395faa19aa27833a3e2d6fdb5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219f8a74350972cf03157c23b53c0db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b2fe2402e7fb7c8037ae4bdb05bbb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5d0bf3a1cc260b50b68ae806fe0c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d9f944479285faff6ca2b458af84d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdb4c29c6d4a9a086c10ee0091871a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184aedf09e9eb6b1477ae8c4d76ae7a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf484cb607fb4d563ee075ac04da39323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a2544491eb77d622676f1b304e772324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86282a5cc2069a4bcf1d636e9b994af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf03779af31406afb45417b20dc8dc9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db99a2d4fabcf90124d8f996a89c224327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c90834808f7a479feef02ad94b5db2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee33726a3ac285c226db39e9bb6df68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26291e226077cb8692b0c21bbe6c37ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0f7b975a4c4371a7b843a30787993331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704ccb22e9f8eb85db5ec5e54d7a0ae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801505beaaea70ac0874d1411470c4b3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e5d37f869b34e2640b90dbda54af7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca40e8d7d31c1c9a14084080a874aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac54d24d755ccb0dc026160f46b4550336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da8a5f78477776c36a27469a270e96337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897dbe4ef10a85f01e6a16af8f0ff4fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af667eae4a170e89998e4baefa4d14e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299de6760acb6b6059ea93b27ce0d29340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41e5c1f09213d5213b988b810cc185341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8aecf24c0ed8eeeab837e47473988b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31623a7747defa8ab2a8959afc194783343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17b023b0701b961b072598f2886b63344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef687bba433185a386b6b3a452833f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed956ce2971b7c8de3f1384e011f22346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd4eb17fc26d8f7c9b155416d4e937347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe25be3a488ca4a79ef62b940373e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07da4a83bd0469f4705aff83595e858349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107b81da44618eb0638648ccf453a51350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9963bf19614e1baaa12b3c688eeb701351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb54dfc4bffc5ea180e90eb96d0926352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a6aa7a51f821b77db1a11ceee59d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9d61e861fbc80cf5c5c9a7d1fa8e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1270b5d27a36c4c3513a6098e4fb3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fbc8a25d1c2c055884973d5849a5d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438f5cac9d5734209605c57ff7886c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d736b2da95070a069753abd0b04605358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81ebf4feb5783185c9e9bc5e326d47359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d18b314fa40376266ca96d0ec3d1eb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3e2a60cf665953c835b150e331c42361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7c627aee7c8b0aa17e0912e094f2e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d0c3fa52e2bcceb4bba385100b9ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768690f2bc0c7e13fff28edd5bafb3d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13104d77e12e7455eeeae53688730f07365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c143faad5bc8a5eba71cb6c764f76a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd5e8c460fc202095035cc7c0de8b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163d8762a639fd4d3e1808ef79c660b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef17043f65003640a4ee88e8189042d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28e0a864fc103e7f9a8ae3ff9ab232370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b16c7f0fb9755a30f34af6ee89c5a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae553a66439164f4418216d7a716966e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4bb3a66adbac29634de8043ed5d10373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07150b3b960db8afd48ccdccb7269dc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03963b8439205516b90b9934321312375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0455b74e21c5a4e2c74203b63145d6b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322e1f31d65b19a4b84cb7ec2f170c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfddd9409df737180eed29eb793dc2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42aebc21107943ef1d3eae48853b471379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b702ebb18e6d3967422650d90ab9be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0aafd294d8f1efdaa26a95674545a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cea084eafb2156e7da6991752259a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd5f2ad08f3cd4fd9c2eacde901b6e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925161b115ce8d3ff1fff5868238e635384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90454cfa56f93ea6bbf3c784bfe30f30385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3bfa9d02f63a1941399bf6e18c2fe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f408c26865712abcdea2c2d40d761387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c684807d6ea31da779d5e0e6f1bfa96388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3439d91f4f582e453eadfdd3bb437d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21872f1313961fc528554cf4d8b5fd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2314a5c6635240f2db9741259bd8d77391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2c08f1a639783ca39f349c8811d96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d4b26da93daa6576372cf92e31dad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedb3c0e3944720791af0b18cf9fd83394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f1377d7c3ccb58287edb40ee45537395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b6df781012f68a50aa4a7d9119504396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf67d282651516a2d01fee5442de5e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c1b178a946dac8c3ec3fe84e02d39398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9841bdb09d89005fad56183e2c54fcb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7720bf5bb15366ddcc822d57810bfe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e305afee03b4d1a696585549f8ead401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dd2c7a5c9f39a03bc0c931c32c6c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa7cfc48f77e75f418142593c15a50403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012f7180b85c136028e2f356f097048404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711f51fd5a9c3a7f253593db3a17823405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d42fbf9af06e8241064f31786494a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252395cdfc17ab28974103a99719876b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c53d6356bb39047a145e900451aaea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba9b4d3d48409d5a3ec68236be6252409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec355ff6af412f39334ad545ed5847be410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2494e33457d1165650ee541ca8a72ef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83406feb8cb876b7a39de4579e1099c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed7bf1f5bea74112bb837b518d5a98413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcd43a36e1e6460587894e1e00da14414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071d6fe7740ec6f9b2b22f694e21aea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc18be4d41ee568988ab386928042f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ab53ed5b4ac6ebdd35d1a0d2be535417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377cfdd6443279c5fd270e59ec2d82f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe110c73dbe36373678be17de395f2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01bfc2282956bc28b910f7fc5abc62420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09f79c6341ea24306609c2686669be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece60d2fbf69b5297c53166b30ed9919422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdd16e3ead9efc056c420b90d2b975423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f9e1df28611ec20bacf694212bfd7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a067080285a56f2cda0212ebad784425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef763071db4f7155dec2436dbe0dad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08260945a87fea0851e9b1fa63f464af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26a3875df0644d59b38204edc7417d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bc5ef11f214f257a541830256657a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2c67fdb07226f79d893100f2d98fd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a6dff92961c1c5c032620ed77cd86431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1b4e6732899dc716e88cbac56c28d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d908a9ccde653ba6b29df4ec0635869433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffcb0e966b99d9cd4dbf821dcb39a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5264e999605333eeefd3eaa8d70157435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1dba013e684d515fd2fca4da14c78a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12416413c25770e9eaf1bad2f6df45f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab68a691f5e31954fb155decfdbf19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4120524822a8ec2f2a38277a09ca9f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a69cb1ff69f7a76e813dc9215f5224440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3339e4fc07cf718db6010de4533080441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b5f4f9eba72a896e0d2f3942e6726442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f241cd9e0488388b018ec187827e64443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312c0b0b60149b7bcb00edb89d7aa42444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71a6dc8e769fceab8024ee3a9ffe73445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea525a88f570065d41e580d65b3c1903446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0e6b6f3a37cfae683be53f5f788b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd5c6c3c32f37ed75ed28dd6381553448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029c95d07d8c488600e128d8bfb759d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494c937efca13e36ab048b4a907302f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea17788b3b4429dd646e35a7291ad1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133acf977cb809ec9f45decdd27b8a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8019af864dcaf02a8be2a2c28173a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98655fd842413ec6d6f9ca3b9482778454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117501c7b8c38487bd636d5483890f1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600387f08ce57c6fd1c2a92c359b1cf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7eb8212de91b3180389495e9949cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fd9caaf7e52806503701edd0cdc5b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca8504acb20a57d67be3d2010b065b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d993adb9ee5aba04d2ad317347023e5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef146526cf79de3294cf4a079906a8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132e5db600c02e9abb16c43491b9906462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698be096fad4522290f5fc4fa7cf404463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357892d7f18906d868a84aa56183c08464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfffec5dc6c1a8cab93f97c58a1e9a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff0d5ab3c293c051181f55a442f4fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27409bef9ed747ac5ebe8e1bf2e07e7a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701486bf1fc6f0983947bb4524e43163468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff5ada6de68c7efe25af8b6e0bccdc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8a61e820c5c83e0799b0d94fc7720470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2726d1c0b2f1429a1fd8b1d0a11cb02471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a6477ce97ec62c1f69a41137baf13472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192152efbe5bd1ae8d8d8aed7039069c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb91e5b8c0085a9275ee88bbba997f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e68abb3df3fcfcf9a84897efd80fdd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397386f661a4eda4dd3316bb8cc79a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f1e71797392975ea9442177a08519477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e92a0a72fe41a2b8ad973f30f7bc72478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae570510c638b622dadef977ad9d86479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b798887630a17683e9f206ba4188607480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e34333cc287b58883d18651b302cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3defc05315f2450b1928bcbfb5e70482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dbaab516def8f15ae96d53f212dd8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37458c3e3e1a5d5fe7efc0170c8cea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7c11ad1454151e8782e2504c09d37485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b3a43a23b04629c9f36ca6932ba5d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d91c2c12e93333cf0cda37ab318d48487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fff31c2ad153bec56fab4974ed9c3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86fa52848818203abedf34fe33b1a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a02d10a37d24c120ac1f236036b81490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb411abcfd72c361d08be41bffc1f847491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1ed47894e8fe3cc79dbee898a6062492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38e000a8cb802dd28b5ce80e6f5bcc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494eb77bf488453ab7b1089e65b94f8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4ae02e3a54c85be16e454a9e645cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231e910a08edf78013b6d082aa93a55496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d490b5e840f78f92b6714e7234ccc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4f8fa9f26678a4fb90bf1ef0faeae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f65293860234e71cf958315eb95b3b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660ef59b2369c28acedccdd706f2720500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73eb1cd012b9a0f592143190f1fa49501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc288292eae426cdb1868a8b40e1ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a859dcddd653fe933ff0b4384b7103503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b1a80321038905d3d07e0689434c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8989290397728360fe7e847d129590c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2795b391112bdaa8e52f7abc71a42f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392e549ac34ebe54de8779550aa75de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc4a72bc7e107ae4f0b5e11926ddc7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d85213ec2a32c97cfb4e2289463b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5f711c40692aa61d6749bc7cb61fe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2f1fd8e23c43cf5b0d7cf225f9fec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e92cba178542499598dfc43ddfa66512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f004bae41b2d7109eca32fb4ef5ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c46be07fc8de5984f8d43f1a816fc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d650132926115b18808a2e1d289be6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26845887fa191068298102f87be99ade516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cdd9c8a79544c0071fbf87e2dc969517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd393e84d8dd5ccf9995b75e3f7ce9f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4425ac239ae51ff3f7e33dff9e919b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536eb923848dc77c7f72b00f007673a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db7484f725e1699a4dda12b21289aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931aaafec97b18dccebc7bc26e3f2549522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d81886a0e56392150e2f9ed7cf2040523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ed8a94a8cb786024715e7462f3cb5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3058ad8863bce616640dcb96349ea9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff7669ac6647e8c54679a876f7322a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf46866bd6eb4ebfaa0cd620dd6b8a5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74855c90a4511fcb7f411f52ceb10922528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf11465e4e128b72eb78add8635f03a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0a0be563a175c9bec46559f06cc2d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c396c9b98cc4761e2c712aa21b95bac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd670fe11c34c1c9054684c8095d942532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5e9d1a1afee8dc8fa2a1502e04fab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a219daa1e4b6a54864b44a9cf43146534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d6c06839b0b403674b5f039769298535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70d534cf0af84c74cbd219abf387e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e635499c3776d15e9275fb05620bd0f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4f7610a2c2afb63d0dbac2bb17245538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bc10890516ec637cf17b5f170e66a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e2c97f6e4396e6f951ae7d629735f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e45aa961bc43eabb44332e20f8c68541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe74f2642cea0778a913b43203b1a4e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f179880170a1397d74e1128ff7c2c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b8df167d5ba7029b4b1b029357ac5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cc5a8eb77beac22f67baf68b59bf2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474251a3e064be7bf3af76ff1ea4646546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621094ebc487d8280d366b802d3ed8d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d4535dcd385e757823b8e159a0376548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e50b4c72e1e2064ea92af9da0db275549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d5e1c185077ba378154911e3d0259550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7a8203b356f0bb46af4c5daf0978a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edea1b869e43411f8ea755ce00e1d6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4bf4f661005b9b7b0aa4a7aff3888553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113650b9e864e5c1382077c94c6b387c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26beb4536db5cff16932205d06dd002a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4faffd73eae734428f22b94c56fb47b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079f047ff537b4815493da86ab8b98b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30f3282714fb299af1c24e9373999d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351483cf9c7830d05e9a83fc4835e0e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c78aff51c07224a725fca37ca3d5d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb4b61499d1edc66cdfe353d3b865b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da28e142e6becc398978bc2e09d9aa7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369ede5de505a1f88cf0b193b7b9886563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1848a1dbd8eacb27e7bc5ef607db6f3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dc2b45d5101a3fc3a1005b3d0d940565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad54e1af70429b19fc672a2714b34d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d14eee4dffc0d9dbe1100f7349295f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fa357ef1f60495883a620dbdd5a1c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748111f70146be480d11dfdf686878f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382429b1a408cefc0bf8d9c2bdc87ecf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb155fc88235926ec7877726df574c47571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80328113596cc750424f583ffcc111b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b5e55df84b64077d937e902ea77f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40af18e1f110b7b28c0148e1d1e0aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f71df7f10b0f48f2de2f335b1a4fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cabe6843325b0332a99a5f29fdc47576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd6dfa7fa5e2a8663675bf9bc9a7aa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2ea7b3f434ff97e301ad2cb3c1673578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c37c1710a8973842d3a561b838e81f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509bef87ac370e07672f16f11000ce5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58191eef6507eeb2f9ee6534e4745fe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167e8fff9ad5a4353949713d114e1b5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ceac0168eccb255a90fa3169db2eac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd974fdba6d70cc19c2b91d1e31ca4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b4e0d8b052634a183a3e01b4db6dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a1ca3a7b14fa4d17aacc6d9e4039b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e98e84e2b9303a765fea566474472587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f1c3ee255afc17af57d962077e996588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3c5010268c156413b181615480803589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a82fe5d658425889b534b605faf241590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9d6e434b3370d431bc1460604310f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef3a942bdabecbeb759721b56ea6ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56188320687d9ce73c07086cdc4e2c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097c4c25512924567931662f4ae9f77594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef46e2dfc8fcff804e5d2b708d97de1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf30f0aaf19ec151d8db58b1f9d9dc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafac302a7b873415a1c420224d03c34597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c7a03eab49027d48290cbaf8b144c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c505e45b3f498100ada4a5fe9e0f6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d04e72e158468539536164056fa9eb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64761cfcb4550698b68e525ad00f479a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e994be465e2f5bad0c3bcbda1638416602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b21a1e2039772af036d0cfabfa1d7d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788c8576486e6e0d76cc628d50635d6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511d72a57947eea116ed02428445758605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11014b03dcef4630ec3f98a2f038f2e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a097a287fbb89fa81d04d717fa60a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6685349e1667d05b12195fe8a7b49608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c8142e05df29fb8ef4d7e54390b85609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbfceff42af88f2b2fa83d2dd92827610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95097b07bedf594d06f88283de6f93c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbee2c1e0d7236349f3af82dabb2e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685d4d875c594df841428741c1eefae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cdf7aba4bfe039b3ed6ec599aa8e6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc36fd2ef9b456d9d592ece1124321615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a500f3f4cb672b84e4435e4b6a84f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789901d90ba96ff86ae7701dc36ea172617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf47f78e1b7e2e7a5e25bb909f9a92618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82f82979587eab58c082690fca1c47619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2487aba2ed5037fa9faf740057d263a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084bfa30754a7437be4d84e99ff3233621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf04fa026de9aa159511c6fcfa3fc4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668ac437c7cc4d0e3b7f050b877d87c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c04ec2cc34e35b6e15af3bad47a60e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b333a868564bc8361642e606556117625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbbbedf5902a3018c0abe0844f4ec8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd904b8e8eebadbe155ec06d345db937627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c61b0f7df7c68277de370956a140b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8886a81fc3ded3bc65bd58dfdf531629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2de819c5238985059a317e91cc7283630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ac787891ac52db016ba080408fd3c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb9d2f5529218f6ad15c68568045c0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54760bf98ddc1f593ab4d216dc06fd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d5d3d8a286eeeb62de7dd96e6672e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79994f0d7d5be87cf557de6f749423635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05025b909585c437ff89c46688afd92636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd918b51720743f5f8ad03dcf4a07d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f817b49551f55019aca2fe01729ff20638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37901052b6969d72467cca64efb895c6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13356cd1af31ed1e47c7d4fdfd24d2f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290c4407c884ed969f4e8f05c2a283f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade19fdf1235dfed3d15f91d8c6a8be4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67204716607cb59c77c2be1faca20830643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b465c1ab5dee5239f956bb158de11644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fdc4cb303c9b38803d740a5c9456a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbb5d0555b69be0ee03c84eb5710d5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05916563e506e943613a317cfbfd28a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ade460761f384327b89f3fc78c554648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124ba02847925e0fc9c873f44e1e69d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08536a31d526368e58babc7238758761650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983edb741b45db335afa8eb066e6d93651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f39cfeceef001aea976398a1d084b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbf355cd20f4710e1b393b744fb69c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58cbd3143a5053afb533b07b5bc6da654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa64f6c22e4a352340c0aa2eaa6337e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4839590b422d46a6103b69a42bfc1ef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8f94b9f86569ccb642d635823d64c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff1ed445e4f941871f6db00731b1a5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cc70ebdd90de4b0aa627b28cd0c6e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb64cdf03895a4fab64c7303d46633f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff79caab28bb28514d58b91942f9449661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030f0a0a281963e15bdd8cd1311fa02662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778633de92ae44b1e4f21e7f16c9da8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2148945b5628bf5a2d9f602640a9020664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d787e8c86216e98ce5d0d8c371f6e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf46977258cbe6fe94d5d97cc22b82666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279046bc170535036c76e857e834e097667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6dcb5aced2d020430d37425d5c557668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d609eddea3913afffabf7618d1b68f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591895bf5969ffd0b31be67cdfe1621670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcae6d7624b3d14f5c6ed32fb3174b8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a335fa1657dab45d3f340a5379358b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765842b3d92c0b951411a8ffc2f90ed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc06b51e0fe7a44f42d9bcb52cd840674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a535620a4eff4e03135a26ea47a0c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15286201df2b35ef13d4e8712e7dc8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeef8b3725bb0218efa657382849969677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26654535c88bdd1050facc6e4bb513678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749f0f356c53c8845319a9aa3aa75fd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310d3ed4abf51e3487ba8d218cd0586680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4986debc52ec3955c44e61a272ae11681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053d372ac7475d69bc80eb15430470e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb55723cc3aff5282da6b8062a64e8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ef97d4f11552fd9935603dd6af35f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017aa5d8b6de6fb2f77c11f8de48fc9e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fba8c0bf575f696b4df8a4a69b78dc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9c0fcde951b36addb0906c0ef5d32687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fc31f73f62e2356d6d7d406fe6ab7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e6f9e28bb3f7d6532fb958e03b925689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9709f3c8972a9c166a12f0de2d3d4a0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24369bb70dccb0b6e43031d9d6b7c48691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04c1ff1ffd5c0f1913212d6ed51f86692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0985f7b51f334aa1a87161e35c37946693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e2c9c820cea38794128a074975e8a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c4e947e01fcf543ca71d3c25e44d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269ba33462c8891b189140dbb1345ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8dbbbff478a1fade8f4141f40ddf2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b586d6ac4dc50499f6c5b59dd364c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b57a20d7bc84ce7c7b47b584d8aa88699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370f7fc706d686d87ec4b30f1a7008c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae1400bc629ea1a5765fe722c0345a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1cfdd63e07de350a6a031a35aa209702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee7478e994d13659e585c04af14c0c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b03870110797236842c39a46b90d2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d5b4ce6b2ec90e725b8eabf5d827c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b94ee0651e773a1718a9eda9a6130706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8eb0891e2e49f280ecaae6693e2a7f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58465d7064f8e65262f9297f7095e9e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e9272c3a29de123dab5074f5fbdc8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7e8a34fa26327b77206d33306bc2b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77311791af4c63fcd0fedaee701564bd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804eba44f07f93931b4398103cbe6c7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d86d3a1d86aa76864e78562c01c29713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3197639b38ea49771eec0399228de0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de0dd479f5a9fc94cefa2b86d49889715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397fcabe939ca9c463e1aaaade42ed8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed1034938ffdce5ef2eefa210a15d9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a513d4cb217ab7c07de6826807f94718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d22835170606c13b0e2eac07470ab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6d434c83fc38fe6f04f67f5018bc1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57629b3478c15823611ebb98ee3b295721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5537110dde860c7a8430270626c10722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399a17e92b11f18069f2b08e27683a1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a25a6c16c73d710528fda8f0aa430f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54c3b3332928a98f65229f2501285e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ccdf57ebe00cb823703c051d50b10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f18c9b0bc0b65c605b53911f74f8ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5021e805f0604d376d9fd046b6c7e1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180efa0c15745200af161e5ef002777729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83fc9b66bdf98971c267409f49b6c0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0036da8adc9e8d33a41a8641369ebff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb5db7c36fa16238d5b27ceba1443c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6565b9729346d6e9bddfdda28125e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0b82c7da55bab4f0d8319a1280970734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2061d3a573d17e8d6325fdd466deb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea3ce0646865a38bd828c439836232736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9db00b96d4ee75a593a141cd20ba28737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03943b98ce2618c7013017e84918185738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361130caed10a4ca3eaa60fa56e6fcd2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51349ae814db9ac11123659d505c420e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217d8b328a17fbdc68dafdd2da6a60a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f397b4ad3ab74747a0a0026118dbe2d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193a2861ac2f0f98b55ad9f23b078c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9ba8d6e349279c46b53a51acf8f7a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4384a5de5fddc45022953281544d9c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f99b7f726b0e9340b6352b13b92615746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273211387480aed0a3831a2c72e8d28747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b967fc00b242a616a00792cf2917af748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29a2563551cc9b369a9c756d8d5dd7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783fd4e4a0ad4b78f799458830aca21750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d003e84d4a90bdf77b37c4651d0d4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97b7de4d1cc5854343b3c91a5097e8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274c833c128e78a43887e87cdf8ad6a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1178e4c6571535f01ef7b3ebf89f0da754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb5a2ffcea7445ca4929b66d3ed03c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f069b4ae4dc30e02aeb78389b06a00756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac6fe82b44a7bf6ba96a5b514850a4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5089c14be0f835141b98aeaa931545a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d5518c5805af06b3677729d7bcd9c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3632a7041bc12ca38324b7dadfd6c9b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fc6053c5c90c2b3a8cc7d6e4228ca761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590e996874915f35ec905ac84404de4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc35aedd65cdcdec994c4c712f9756763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b7329f9787a888ce598d344f120fe764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5d6dea630f94b3591330b2c0ac352765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a056cd44a3408ead71223265c0982a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc74f5b9ac09eeb7b028df4fd6f5429767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56236c181951005d6935aa08758b4f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d00b47dfa72b3cfac41bf71e1f14b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c31dc4dd894f0e12755e01b909a9c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f9d04e7614473d1042bc6600ee570771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696c551827b101690a1a3a4576ecc8d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fea0eb771e354cc6162c98f3b004b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db8b982ff404fa1c1b42b1b0043931774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec62689701feec27f386841307e4d5d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca7dbddb2700c1804b336becf90860776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb95187e357dfbd775575f55feb3c8777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1efebc92c1afda439b43c63a213561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdf8db58ce4f19f53028688c5b3ce82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edc8d3008356a68643dd7fdd319c783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ec05a212fc501a45528afd6f36f134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd38579490d38cf885c96bfc4f450065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c484f9d2d0350c67208433d5b5619d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e06c9a04e4e2c75b0e80a583ed1ea47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27448f7c82f33196416cf945732611818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606117e46c121051c5d105e81ef0aca09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9112969a78dd866fe5a8c6e1cc5d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018fa2c74cc247101f349de0dae4e9711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bf0d3a6c1e72dbf04ea9e07beaf2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fdd6cda1a1a53270b36de1cf68a1913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce55c2a1af0cef430a2778af52620914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a3122167777deb1e8b9bd521d986815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035116bc95e1e26905eea3d6b55bab716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370bdc06b39ee930463ee4ca6ea467417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d969a5062828a289e2f1242312d7c6918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939ea2a52cb0124ba387ecbb9bcd6fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6951a05864fe67072f4b16337755d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506b2a1ab9e6a71f1feee16710c304b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f5bfc0131c8c2a76ea215bd8313b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d79964dae97a9c33950ea774d79ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236b9bdb2c4fb80910ace4083a54ceb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6f414616a83c3cf04683c1126394925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e56bc1768705571e77baf27e5890f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bedaee6becfbf09ba75a22efed6c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053c38de33c8c67d49c8d5e84ba78cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42c87ca3a963738d0c68f65447573629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd2751883ce10e8cf6b4831f991af630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56135c4ae1fb2f772619d44d6d28b31c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e12946501ee38f02c079c470962ef532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cd042813d7ed4aba9ed2a9d593a1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a859b18459cbb9b70a1cccf40aa2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847863ab3324e79db1287707a57c6fb735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea83be970897040ee09bff8c6bbbf5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4b6179f18f053f306b715dc59577837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f796edec77181a3b180b2209fc80b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c454bdc4d0b2a906f6504e01b0c0d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9839ed3ee8712c2f19da89151d56640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5590b6828face459269630aa8d5c8dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27083cc9939e227cdcf09986ad884742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9936f4313c9272ec7237c3e49339743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd813eb0b0c5e7aad9a9a81bad4b8044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7349f76cff89e72a0a4469de2aa6745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29b67e564a6bbffa060026a143281046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e686f7c706a9a51ef426d95f6bb7447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66accdf20118f5be46a33a82b848df1a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8562220c295e432b2fdd0ba608148549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e20a1812842fab988c64d48d841d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52198ade5dff67233ced7b97d43b31aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6237e4e7833f3f2f848eb2139fbdbc452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c5dd83d120e547e619bfeaf67f39453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcdbe912a7e11ee53dfb5d34f737aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909e83419f6c597acd3934a59c7256955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992459a5ed805d402016fa63b7fdc5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb8409fe95ed14f8eb5b52118934f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f15e482f757acc842d955072026e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2aaf6e503f6fd6df13256434a09f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acff34ca2aa3748cd1f7f0d0f98d7b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754e039bec35b23244f0fd2b0be3ac061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f909ef0ab4daccf37004d302374be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f89818a6b856a64ddacb4b0e8858563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e705923c49075d67e38f12a8ffb44a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce6b2b0963eea226822cf1fe00f55365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92981034b7e767c9baf6258170461a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d57835f16c999547babcf47f9e028867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14055db231e367404f0e7e752f1cc668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483022e8031ace9399bc8485ee5428769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0580f4647bb38165418ed97bcd78fdb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbeac4a29889b986ef1248cef447f2071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605ac3d7c992ec3f45e36267791594672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf8bb653ebd5f1d05e75b50ca7fd1d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908eec31ba9dd5bd1a8dbf227f8f587b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4843983abc95df43aa80f7727e935175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b533a46991cc027d84e069dee0ed276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ee09c4c34fb37cff3494580bf005477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815f79a7b42fa27cd4bdbb6960f3f7b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fc84f667fe706d4a2ee369300869879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c61c78fb2ba9724d129b8995eb56d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014e8ddb027fe462e0af4472c3b244681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc13297617a20721fba5ab7c8bb9f8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f85c31cd7c4c8a7675a40e1297fab983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6e2825f4ae4acaef48218ce88eb9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd724e3c34aceeffc80ecb4b0dd9878b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbccc018b3efbe342eb6c98d59f28386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcf646c30e3bfbf037d29885a1688487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3cf84218fa2ec42b9fcbed79ef3d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199e57340e15aa4385afe70f87a224389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbca155e9ebd3956e56ee240dbfc1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912602982fe71c73a7e7e8ee18042f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78fabc568c6d26994234166804af1192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc6d95558373104a9d9c380f18259f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266682423bf053f833c67f605bf60b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f4f7b773402c0cfa35291362f759095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f225b9352d48ef1e0f45d795005eb296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769b3391f53644624e1cd106267a3aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f8e9c283dad0d02bf463b2c2d1b7698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f2105ad8dad4ba06b5515d7a193eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581654f0a92a0c337e6dc6fdae5ce17100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a2d94c0f8f88599ffab01072a647f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341118f87c70afb24b1fcf060b900bc4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba16c534c84d5480474c183dc77cc5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f897971693a5a44009190aa8f376bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508e2c8cff83464027f4d1439bcaccb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad8f61a71a36f3e3c26974aad3bcda106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4657c88664a11f122dcd23d7c7517107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90107794045b30d000b07a5171482a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c30790c6c0d3b475e6e397180f315109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c719ce4cf9f12de8741d03aa39b272110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64270aeb5908da002c21ce957a179f03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe62d59e2250dec373f443c4e9b1dc7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673219a49deea18272ee877531ef62a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d02d4dbe598a313a9f2d7fdb116dfb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bf5c8d805aa3f0bc431d9d50cc9bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529c35ba60d28d0b36c5fafd31173ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99678dfcb778f0de9cccdd3e781db7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13c288091c6b3b95bca0aad84775c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e1db046cb25a248da8638b4926ea4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b8f6f5ea2f58f19e782c46c3351aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8e3ff36e4d309a3d891451704121c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257df2ace8c568bfb21a6cb74b2ddc6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2f222feb9f9164d41c65c61c55bbe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eab619612e7657c5de310a0e73edef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f57195f41e57be196489e7cf78f32125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028db81d81023e93a634ca09b46f873126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797383714f8ec08f93759434ef44572127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69ca309e24710bd10ed93faf37e9f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bccfe29dcef68394800de9d7c17664e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c74a442ef62cfa786b864f707b28fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebd96ed01da16c133b063a01a8dd8f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4d8199395ab8f28872186130382b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b932ce60115ab00456fb7b9d1a6df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46dcbbb9a01cc1fb4302254bfa5ef8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06936195c071a306ee199900328da68135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c111be9bbe0202ad9c901f19bac10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5cbf3bd860eaccbb975945bcae398137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6214357060d99f716fc04a293e4aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befb58ec25bb5d860ff63e5cd23e073139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956961136185b76b3a016444f6d7d1c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bfdd4cbc93b89d03fae9a775335b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdf7171421335183a8c6a5aae259ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abc061c68b7e506bb7607a3c2d42d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290aac790874331efd1b9cc83d757f4d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2069e9d3846bc106164746d55981ef2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883519000648b4f64320be369ff392a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f0b70db05b657e6ce32c15f410333147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4213d996b3a09dcaee68aee34b7ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1566b544f4478b12cdc35a4f911b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03ce68ffe7a1818e291c5219dc6538150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3662e80778797cfc7ada6abcbe834151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92590fcaba0edcb1220be23c340a59a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa31b2429ce3cd6d328a0feffbe7d21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df386f34e6b7243011cf7f098989bb22154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dac9cb94deaedfcd20e248552c82fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca81c082667972fcd483d50a777fdc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d3dd29b60ba5acb98b6dc47113f6f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09e47268129afb6268448afcab4277158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f01521dafb315a4dbdbb9b70ad46c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455379a54116b0555342b814c903be2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6d88a4c72d5490c014196870adc53161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70766ffcffa03d330005716692e77ac0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa9c1ca2ba8bf58c5f972712d24b61163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec3f3949eccee911ff620177571e71164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c0f7b0e20f5c049f128660f55a5c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2907ed95fee47d46899331edd4a052166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47410ac4cd7f9758ee5059b5f4446a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705b67a3d4b87ead8045d2c3863f0e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd245bda312032d29d6dff6572a646169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68944c7d182a889577776e86eb5787170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f847a3940007df8e4c6f42c1e3035171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67dce54e5a9b1b9215f29aa05b8de4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e267acd883ccd2f0f4f229005a88ac1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28640ef55738b7197516aaaf5b0785f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b418e117d2dad0952c4de9122f1730175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344b57174af68ce47303ea1b1214218176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f294220a724c7fbb9dc0873495f4a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5058d19387f0bc21a57dc465d2f967178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712ed53ffe6cd9dfb9b4ca3c4edb06a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368cc3b7c41d7e081c21d1e2b39894f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c83263f5d4365cf728448b8380a3b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bb28609d03a4b554a4b8950d19e37182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9662d01c60bbaefa40b49c97ea92c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14e7eb72530a1aeb0edc88662be686184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982d33537c536c4b830f7e6f6d7b83b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac8e6b1da4365e906e38e110081591186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ae422553d5f9ac72cf2585ddef8df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02738db14ef4a92ff8375d9c5f3662a0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3bf57a3153a214dbf519932dad297189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282803ad6031eeccb002432965f64e29190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded78f0697e9c15edfc647a889a96c0e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b26a9044eeb21fc8f507e931633a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd902242866d9c9cbb0074e3dba61763193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d4d63ca87481635ec11ca7275b20c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1b4369d3d4d85205abf1e8a2d4695195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da22b9dd7e8cd61a08832f1c4c69209196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e8df7b8ba63b1a2ec16c8ba40f37c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55e4695067ffb18b16b61f44882b3c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8d61569b49c61ba62e818fe1b6a56199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c686165dda3f4f1c0b8709d524a78b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cee8258cbbd99b255bf3072914dc9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a8e998926f3902eae638272a5f25c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573016ee20b3a72ee9fd232654a1f46203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d325e289e70685c6d1cb79b75fcb8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc1d700e7cce9b75702fd3c79a9493205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb7046c04576db8e7746f02bc46eb5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff3958c405092fd1afbb256b3c9c98207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9d80af04538b03cb7fed45d253791208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f61a3e8310aee490f98037d3492cec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ef353c9156643837b22159d193c9e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e949532d9217e628a06dd0968000c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280d6717b60503c41c9231c5ac829b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb024e0459207e4a5c964d6aa45087213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d63aa9395d5b10b9fe369ef545d46f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be4cecb4c2f39fb64ce7bce2b52783215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afcae9193e84abe327e2856869b153216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1c91c5080a0586b440e10b13f00c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fce271eea9cc5c9590c816b8d17f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af1471b678ec46fe83fb1b78771c1e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb4b7fbad8e98a9af2563e5a7a524c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246976d9efb9418a20011e7d1789ac8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77237a154c1c6af6259c06ac33caa31c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fceb73b6ad14c3270322ec3a1d903223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd8bab5a598d855718a7f6f378fa84224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac32164bb537ca80017b04289a2c540225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865001dd253b9325c23bea3dc180ae10226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b758a184506bc80b028ffa8ee9d2325227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc45e45a7a21397c4337bd972d923c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ca7d5e85b3efc360b2486e90e09b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d58b74e16825c50d66526f2fbee92e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945f53b813e90e657df4cc3908083b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83bf9a85927eaa435f8fdc4d739d8b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0ad62fcbad08c6215f21a3a2fd3f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b67b6d442e8308735f76cbcdcc260c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412d7a57d0990ad889e9fd5086805ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15c84fe3da80feced261154bb1d62e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2098f3876cc3d2490204cc1d7e80ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0a0188f1b84963297b3ae5fa21f75238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490a7ba9e0674c4f1f606cc5e39e3ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2424a039607130b6a5991cc40e0bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e5d4af338ddef69096aa882dffc79241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ed0dd6c82707f974ba2b763fbd458242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98529b9f75d6fbd1c26b6112228d34243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb453213daa01363cc2322db8bf22190244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a421f7a515c082ef50b5d9e2c8495a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6ac319bb4d7c6bb1bf456e7d87055246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda15887767376d8f57acdc9124e51f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240d0c822958ee0722c78584961b35b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc2149db19785563ab51c487db8521249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9057e1381bf1ef3026b0d3af77dbd5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74c1f2a98401b99350a8659923c63f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ed8429ae03ee4d2e5c1bb8d4b36be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45c1b4b5d211fba959cfe0f3cd5e3a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a81db6dc26271a43ff376bfe3fdec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464512d6f2620c9be87c7c5a95b4fdb9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14596a29f2cf0f2a61188539bf055d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772b63da2d6a86903057052c71ac949257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557b155909de243e1aaa322102afa3d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273e9dfb2a5d2e3c5eb7058b03ab4f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2331f0040d2f2158a615421cdaea2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1ae011811e05769540df6ff4a1ded261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916d672c2df5bc119f58efc6b6908e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8b9d38feacf52a98c9354b7b583e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c297745c23bacbc411442161c72900264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac6def366d8bfcb5d382cbf50a97fd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefd7219366427d6246cc8cc80be99c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5d2715a91a1aff370f25db8dbd8f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa51f45d161967d664dd6f36949031268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399d8b69aadb44695e73a8de3b5e707269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d66bdf37cc242800996e36020ddbe2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134c6b9f7d002855d2568fe9f8c95e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81f68e264ad5a181071d12ace8e5b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5abee8bd25e345a3a3bca1bb9691b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743b9673be54bce6118c8c986ddd571274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f0b7266a90e0e1518ec918ff1d336275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62e98c4e228fbc4e582aafb50f50e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2965ee2d74f5608c76cfaf20a1100ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ac05be57de6fd6fb261510e074c35278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5f4cee59e298e7b011ad97a23ea0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa4a3e26b65d310c42fd9602615198280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b69b8b144793df81f3ce4e1fea69b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647d04867ac92cec53936cdb691a089282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d640b697a28d38e53c2e0bf006bb7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1d19f7c207786070a638b6f6a024a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0718b638b1bb98598bfac5fc78468285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a65496befec1b8ebeff1354735f64286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354cdba5f0deadc4ed4cdb6be4cecb5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefc10ceb8cfc8970b030129628b4fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e896b26c39e38e41c70ce85aefdd6af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58780d9a33726ee8bab0a20f90ac5f3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5b9f8e1a75f8f56c4e56207b7c48d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e4a7b50fd46ec25498cd85a343db7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70eec1e88bc2db6bfd94db80a2c2a04293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8203ec66427b8a3b96f783cdca8d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca01eb20e81e1bdc67db00be09a1768295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4973d6b4c3b396c0b5de90fa85000296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69646543965870ad4739c006033b69297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b77ab643770fd59ac55a25eb43eabf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3509d112a02c73d126ad0d2b4e13976299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7eb5d3104d56c76808803020d070a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebd6e01f49efa32971dd48f5c166dc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dc1c0938a389f217e0b8e64339887302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7c7b9cbfa3bb9e6b9d2f62c9001bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8d8daa4b91aec9136ee0f163e6eb5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d439d48d1400032669fd8a032130b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcbdfeebdd23be56b584c01ceeafcf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531ca889e16847784962b0eb4a60f7c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481f58275ff3ae56e7316e25446e590308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ea4ef38866f70c4f65c6f3517da71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9039a3c2a98e66fc3593acc675c84b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e81af689e73b12a56ccdcbbf4d8446311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8719f2760f49070a851774982ef982f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3eee79cfe69d49837c294d4b547aef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595aa856ebcf2127d954c5784032e22314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79cff6048c32be9cce8a829622a8b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd5c8ef2290ba6f748f39f1b237941316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64352427cec5116c9d5b493ec555ea5e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236b470ed5d07712b4b557250da04f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f944451e379e240ec1cb82558b509e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049b2184795b86cb37d3b10fd7b6c8e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51c8343f92eeb64a8cd22c41e3709f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03710cb9b8dd048fb8c6ee448a6d6279322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0930926cb44680e0fdae16a2316a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7218d783441fa8e59cd4da66db2bb0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe48a6f494b6be7ff2dfebf41629fe2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d12748edd169660e94f3ee7f3b562326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9b264e592b5dd6c31f4cba52ef9f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f953b3ab3ff1724324beafa740c0005328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4744a24c9753bf35e02d7325818917329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d681341d1584ce2d751c0c64a7611a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262369aea9ded4dfe81ce9fcf299002331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51928bb9d34b0b61210b1305b4dd7016332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9083a5e73a21a0d6e1e3a919bdf50333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb26ae38f0e20cabfa97dd8f9201613334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce30de3e7f65ed0d244f16f9ce7f48335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836ab66cee111e5d6004758f204bcc9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154ba6e69426fa549a953d29f2e03f4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b218c4835eb0ee34b1595ed1311360d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9d78301e932864b7dedcc6ae66814339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b142be22b35b60285e450453cc5df1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec70abfcbc11d102a0c31dff1c97f2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e71a46ac2788c8e519656241d457b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228415f52a9484d756d8cf14c077506343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dc29ee93cd3440a32a6c2d233f335344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f5e965fc19da1a3d6d6b689f936f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b3bfaf918995039fa557dd067a812346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f26e48bdb3f4c55894d3bb568cb89347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b799e309b57801264f33bf9b7d5b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cc2c52245fab1d1b0739e308e11b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797ac8942624fb06c82ed733d77a1c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3dec1d90f54af5dc7a0fb4ce61d0d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10838a284f5993be8004f28557861320352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcb4e9bbdc5ea9c209f4398608e254353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf2fdadc3c8bf4d0538f9592f6d4df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06aa296556d016cea498e119fad34a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e4efe825465f07ef900c076593a5c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472432e5ccfdc329b9ad510afb3f999357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95182b7ff87b08c4934bd9acb8adbbe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032e86c360ec5ba0e14e56b04933939359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5be031feb3d1d86223327361e4b85360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5b6440664d71af41ec2266cda6407361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7464294499d32bd409654c68d1b91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936f3ff9c82c2a87568551bcf0fd718363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7163665bb18bf435121b5b20ecae4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde1e0737a1bcca150fada1554611da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744887538f2df46f6b50a862e0e02a37366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e66eb6a31da8b28757c8858e138868367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94afa7cba25a76e3a59a6f8ba00407368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29adfaa126ca8ebce9e34c681140dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82300f8ccf9dd3f6499e09dd153fa7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de74abd9acd548ac9097d7ef1f05985371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20b71a3ba14e80082f88cc5381637f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e69f58b3ed30a74101ba01ce25475373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84554ed504263aed3dfbb57e8672930374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1975e5f9cdb435c081735b49ea226375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c0b545860d180da7e7fbc11c9a24c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc999aa213e3cfc5b84f9f2d27f0f6f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9de18155eaf423172e2f886b15fc2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cac05ee48a5588f3803004a3017d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704da2caee4db6f87120af0185e9f1e2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394b22917851659fee9b60d8d80a02f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9dbea32aec6b786fd389ca71c8df5b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fa6905d4606fb99d2f808e31695de383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ec088ee2ff62955333356bf73c214384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42a4b43ca18c2c9b463e92bf7d7142385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52aa91a1b134b16c86f84b5aa1424ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a336263209f00b2aef02b81d54ac9d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3573e587296bb92ab5ec04905966bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec257b31d594badf3342008164808e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d62f9094155c8f53d725a5f888bc3e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdd3842274e104510c180eaafc78cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b24249a708a218bf3f17662733eff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35f2e1bab4d44970da14a9ecdf91b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63dc9c3c54710467bc65cafba856e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038e48aea6449c732bd1ff15128486e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361ba9e847979e51502f76e50e4da7e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c44a6520adce86b4c1bc25d2c922a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc318852cfb865b34b49a14d17a0cc1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004e8b399b014aeb2fa227c6275d1ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fda329a38430f1a99dd5895e0adeb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1de1c4b15ae7092eb3dcbd3e9e1f7c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a5f6704c34672807097c51b5500d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f5b4dec24194fc24be2f150de1783403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e85325f4dc5fb3cf49d1140dfe05d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea72e116944616b557e158b7977ba53405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb2cb8431f9871a37106302965b2c4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debc048fb0e7c0f3ecde90d41df65fe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9860f65fba66a7e915d5b59a9cdd8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed69b175defcdba7baee48d6f7762e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3f14b44b71d5a8aa11a74c33657be410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c002b884f8ed1f688434217c6650dc9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d21da03939e70146adff141d581bf1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d33d94891a59ab54474ac92dd1c2d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05b3dfb1e43fd7fcc82f54a6b4873a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5867d340d54384618ecb6b7ef5ea3a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f388c0edd20949dc34b7930dcd1c7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a05a2f5a488c23af5c139e13385911417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7ea0a23aeb0d8eb4f665d72e9d289418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcea94a0516dae0a031e91655d2b2f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e084291cba385e0de1aea06aabfdea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b6e1224060b36301ce7b39563156d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564c3524404dd5a0c8af8c79052bdc9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a62bd1cedad9b5d4ca63f5eb3700f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fbff8bc60c3fc7c06e5e075b2e5c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33f0a6a596508043b9fff92d0b895d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980ef81691ee78dad251d2f38aa9ea5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f469c241c8ce378ae9ec72ed307185427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdcc299d80a3d34057f556976bf8f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e8c12352325454a16221fc9ee43e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5ecbbdb745f62e5e9930dce825221430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631086f2c6e397034dfd0a5f4e8158f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf79808c729979eecf8402ed657d2e5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47821422da2bf4aa4b972543c8433718433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546f68d60609fa202e75ddc6e4b6e18434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219ec37e59d2f2554014c1f3afdbd1c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec7fd1db4642127fd3dee6477b800a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d58d67ef221b40d7be936c5d258f1b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ba6954c7b3e301c9bfd5b449e7d92438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c995179fb870e13b512b3f1019a83a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d54b9d32c5d0cd929043e8c70d77c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d1bb17f87dc8bf93ee8d170ec0566441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187aee54dca41026dd29c01982a441c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928add05603772953509b6ba9420da94443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39c62d722d392b17d0baba694f7214444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc403e1bcf6f4f214402ca5553735e0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1121ea2927ef99611751d32a2d6782446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2705eac2f33db03fa41cdbe8769fd9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f931224c7e1275155d979f22cdd949448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3440fe4df6baff08aeefcc3c3e75e9a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421d44d12245b9e9eb70de91f6b842f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234463dd5d9410911d179dbef2d83b2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53228451dc34e9e9831e4a468bc52781452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b677af7eb49e63b431acbc4e009dfc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d5a3ec900dd7cf97b7fbf068d31e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd2549c8f5a9012c1a52ac3e40f1c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35223889f914ddb6317fb1b558bf5b82456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78318d125e1d767a19c0191dbd72d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb3e7a20675ddf46fc513fdef0085b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5f3cb940211a8027add51d77d353c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b1ac54fa3ebf841932c51e5b01e81460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bfc171fb85b49d0b99b018146770f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2cbfb742f5b14095289ae111a11b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1cad2b1d6da3f154bf7e4a2b6f71d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b0883fafd32eebe92771bedfced5e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d646d81bcc0dbd43865683669c94036465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c816abec5bed3bb243f7d97f769b3b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e3083240db39e55286c685278c2f0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91754495826d9c19273fa8148f01c1d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ff396671504dc3e05ff55a078fd3a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62805a3a7fd55ce8c5bd74b68b8607cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dae10e9d235ed9a3604ee3ed29958b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd2e402aacadcd6e3e069406dfa3b8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cee6dd24c8383ad2895f6ee4f59a5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c55d94e6c867dd5f33fa8dac1cbb0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796a9b395cff6a8835438719003fbb3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa337743eb93959105f3a95e61846046476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc647a63c5da0eab3e790dfee746119477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf6db499b48366d52137801309d1cc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d713cccc85c30dca9782a15112eef1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cd404999394fb36735c63c39224af480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569becb106a76118582cf689241ec8af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441ed5c2626c99b36ec233a75dfa412482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c79721b8f75066b619dd974334b0df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c7e62d1646ff7c79e4d58c2f00dfb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a192ee25d673929b4dd36c1f1389c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13565c4d9f6a043b16edf789b67a45c2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f79d99eee12b9d73abe2184b3f9739487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565631884ebfd3dc6fe86eab50ba34b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846808d2f24b6bbb4d7855aacf11007e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d46a91bb16354d0df664cf12e5747490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6ce2cc3284ac71537bd26d09b0e7a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118aa7fe46e4b8f7a7d519cd5f6d8465492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f82e4c8e43828e2dfcf6041533d38493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa387ac71ce1e44ffe2dc322b4187e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22577a32f46a5b6caa84a2f394c04669495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72e1999e4c521c4638bd61d62cddd5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341f8c94b90bb3f07609991d0dcd20f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb125127ec5c8a27c7a738f6696b5245498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f7d56f732356b297a765a49d78aad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306319ba4f536c03f071e84a918768c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b3fe3894c52d161eacefe67bec538501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50c2fefa89e5eb47123563a8f980c8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a397033a88033aa41f736c2ed0e13503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f38ed69a6d291807fe52a74a0dfd4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1edde1b4a5cfdd16b78fe673836624505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ed9138794a880edf34581e74295b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e320e67ad99924db55782b72a090f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605fbceeb75c8c2113c6437ea3a5e18508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89675df9f3098dd58e3f24a9c96734509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0257b093b1589e318685df9a0bd8ed6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f832fe0866a9ec306e39388a258f1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf591fb4bafa956cb81d9bb0eec84af9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1f22c068f466859406218b02024b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfbc025602bf90bd3f415dcfdc3764514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24cec1365d9ae7eed8b02badf517bb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9710c01777d07f03c835c65e28873516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95f5ed50b144723959cfd67a470749517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fc046f8b8d7ff7d6a3c344535094f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc0995dd0eaca6d586c10523aaa55f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e37eee2434d883f93d345054b99bf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b37618d16b5d55386d501467e1bb3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f86d6e0caf58fa1fcea6c6f24a6f71522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec617a2580f9df7247395b299508e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a7f27e02f6f298c1dd4bbf13ddc9f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ec3266be81d0df1d05088a9bc9d33525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411624fa5f3df8ffa91cc45983e5c05526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704b4163d28445c18ada18c2985c572527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038249b7f8e7ec4b4b69f1f24f0b468528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00851bc92ee74179f1d8a9f7f6858d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edeeb043214b2a5c28dddd893732ea1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cbd86bd9dda8836984843a16b6159531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a7de85bf8553b701661fff413edbd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cac16b079155db6cfc5011f5a8d1e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354b3bdf925fc7fe441b81f3e4f9d40534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a617db252b9a1cab0e717ffee321bc8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7787f2caa6615c7a4a0b9814ff0e8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72356f2fbe0d224df58c03898b35cd5c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d8a3d75de75ddafc14e0c79d35cc3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3a2f3eab5cca9733c3875271c20bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94505f002066566bd08e39de055c3d9d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bdf009b0d40a9acc08385456872dc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c174a372f065464ef5244b6462639542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36718cf59e80665788deeacf5535b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a91e801a2a65ed349c60838bead696544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e921a4f16c795752e9ae620c0f9861545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844ccc0700c39da207ee394ed51a581546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac364ac55831405b324a914d5c5960f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfaf765b3702eef13d72e0d30a1c815548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974b82e3575a143443495317613628a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22627cf568cda66d152c651abbf1aa1f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab31b76052710a3f31a83dc699f474f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd78eca54b72d6d481266379b944858552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce2907e31f73269c59b21275d77d86553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca93fba4de4f2877caab0c35fbe9eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158389b4f0f7b13db2f3e0d0afe56749555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1893ac198e4f01109619aad8be1fd92556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6959e45cfa4b62e0c785660e30bc4f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa36d11f8be07c3d0b95dcdc0bff7c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f34c808947bc2dab7da3f8145d69eb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea94eefb1d2afe3c2d231c47f040a40560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8219fb7d00d248cd20a99595cb5298561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadec416f226a196db329ccdacb4d74562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6c6fd72b5aa2124ed59b9f596fa45563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa7700979e845828f6a3c00b0353ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407354af67476b21b94530fe74b5808565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31484de139496ee34314354ff0237da8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486da1c82fab111aa70eac93bed0913567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856646bee84c483a8d4c7d7a6d9aeb5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95c4774de7173819e5b5c929d1a785569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335663dce9455601bc8e75d3ff8be47570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae549d2b5c99e1947e7c7be90ef2d7c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d130a72202e74797df2807791d7abc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b158e9765c28fbb620dec77023a6c7b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f8521f8fd047ce64cbe63fc2b613a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6efd0a1eb52cce3fe0ac66a4c2fcd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c212c4fba208024f3b458cba4b9150576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab6d3e38f95c3bcb39305954cee9b5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c014d187b7a8355485ea5318286e6f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8138810916b6ff0d513d407d8730c29579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bb241d362b39d33738901de51e748580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457d440187ba9a400703bd24a676739581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12408b638c280467ec3ec3d80be1c25582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301981b6f981972935f15b8b980d6a1a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2380b2cef157fb86a7e461ee572ad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41555d3642ae3479f35550ba5f311eb3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359f91e8cb1b2efbe1faaae5cc7acf0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698499dcbfb51ffde8dbbb590edffeb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b202f21d60223d70be95807ca97c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0544b95e7ee95acbe426f60703b6b7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974db077916a4dcf87ce1cf0a120dda590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0a2374af31fab630dc2b021995b3c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497e69768b8062a629002894bca7c8e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9640c9d4c1f46283c2e12879d25d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d68e7394ade4b3bcf11b9202e7bf6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527e912d54cf26780f78483cee76069595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c35bbafec032b92e5a83f2e1ca92a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33459febbfedbb76f4b392fc3f9fda7d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108c6d916d751722be58b288970befa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efd8d49e7030e7a6e85fddfe373ea6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72cdd2f8c9433bdd2e19e687ccdaf3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95e3431dfbab6ea87e620cb37cfd0f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cc2d5254806a54a108915e5f91979602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b01000a35d6935210e2c37c82831f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb3455f9ff3f8cd2d99556c79a9077604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b30a2e8f0a7a64b232a6d92d14307f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dee3a0b027ecc3d8da2f0e1f156db2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b05f05b77f513f7d89d5f11b0012ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49bec82d92ddaea15736cdce22ff2e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0e1f41e9bcd208bdaf97132e21c40609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb489131d6efdc50737c745aa702ce7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35531d0ed12d853b1372b0d4e471ad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70609e60cdc2afbfe90bd9360da520f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa758f89a804ef9c63c9a694b57495613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd423a08338453513744e56dcedce65614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b997d909fdac5f35aae0d37fb1328615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8a4eafda0f65f011a5cb038090af0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33134feb6a493054b5e5a4b0ea39338617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bddd584a168f874f708e00565c301618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff1ce7447793e01bc0f7ad64b75cdf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afc3742bb1057579289332643ce218620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a008910036e03d82c2598372c431bb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a7ca9bcbd9eddb0322fda2199c20a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733788bc39f4d096940f08b3e099554c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda004ec5e77fb9ae40eb2c6b89b5c0d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5809c184cdf90801b7d45e5bc696a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574d835d3e2eeb29e88cddafe1443ab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f44a5975b99fba905ad62f1a146f9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e69d59dae17f5972a183d5b7c93b44628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91738f9812c6d2ddddfd24c5e04c24629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49aed803108a0bcbce3cc5d5a2357b8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be04d121eb7ee833a7bca2e20916ed8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e595ba717cb34766ad05712b2155c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8a3fffcb83eb3c23f2a68bf3fc432633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216905f9cbb119afee801dabb1c1a6a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a0e72297837406a861e4636941810635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6a57f24fa0cab0845d936277f9e34636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91850ec38e6f0b45bf424b14a11750b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2bfc4315a41058594c6e4a74a5862638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e89afac1bff339f4be202e100fd41639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0715a97b8ed49b7e56ce3299aca540640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83908fd5d7a568d60cabaaf5ceda6c8a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc54a5728d83f27074bfa03a9254fa8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c968a1630b157a8f02a014130c815643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413e5ecf2ee6506aa246fca34000e98644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fcfb79c1dfc1344904df627432e44645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d2998bde86c05e78ed349a351a05d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6691f2a5f0e033ee3cb41f4cf6ff4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115457f20dd84fd1ce3a0eeb340dc85c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b7044e5b16d3de0593e6c3c20061e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531db8df924ff8b0a696fe3f175e4a23650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245a94322182dbb72cb04e771fd932e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4540a3b2e994273d284393cb0dc7c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c0f85a85fb76f40165e5862947bc2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe1eb88e992847d61d62185bd9e3ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67c5e49228f47347ad46c62cfc8276655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648286c0e67812e6381ce8e8391ea6f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ee7a5fe08288bdcd92f7d3749f7ac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce13fd9fe86ae2d7e9e61b2458258a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737911925ad250b499be9210f9e613b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451a0f01cb9c42409117e4cee1a941e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c48b61f94a9feb868d2091e5c6d4b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6675009d8798e5649a7cb1380bc17662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1c8c600e3f831bade33e56c88295c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41b4f2b1723d54f7c72fce56bae47a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0be6e090d61bce4fdb4e5e822273b2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cf1cf964a2cad8a0654d3d76fd537666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fdd21541bfb83d918ad14d2f7b80c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431563baf139121a67ae2e103d18d40668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5d2400a9d8a648d9bec4bf7d846e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686aca99618e521aa8f9cefe75d9cb8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922367d4f4e905200f567bf8ed68ec4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab18f536564737c360a5831ba113cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2199fd14f4c339b619c6318842f63673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04405947c7800a7103392a0edd09a92a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aba02adb83bb4f7aefc4a491f027c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9436cbd7f2bd706752e80c10d44d828676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84edf5d9dd0a687a9374bff2f989a4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa95b27b7f451969a8cd925e9e3127678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7e5b429c56b0925ad2bc1e768b4ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb966da4eb2ec50adfb804578de587680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c555c6358b5a1fdb8b931bdaa0217681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d441481f1c06904764bdb244c43db76682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577990ce6e3ae16612cb5b87fd166345683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0cbc23dfa14d7a6773d17caf5ac7f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d1523d749cfff06dbd0b60bfac862685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea41450a290d739da2d511cffd8747f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c021a972aa2369ec2f53af45620f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fae96ae39d6156f2f3efd92c3471df688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210f682b8fcab4f69465f3c94f7262f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15cc68ec22dd5336c5b13b5cf046fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb459726fb4702a47954908fa7a080691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31814daa0a7cc3fac09d411b90fd91a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78082342fa5bbf6d1a9ea587402e082693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11963ab1cc1695b9b59bca91ac1682694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4adb9a204377142947e663685a9724695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639425bdd87587c672ecc27a6a15df7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440890d91fb9ffa5016cdfb5aa4b0f98697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a82d4a5fda5256e95c90e4c6d55ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9526b380a3df4a3b17bb12f0e1249699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0382dd0c27223dd4385a970f1a6111700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f771793dc668417d65099bc7f089c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dcde248a1b8eec9f6a233f2eaef9b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a2a6ca6289c27273572dddc378483703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06280318ba529c192cbadee8f101f9a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b666484b1a2bd372dde2806157ed3c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defb56b0a86e89c31634223c245c9c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c521e461db4d3359b893f29becfd46707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c9a661d733ba4788b10607240c7b5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb6dc70685ef191bbb7ef4bc287976709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77b746f4cd387c3521bfaab4979902710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bdcd8e91e3971984bb213b7c6636e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce265786a3213ec8a8a2d0ebb28870712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03065917e46083389887d71596421bdb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befbfefb5e6fca297cec842cc27e33a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fda564775e4a00c18fee0d74ea11bb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebbbeeed224ab6570912889dafdcae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e233969d778acad2286f452efc77f9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284fc73e95638f21d150cb45659a371718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664e408088bd9298d721c9489a9a36f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003fb6b85a0257a27298f3044725905720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d09958d09eea22d9ff8743358fa81721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a785ecec1be2e7edb7cefec48e79210722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e02a3b7892b76faa15518e54446fe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec491c0bdf1f66f8d58d2884f12f448724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7898dbfc83e7e2de08ba654b4c6f5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ce31a5da3f380cd79398c19b2080a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a3b3bb2c99a490d14cce67726545b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638c011ec385acef3e755bdfa473c52728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f9e4a23a9b91c61ee30afae1a3dc3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6c6e1c9bc76cad8424dbc85a06087730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efcfc5a57f81d8c13f370712532c6b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7c16ec04eb16af90fbececfefac99732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27489a8590df6d8a3e2ca55270fd31dc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88521f0f6b51697629adece5bbac2d16734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed7a73291a5bff9724428232f94969735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a3ea7f15d5b68d45c04167917316b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedb1c592e30f308392594612ebb439737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cf3972398bdec26b620ee0fe1f620738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde7745df2b3026543020db001d878f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6a9f74d94c313e10fae91fa840478740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20bc980be33ad3c0def2d639cb5746741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac6fac0868bcd5c76e3536a91019d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798c48abdb09c95667f9a2a536f9aca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcff12fb43692ba42e64826d08234cd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bae479fd4fee9587364905b6d2ab9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e79fed91105de230ab4ffb458111c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45d033d8456c962d14bcf8b3767d5f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5215982f1083cf8061f7f2f23a5f4f7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82107f5a41a399f77d331b782eb7b4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd63923ef6cad0069177bbe616c65bf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afbc1f83865958439ddeaa8639a14e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4848ce082ac35bccebbecbf703331752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096f6d2e4b4af223037f57348156ce4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f670b35f28491e5521bf7b42a2ce1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02c3368e905480cac44b0411a8a9ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97888ba71a1c71222d93ec7105107e41756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5217a713bbf0c420807eed08959bea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b629955b932823e4b82d4a7d5841f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccf897cd7194d28cafb88977bc0ef2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566d83e4dda90332a1e2d728463b0f5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745a87798fb1be13add4a5fe73b576f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4feb2af060d3a9de28638855b9c9b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad11f5a86f15234a20fdeced12b5705763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6921c1a536b4c1af4a7c85d5ccc36764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f977021d901160f8a231604ea15b582765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaea109bc2cbf38f3b051cbd6777096766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58688f65253520a1c7bfabc108366934767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efce4b66b6765285d6db04b7824da52768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dd39a84a3174545f2a410ad3e120c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fe87dd1de86cdb33ac07ef59cc1ee770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e549ab5e6f1bc4d2b7a356033735cfc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5f0876f28ecdee6ca9bae314d23de772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734827cec7492614a8ac0b4b1d571ada773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae91d9008db662ec5d4c1728a1a288774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aae78c8191cdd657f017580839dcb8775.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12122,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12212,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12397,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12457,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24431,81 +24422,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26816,110 +26807,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>389</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27117,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J390"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30693,6231 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22068</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>6.03</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22071</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>20.89</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22072</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22073</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>13.12</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22070</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>5.56</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22075</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>14.32</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22079</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>5.69</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>778</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>22082</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>6.75</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>778</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>22083</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>6.82</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>791</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>793</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>22086</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>798</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>22087</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
         <v>3.45</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22089</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>3.45</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22091</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>7.28</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22098</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22099</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>4.37</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22100</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22095</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22097</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>7.71</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22101</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>4.67</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22110</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>6.7</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22121</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>5.21</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22124</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>7.22</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22122</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>3.68</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22123</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
-      <c r="F281" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>4.61</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22129</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>14.83</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22130</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>15.08</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22131</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>11.82</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22132</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>8.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22133</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>7.3</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22134</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22136</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22137</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.36</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22138</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>11.82</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22144</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>3.94</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22145</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22146</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>3.33</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22152</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>25.67</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22153</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.51</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22155</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>9.75</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22156</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>12.12</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22158</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.81</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22165</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>5.23</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22167</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.26</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22168</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>19.98</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22169</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>7.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22170</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>9.4</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>22171</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>8.91</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12896</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>3.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12906</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>1.75</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>12970</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>4.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>17049</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>6.34</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>18018</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>17.23</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>25713</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>6.17</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18167</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>7.84</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18161</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>65.88</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>18226</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>3.87</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17100</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>5.89</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17109</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>6.75</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17247</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>11.29</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17533</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>4.05</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17590</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17605</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>17606</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I320" s="0">
         <v>40.47</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18250</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>15.13</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18270</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>45.75</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18305</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>14.02</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18395</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>2.78</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>18245</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>38.56</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17136</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>40.29</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17291</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>25.06</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17335</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>56.05</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17378</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>29.17</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17381</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>22.05</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17382</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>24.64</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17491</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>25.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17526</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>26.6</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17505</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>33.16</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17506</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>39.52</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17565</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>37.59</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17627</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>26.68</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>17628</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>21.04</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>18326</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>58.62</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12384</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>1024</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>26.28</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12500</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>1027</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>18.46</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12553</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
-      <c r="F344" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>3.73</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12621</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G345" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>23.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12705</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>5.22</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12826</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>3.66</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12831</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>4.16</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>12832</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>3.92</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
-      <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17007</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>1.98</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17011</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G351" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>4.69</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>17988</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>5.36</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18014</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>19.83</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18017</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
-      <c r="F354" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>4.49</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18057</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G355" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>19.98</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18061</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>4.77</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
         <v>18102</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
         <v>29.59</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>18194</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>11.26</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17250</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>17.65</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17252</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>2.56</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17507</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>18.24</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>17635</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>17.32</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
         <v>12914</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1093</v>
       </c>
       <c r="E366" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I366" s="0">
         <v>7.28</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1095</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E367" s="0" t="s">
         <v>1096</v>
       </c>
-      <c r="E367" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1097</v>
-      </c>
-[...7 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
         <v>17012</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
+        <v>1096</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
         <v>3.66</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1101</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17637</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.37</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>17638</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>2.96</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18392</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18393</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1094</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
         <v>6.23</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18172</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>18289</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>21.18</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12409</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1122</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>2.9</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>12828</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>1122</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>3.61</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>17083</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>50.69</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>18012</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>46.33</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17115</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>38.74</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17119</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>79.61</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17122</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>64.62</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17245</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G383" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>116</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17632</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>57.39</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>17460</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>1.54</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18273</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>84.84</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18039</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>82.97</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>18040</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>89.36</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17393</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>24.07</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>17393</v>
+        <v>17394</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>1163</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>1164</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I390" s="0">
-        <v>24.07</v>
+        <v>39.84</v>
       </c>
       <c r="J390" s="0" t="s">
         <v>1165</v>
-      </c>
-[...23 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>