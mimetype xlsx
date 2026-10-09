--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700d7315e3e747104a33335f0518c881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a660285bfec0ed63a7b683eca2ffdb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce84e6b4b0702d8c841b06b08cc6fef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bab3a5b4d954a487b3fe3921eaaa24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8f12476f5d008742af7acdf16736c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81cd79bcd490978d88ebeb6200045f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623cdfd137e5d2df9704da607971c687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188635a2677499735f72e244f64ca7a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49032c5218850012d1d4f5562a668619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8651b38e5861729ae6f6a9bc04425e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ccca9200714d90777a69706d0211611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7376928316b831726e16aa27d902712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ecd7630723b566d024f3fe2d16dc013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa14975c82266eb5ec07d2b5dd6bb2e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b85724eb6ba9dc90bf3572e94245d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac04ddb9402d26a37daaca60a6fdb616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274dcb739ef7b1c6a981a994a86f7c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef635a6fa1d2f5acb20461cf8ac89b8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66115e1bbf35d7b36e22b004a9c1174819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e5365d87d2d84c33782d677f50b9720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25ad65a9f6bd2c69b4f61360d006c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e2fd400613991a7bdaa0d714d255d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c898a92338273355deb4df8fc8d8b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf35e066de54968ee007d1ce7a939a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb195f0ccccc4cd0bc9047e32f072ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6a8e4e7e0601c3d5e6b869111361826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf4f987bf6ae234ada0974ab4e34e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781fcb914f5de0dfc0fea9cee81cd2328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7859fd5c257e8c51371748ad5bd99729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b6587ae3e993e9ccdde2afa2b5ac830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3b02a2f7864468c2cf0a19ce2701931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72892afa6de724b0b63492171722d3c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870e577bbc29133cfaff354b0aeea9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a343c0fde44c2059a6d18ea8a71b1c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4924b5dd74a85669584caa9b29b33cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa17db91f7eab2f514ffc35b29f760f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b54b76695d3104d0925d36bf1193737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adbc9428e4138fec30865aedc2fff738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f383d705e8fd8a37c1a37fcfe5d619339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782424b0703424fd98f12be13143da5540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d583a6d49f50747a67102d4715ec741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9119edc74844869d98a153eafe66d4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97b0419405bec35b6d4fc8615e259243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00a5fea49d1e7ed12342ccb18f31c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc00cda8fd745b5ca45bd66dbf9e5aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010781614238d63dcc04c3d7db045f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a42b22a5c2b9986514041c9672bf5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d612f16a009cc66fe6ea02c5894d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695b52f629031c46c6b20af93236b6f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8c393fbdc383ff26a2e5cd620b74450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c029460eb9bfa3ab1964c915d26a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67079f29bdda3e861518583dc384f8a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa749d27a9c33d74e8eefa9137b233c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29b23c3fd9209446f4f01825ce94aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4a3aeca90d7d48efb2ef523eb086c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfc469a4cfdcc39f8b84b4eca5d10a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c976c29cc4ad2add725a6b7a408fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f583bd0f947de07e3ba8ec7f787026958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975618a9c46b2e89c52029c2fb62189559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc272beb18d319994f5e2896768ec260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259f37b407a52e23ca4e0f1ca82aaac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb62ec9014c19ec90e10c45d2ebfc862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c310090f3898813e1a60b8b12783763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf813550afb6aa816255479ca68b0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f8f200750940d418597adfcc85d4d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20709f9e7f5417149f21255e606275e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbdaff2049b14afb2bfab08272321b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da32434cc4dd30e256c67a8de9d62c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285d2a35e79ae5c98add47f81cf61a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ed60c1df74b1389e3506ea46e2ec270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2be10a2cc0dd0b9ed96583c6795be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3381766ed5994b1e6b0030f1831dfe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c671816e2b8ec389023bcea535483073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267a18afd0e014e0ebb64d4130c1b3474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d857b23388aad2eb11790e5b59619275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205175f436a0d83064d2e2d3b91f7b5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07fb612874b6ab42b16634acf5e64477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc759c2f7f1e85ab13a350c7f46a960e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63867362e5891500dcc0bf23a3366679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404063bc306cad3de00eb53baa34fe7280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b5ed3ddeebfa3106e12be5b9122a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238bff82d26066a1c05687da004f49b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ec2e1c3857c1f8af0b5cd5533460683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09858cadc5bc0d8f4d67555e24eb818e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7b187f80aa42918619fe68321328a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2c48915229571d7d5d8b346f3b6e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0360ca76797fdc73c7ddaf1e17063ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309fd5d6846112095d4fec3d1ebbf7788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c595816739f47b00ce23fee39ed098089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfde118305bbc046a7f4611f4d8a18290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961605aa6c5ff76684c4af5e2ee4ec2e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b1b091681563f55ccedc3f93980e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90dcb89701cf584fd842fb37d1be22f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ee7156aab3f50aa2547f8b5ff68f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9296f727cb30a78c7a8e153eef5e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f9f5c9400d5ca4adcd2e12246589296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f121b71df8486fe58319cbd6b78d34e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224d5aef1209f486348f3b7dee9cf8b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133afbc04b1d99a82a39aa75acd3374999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b82196d85ba53c6d1ef0b651ad301100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02808c60f424a18569f519246c5a5692101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570380fa7042ce1e03deb9cd6a00701102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16706b03145a382e5733bfa55ed85e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6190d8379f43631b0afa949100925a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0a3cbb869d4f9d214d0a3c50c0547105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f41d82e184b74ba96090a81edfb2a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6003f319eaac0713f7b91ae4eec630b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6656ad90db0715f1c5499c561e954c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c007d6a6030083c9094a3071f345bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde42f8730c134293577d2b4c0bbf5d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb655d9fe15362c9981bdc465a307068111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de607d3af11a11f43878fb3b151972112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966420a8d5363d9ea31ece51ca78c7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c26860c19e695ff9eb8337ba7cd07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca215aab54a0cec37c48a39c9cf260115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e01021e323c0a6ad3341ced5518fb6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384024fd2768be4abc22dae65dc03f60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ea7dde95bb48b9a286d9a0b967107118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364f5c75540a4b7ad6b8e03901e4dfd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aae594097701086a021f28aed04332120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a6a8a228ed9b9b08d5609dea6f7fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a354756e6dcc751feceecec3f8c73a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79f32a3edc9270a2e6827dae638121123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9bbd29a4cc21950127363d3193f6f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0732807cf032df1f27774ca62b12642125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a44946a3680f69feb05fa8138b0576126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0f76f8f165db4453111cb9111a263127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd570eedba61ee3227f5d686a92b08128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197143b52154ef653190cacaecf00da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4668d3501a08284cd2c1ff7e590c57130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa576dfff52b3e9390f610d976cc60a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d80eaa1e5d9917d27b977d51d2ac92132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57d7ad6685a5f6ab3be4c78f9b6829133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6590a447634fe297bc37df61d8fc15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270fa003a5b14331c0a640cb17f94f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9ef299ca9d39b1ad95b724a3aea9a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b60aa867433c1c3261df691c8de788137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d325e6247f8d29948650a54bfd7d29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8412ed7794db415d9f04bdb8932be5d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf31ce77db0a23c2e5b4ed37de07afe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1aedf70e2846952f0352ce6febfe7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52feb401dd3ac624f460cd29fb678ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051bb0edb04d103f94ab508c53b9e29143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a5670f155eb50b69aaf656d342d11144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685b62f488dc8002192160f75deee7e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d62eddf6ec925e52044d61ce9576f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87438b20ef3dfe9bb6e5e89eca3bfcb7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0594e8a32b6abc44b4ce773d2b411a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6ee2597c2220859b22177c24b392c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b92a4889f2436d2ead59027645910150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb310ad08a5a3be59cc165de68821322151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6e2f29dd780e6b0437ff6dba28a3f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa924b28f722f2f0991db6215713ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9705b61b64c2cc025e9828e40cc73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98aa6a45ddcfbdeea2160ec9601e5cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89e371b5183c83e6064528a6e17e1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3558135c16d6889c7733a5d9bdfc4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fbe5b408de812f493c12d5e066e8a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0deb2eddd5f9f82ee2476a39af4956159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10950d23fb1d366c738940d080f9c11d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d6424e6a09db5356badc874c480e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b2b0893cb67e39d62fcb3c27619d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64dece8024ec4dfaf9896c1bcfa26db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29f5d75008397376ed05edba2c96ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb247ed30a6a1349aa7542b9c06e883165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a702b93010e8d5500cfba073f11b1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07bb56670f76f82f8e13b8cbe0cbf4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0313b9776bd2c8e20e61ffe41228761168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91addbe7ebef4a5ef47675cc8f02dd53169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5be72bf17c13a924e1453a842a8b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198744220b32f2589cb71a73c1d6917171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138900d7d1ea4d6d083fa84c5df4ff7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4b4d92671ef7ef399e4a4319c7b13173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50f1afbd33f0cfddce8121010615c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5ac4f56731906b7bc66f32e5987b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ad11a93a031788e00bb2f576303c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aae3cd6e8a970e816b313d614aa41e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275b874b23cdc9eceb30a80e03537ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a5e07f72ab098e599a6798bdd7737179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0eeeae83329d5d1247c9e8db846279180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5dfa50b2a5cfaac30c3dac99b9cb7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3a5e2d1d9f3029a47e21886b3f7b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e61c26777416f4789c0c0db31316c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd52cd9d0a2739aacee8553eb3f51b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d2d2ab835de51bffe4233dafd2345185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132400bbdd510e6af74a983f2e29ca9b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ebb1304f57ddea06905e76527094c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d27cf5d83ac8b72946bf00cd504a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6c59af9d50066c7b2b86c356b34c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577d101d958b0a6dec13f076937b9d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00339e721ff6df4e837040786df629191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0bb0b68c46e01403564a7a42bed6b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8841547b919be30a9169e4206c0f262193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4de9eda526cf382a2b6a1ec58b941194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4eb056cd72fac8c1532b426245d9f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e80ee256f8eedb2a63b35da49ec61196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f088a0fd4a8990cc73603db044ee168197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de31eae26193aae3d3055a8b697c224198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954be1396c73a924698be826347b3c1d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff8b7bd94e2b2b029a9d52cbc0bde1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30370452c1a79862a825c29e815d5fcd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064c5ad6a528c635c42f07e699a4a06202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542ad8e9e93a0215462a3bc64c62722203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60487ef2169e780c256b6ea06dc2311a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd657099ef3f33864992849852e90163205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce1afd2207774bd3850f499a11a58a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97bfec9d83de744078731300379071207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286085c305c4e543af41cab578657c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b469cc1c7699bba1be4e98ff67d0713209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539fbe727bf474f73a18c78b57429ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6e6ab2c0badc8c603725d138aa116211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098251d4862a00d8860215c2ad552766212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62b8f3d6892d94b9e33df4cd666d3d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12466b7050192d4fd7b92641f57be936214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb27b0ae05483b06d0ac33d4c617c82215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66f7331961ee4304c237314665e7ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3230f8e0999f89ef154a7c0bccc75217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b87e1a949ea347d25b2899380f81e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4238fce8de914acd0f3e0587c32f8d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaea13ce82d3ef4275cad0882f92c51220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9103e49a560c566e11ed55ed73e50af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a031ad36d8f9486726307cee1b474222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9e99f2bf592ace072612b2a5c015d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c528f62b48e2f0159634200ba2429224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe367a7f35d18cf53a3d3eae1346cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a0c4cfba0e88b238df455d99aafdd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea5db38c54f2f12fd256d61abde169227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e1ae96d7fc1847c02380ae8e88f8e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac1b734f704bc2e15ddd3f6cbc7df1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6a0cc0d7099bc9c581c0034ae554b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fd772a73117a64420d89434fe8ae7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1e459f39acdcc97059bd487e8f929232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3e81523e5e84aff7d6b0a0dd329be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8348b81019bf173390bf25bb110db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ec7e6eaba1651e34b989fb47026db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc9e4e7cf37edb7b25af71a087af58236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33786f0f8640c1ec64a7a4265d7df695237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acb9a06bf9788aa857dfebe97e5b53238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3349a000d43a04715568513af3eef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2bb364d58c09ae6e74fe16228464e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65247f0fbb04a74515b7e7ea89af1652241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d737623d1a3a8e8a5d54d0079bc2e17242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70350063b2b7aafad462e1bdadb70be6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb6e2231daee730bb63666017c11b1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa839284b256aadf8ce7524bab53214245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11fe823932c1f3208cd04c71c9dfd5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931f965250b88abd533243b6d38aed4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fa326a9d051fff23c1f647d242d5c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c484fc74ad0aa30194ab3152b8aa6f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573b30ed06b0355700a526bbecfc32e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d3be7f0fdb46b442e31e4bba62600251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7df1165ddb680d0bf5de22cbfb5633252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75e60261a8eb9960579ec486893c4d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb6a5861241170a27181aae2bfbf3e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc683ed1e44eb89bd3e71ac0cba20dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f298d53f45ae7633476de65cbf05a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8c22842badb58ddd77c6727be8acf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228b0b1de028d71f628f76cd1f26435258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3528def7b9ce71be9db6bc99db753a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931aabd79b0689700d268ddec74b498260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1eef439f8e5f83345f868214a89ac5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08533e981b687fcb95d97a483deee701262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cefd2c49a34994babf6575f068e58263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623a664577d3f4dbef452512f5b1b0e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784c9c56559e8149dc5ed3000178ea3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722c132219dbeb15409631c1b06a0fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42359ee23d4448f69e468182d19e56267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968ab18eaa69102967d0573ffc0ebf9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d797f8e1acfeed5aa132340cefc0e05269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010ac0be97b1aa60339437143e822d2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9c97719310fd264c23eb2352f3104271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbcbc703f38600f0d68a4237602ed2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb04c320081400a7cc189bdc9f68f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465cd1f205f66221420f1e681174dbc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0534e92e56863583c1375bd120b5f06275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cffa68e07a2d005675ebeb735186c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371bf00fe6b67e328f34676f1108041277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc719eea3e6e80436ef4f754810b171278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0104485e9975a5e228251c7e9af5c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67eb364fa136d7b7ad22b9284a17a61280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fe9c15ab3e836741cb5a43b27e75c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e121af33b471fc7d7417b979472eaf3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3350a4d0815257edec8025c57c1e59283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36562bf69fa49336bed8edf4b6a74533284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045a92b3693ce17b19ed1e08f6d5f55285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b1c95e6686a6b1f758a5fe8b6fab7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7cedf945eac8394d323b9d2be09ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc61697429c7db88c8aebd67a4dcf52288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0963fd59b872c9fb194fdf3fd1a41289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f082da87ff82627d5130e8906303472290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599ac39e81419f88418db0f1067abf0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cc85e7b21ea2fcf770b1778733606292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bef8872d287219096d6a05f7075b50293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef399d9364b6ce91b78ba4b88e6875294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077e863394700fedf80fb43c49a1dd4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f20fe83cddf316dced8a59a722357296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d704bef96e1198bcd7ba1b5cc6688a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337812b86e9c59a1d06b509e3a3803d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22bac91fa351ad7790a53bb8e1552b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbef099ca87b526ab183a90d2e1fc5b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f29a60e317cee57da90be7f4b5918b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a9b8210ff312857ca1d0b56f93755302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869e32b87a8872214ba416b5c1552d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577a3d39abf8234ed1d35ab1f4418bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b48b5d4e0c130d7f643e9a0e28d839305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851b7a5bcbabe8e72589af540220190306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e99739c5a35ba39a8ff7173acd53ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051bd9b7e2cc4849bb812f64928720c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe7dd7121b966d1338cbc3096bfca2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958d38801a9b82ce53357302c0dc903310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2d2609d9e183bdd1e68555a105d63311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc61113eaa764377c5411e5dea895c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ecc3afd399d73df4bc650b4764839313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54270c3bbd9e120fefb59f8ca4815b20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ea5d94f92447fca371efda835d4a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f7191841c4cf92a91bd3457766100316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96061a2f40a4bf1339242121f83959317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89203711f7ba59ef6fab0263eb09cbbf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532b58ca983a4ec2628ebb5ff6d4b81319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f32bf29f99d47603b3752fcceff8a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0a1354c41029459ddc102621e18ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe3f6403f34ffdc06f2278d1b93807322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc166dee9ceaaf0f142f5b0df6b04a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4660ea6cd990d1c136cf340ada47f09324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d712463a2262654359c67c53cc655d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826572c525c5bd5e30576d71deee2391326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99552fe1a96de006ad0db7195bcbb9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183db09bd626826467b37f9a0d71e7a0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a78a6345f0e31f3df9962cd02b54e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7e0b3cb37749da6501ce72579f53b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7479f1a729652cab1bf04a0feb49eb7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b047dbfdba7f680529f5b2aff2e8310332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cce25c094d070663793237695d04e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fe5cd200550b3cf5cb96f57c2f3f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3a336e1aa658473980cf9d1e13edb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4728c3a8ed811abdc0cf6b9d080311c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66c36d3ff8d5a1d0daa8d97b1774ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a7331fb6541e72586966882c311c1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf1a931fd4b73108e3e4e679ac17fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df7d69d3cb03e1f60000d655634f68340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f5fa2990a62d56115694f91a64c4d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334550f72d58abac79e26984b2e26cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8911222b8177decbe8ed501c45adc13343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b430fcd327974478fb5be014e82fc93344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e41f33c86affb5cd39f248cc4c9fd9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7bb567eb30ccdeb0bc104f53b172c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb77747c9b69c26cb41aa92ac8db107347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ac2de7e044224a5aa487650736599348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48bc38159bd413f246e1c62b5de23b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd70138d463813ca0e18290153e031350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff2acbde09d8ce5bf1508da7d059a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d69bd6ac77d7e1049a69f08c2f264352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f0cf9f1a53e4b0a07b64b4bad6ea4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6d2049b4632a607d4ce079f3e4d32354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221a45527cdb89d97c165d9a9c0d882355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29aeced490cb31faf6992b81597d17356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135b7602c7c24c9a4853cf7dc245f59357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496ac27cd78dbd032221857ee81ebba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8576afd4fe19763df770a97521b8f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c958bbb9c2825d85cd24c94247f700360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820f63b839c1e8567e70e01f73ada23361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94212a7b8a047123e1f0bd3e6e756054362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbd4b8899b89193c6fd62bddf3655c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e617638cc3b926278ff8fd0fca3f620364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1eaab4722873eafb68ab27a4a98f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c4418889a45ab105045d2448127cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19111ac1268ce6e310797e4e689b42367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627b16e5b7221a0d766c19ec9ce3fd4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be500217ab85a0bdf85134224ba8026369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb146e7f163c2ab7c5ef14d570d60d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b848eb539320cb4d1699996f29764371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a8e6b43db9cdbd5d8221acae130d8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284655f07e08a711938321ba3ab0a20373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e8c975899407b4c6faf8142739ca8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc82e05679e3057c04130c739f2d5c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4dd8fa2f116377db33385b8002baf0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c97627aec2ead82a523a566f5ba200377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55052aecf18d5fb74bd95710cc380f47378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e300d8952b4c9bfa312161599a2540379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bbea15185b20f5252b7afe771e383380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b567024017f79c4b6961e5f42057c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85719e529de8579fc770a55709162626382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9376a2b32e07fb5b4019aea90014927383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092cbe0b14b348ec93a8d2a08ae3295384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4bed33637e46f5e03538c4d2f0e2c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820b2724fe7f99d0141465c10d3a90a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00228512da474fbd1a16ee31ca078400387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40905b6f129c3c146e4617416b9ca725388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca83f785b0ca8b403d77039d7d638c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868720777ae4a8f333d28d4df1ef3254390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97713df829a234bf2cdb867603aa954391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4ed3fb820c6b21d7178ecc373cacb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2113feec6fcbd101928bd4653b57c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9edffb428f13748dafad25eb1fa1a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fa8084e5bf35244e2773d1788f38d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e756853e2c5911b2f62e2f7e5bd502396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad72d0e141b0e26c4649dc9abc3eb6c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed21ca023d5bcaf21c1a7c9e600c69b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185161e6cdcc1b3af6c40e32974d498d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a7236b928de26d7ce737118705faa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a1c55a9fe1da6212e17f7429a5d54401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5074926e7850f96ed64c8ceeff61c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e36f90747d5d8678db91c2279855a6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e95e467e6ea33b047d864ebde9b82404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80514eafd52da5c13cc60fea45a3821405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac086b39008b1bd2d775f949615e9a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57da46be92ba611483f9b7db2448a5b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0baeb51eb40c531589d440efb0bbd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7af07eeba5559bebbcd709d2a650fd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06742624b66d02e0905ca3e71dac102410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5156027f7641747fdbbf4a8b3c45d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5580121334c8ab60cd4fd9fb6f92c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1594b9e2d542805ed49cb2259f432fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a309f80a1c7df4e6fee801ded9197414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be201ff59daa6772465c017b3baba4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b0d05609120f761b319ba9c76aa6c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80d52f68d58863b630db8c9dd291ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b6bb89956ad466c25308f1222cb0e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725ef7036164806207978531ad06df1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ff554ed2b2ec1537ca8f6e736f66a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7e7e192ae1cd4471b58061d9a9384421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dad296d4a97312740fac11875f38fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1d2d3352e30be5c8e637f38a326e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06d82dec587fcaefeaef97e66f2465424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b161c772fa742ac6ef53e495f30392425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6960bf70fe3c0e691940f49f5927a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a35a72c9389848663fa03d2c7b343427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a479e4d1646a5acabfd840a2decba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace322d23196c8faa069ffff168e72a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7072cca8a3fcc88e01efaa9c06856b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd1fdc49e7eb6f0fb96f7960b0c7cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923662f7c55c443f64f1d07309a524e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ad399a1fc98a0fe9a6335228a7e0d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fed56f887eb3c6e29452be66f2dbd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcac33d1165dd3aa7119bfaa3fd527435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de9a3d2fe8a6a3e9330b4c2bde2ab1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e768c1ce43fd5d20fdbdbf47f50b2ce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42a1877b2a41c288a61716ebab47fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf4cf1170becd72c0ec0d3bd9b0824439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1d425af4dd3c93b2154feaa26f483440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d467b2740ed07958cfcccbc3dfb8a11441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbff145ba0c17229b00a7d17b8796fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f53f35a6433d1c75d43cf47564131443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723a4fec6d785bf71da61bed57ec715444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56195f0fbb9b35285f118fc03bfe7021445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d443b6e5b1f6bc79a38fbc493139d8a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4ce661e0ccb4ed5537963fb80ba2c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe941dbd8717313b300b4c683280ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494e206c4ca545f6834fe9b0b2ebebb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452ec379fd7ea75d33e95a8f337ac38450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcade5b9fb03e8c7fd027d84c007479451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0408f31f1ce296fce4aa4c8c61fe59452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc91568c57ac328c26851c77bbd62d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df1cdba458ee9f5cf02398a60bf5ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65490a265a43bb1d63c0c2c5a58edab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cba4771be66de01fed0d072f25d782456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b219b21b051031adb19e3cdc334dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c325a279741503b7163f7de92881e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06ed796c19fb87b1aa29784da46985459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea50982a42b7d4910c28a2f03234e98460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c687dc5b19f4f43cb2402f514fdabd7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42b0504cf0dde79439572a4e2b2815462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d444ace8ed88d58aca9683f8e5af8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d2fc3af5fa4e9fcf0b5402fb1261d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc33e55935bf97e2be81cd488eb268465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8455dfe76921a2b3840de4e105756466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b8654ae7ee957768f3e9e47c4e69a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39914de8ff302b553e74413d4112fcbb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e98e6c07adafdfb234a1266a5e5f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff91d08c10da56041b2dee989237ea9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b68b517ae3fe1ea5d7259a9068b0a6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cdbf7114f7da3d72609a742879ba5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1f54614f540b54819f6e06c13352f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df40ea88ebe152577759888ac39a4a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c3ba6087d0be0d7d35ad6898aefd4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72bf361f1d2a5da84a1a4e5ebeba81476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cd6c34c7677aeaea23f38b2f0ed85477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c320e17587baa922754397b13d4841478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ae561b63d198202fb68011bc9dae8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5310b245a0c48fc28b309967b3806480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb4c6c308c6596590e809a5686fcc0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac36ca46bfc7db896f62d43e6fd436482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab136f555342d99efc2291f8b2b14d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c35a82ec3bff6259c7d6eab47e32e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9832426afc9a9b30437d7b9611cab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6796b7f17988b22a1679420839f66486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822a00290ef75427be712bee2769bef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0be67c667442bb6fcf39f5af58a39488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e8a483d39c9d947bb8e4882c34961489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1698c765b483b9eefa37f48f1053b26490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0205bfe7e99ffa2742ee01ec646cbc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb32c52ffb7aec8be716bb156084d0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f3f926fedcc0b98eff7d41325a0ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243b6c9a2f310ea98e3f0f9c4a72a7f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127fa190082361949f30cbb1110df31495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c9d640731829432ca549c24bc6f76496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a3f2ce7b537d7a86b1ba8b87ebef5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8081b68f2269e3fb8fe8448db2def9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb077ded2e97e5eec321844c8f89613499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf2398c985ff81a462a13a7dfa4248500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326e87d1306582a37ac062599c2272e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a8c39e049212d44cdd1ae23358679502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7eba8702107a3dca06fd4a3e6baad3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ce343306c2558463bad51920b217d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e5f28f84daf5fd6b635a42547fb59505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae072eb873d14a6633fd1a915122e4b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcbf9d4694a3a47fc4d733cf877234507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64edc48baa18e882a81265187eace6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df5d0771995b66e6c90c3dea4c1c36509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a43ce7297caa5eaece28815b0201b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de1ed7aa2bc21735c847188f431f72511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0be11eeb5c2a3de94957735b608571512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1759f9b490c0f0fe9bedaffaa4200c1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac37c372bb2af4586e166c380a33915514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddfd3f602e6514e36e0c44751b689f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9572cfe9a8232d795baad9671976312516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba99259125b68b4d696a55872c6faa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c74224ccbe507ac82ba7f6334294f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb73de71a137541e4277c88e219427519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16fcf5e7e9807ed09fe9dae05447f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951b6850463bedbab415e31ffc33421521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776065a5c42e994c9f2bbd032ebc8fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef85c4f89391272c9c15be451bed36b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7b0db09909c3409b3c3aae00d6730524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06208fc6c3a860d5c908817b560e85fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be619a17361cb5ed588c1249d19f78526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c0d4f23d2181ca82afcaccdad58e8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7419c2f0c1e743db3b470430a18b9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270976c9faf7de7855cba02680a06ea5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0233523519fc55863dd7fc5ed6b2a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f2c1f8d6a5bb0d411d1c0f90e3364531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5ed008fee624cb2ae6a762afeb688532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb60eca9617a247607190e3ee8a410533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1c3de56fff85d12201159333da02c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f8226bf34039b7110da0cbeda13d7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa81b2955b64d1a37cc0f99665f259b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94132b1d132743c47d431672d455cb2b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20fab7d6331d48d25427dcb9b7e748538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bd2d09b1a6bf3caf96936a184c306539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b45d5dcd4fa4bb72ff14e5fd35d70540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5c42a122c75454818f1e4860c8c11541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e577e077fbfba525fa6137b7d8a25542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81be5c389284da31ca0ed5c1db8979543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcf4b7a8cd3b2dbd3a2a905bbfb958544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd57e2150b79e54e20d6eef3817735545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c3c396764a3003866ebeec8d68d84546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095e089a1f049c3d2b2f307af42307f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5bdd8ef5e2823217a1605ddb84f61548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e35d480c29737e236e252267ade7b9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d1066703322595995c3d7edfc1462550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a7e3b279f1f062500608ae7d92ae5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d669cb566c1bcca916714458aaa92b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c933d40c2471c6eec18dc0b6a4a814e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f93e62c2e30a50e1cfda1503fec0c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315114fe9f5a032d46ca37e6cd0f3c1f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4722ae4b1f31fbc74dd58f74b4f239e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf450aed782cbc7146dde86b4dedec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3949b1f0126e9f6897ec35393f7fc9a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095f157bfb4ffa9c8e9b460cb37c9b6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1df2311677ab7d2b0de897d195657560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464613f1ac925f1092c0f1bb649ca99c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda2c3138f0599158f15caaa5dbcc2a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996f3c24773cdf4a546a7bc4dfac205563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6af502ef9476c650bed61109492fc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b43f8b1b3507b469099a443991a176565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfab4d1249d00508de8e72d8dcde4a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609ce763e9bdc4b7f41bdc5a69a1796567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315af9a1bf43058205d98765f66e5d90568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a071f3df96f90c3a7bd6af516a62d81569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930292cdb38da6498d83eebb2c5af1bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724906cde392de001026d784589628b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534b32d365d455451ddc33f61d64ef7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c638f8805d11c39cd6ad3ecb5ffa6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cdc88c9741673b7772f6dc90002f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915338a413a5186b6b7b0b6bc05e4b3f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab559fc87fb8085ab758f85f09dcff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4a83cf48cfb5172729e33a7ffb10f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dab11899be97d54926dbca1d83abe9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e80695daaab7690bf3bd55d170f3ae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacc607c0c981aecb66d82d3e872bd6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6aef711ca7771ee7f3e614f3fb1ae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632a908079f50a59d274152f1521ecf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b02b344447ad390641574ed13483d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f5c0fa92df9f8976eb80b9eda008f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edcc184b41c78a9c3491c32cb1d52a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96069ca64c834db6dd4725fd1fc5db56586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1984b0cfcf50d717ed9ba4353580a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe8044a699dbf09d1e6eb05ffaaa51588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7e1a154906e471469e62215891348589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9886ccf3a15c05a2a285ad389a3333590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd5beb73a2424a672f329a4f24f46e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ecf2e5894eb4d2326fc92b0a5db14592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a9e9ad91975e0b4a5f2d33875c702593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6bb15d1e8122fee7c6368d6b9dde1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7b3cf47b387e903aae7b8aabf35f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecf4be59efd868de31656567559d15596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bbd62cf7e77e1f9f96065f6e6db47597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebb21382aab1d708a59de341bb3050598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62aa7c4e9ddd3c3c744a84d0806b35c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c33600dab36bbff8cd9e895c098c44600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d1f38275286657d99a129249e048a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1439827e7b5fc25a74ac8c5f772fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303b3fddcce65a62593f926829b6046603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9ac1b3910e2f19d892cb51d43cbf3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1914201d5709dfa2497d9cab23d81e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f03268d8d6c09dd37e659e051deab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7849f2999b4c0a1cba08daec4abfa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ccfde19654bd120fd285106421979608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce137b3c548d59e200109031b407e3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f789c3089db2d4301086c33101f3f41610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88121a22add1a09083f3dd7c2bb9aa7a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f00615ecc8a2caaa9ce26f2b524531612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde4ec30b0ad95b355df00cb8dc884f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cb6e70d35750c50edb77292a6679d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92993b0a61dfe2900f12a7c5d3aa6ed5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dece9555faadfddb5a45bfe741ba7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac51c13e3fb6b1a752fa066cdace156617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c580c8f3c3acea3d9e53e46357a1e6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887264937e781875bf6fb83e9a36585619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff8d3201feaab2b253ea5759dd8dd9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fa7ce6e7ff833a87b9b90b0d18f25621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53086be00d9e99bde43e5a2d827345b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cabeda3e9caabb16827aeeceecc39e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e4725c84a252fa45087c8cac0658b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89423c30de58ba3cb1c4216d30785883625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b56776f40d9a83e0268a1236f95c59626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d39adbfa8b6087e71448ea035eec3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd1a3aeeee1e4aeb98e67fc0e21fe9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f8ddd92f08dfa65e5b1a5610ef026629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35877c2f04c536e808604ef424f8c5af630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5fcbbb91092b5df2bdf3113cb9b8e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf759d2c39e23b913718b829ab0360c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee06138e042d5e25aa1aade4ea6e9d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d65bc13f7c43e24480a8d09abd9dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f54bbcc85cba4d67547b18608445b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a6b17f91e1a07c04b4929bb160028636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f4340d2d0ca5cd19ff61d090e0627637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca1d24d3a974a894692cd33d338091638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fa3f32ab0ff0db641797f1b5c3086639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba630b78504f64ef5d770976ab2584640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db676e4384e9731f5bef7488b0e7413641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb2baecdb851867cb2a627a89eb80e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4722a7b9fccfb5cc3e5a70dbd5bf2f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c24ab2d01ee8f69e87a96a810a06f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693cbf1d70be35b2f15ec9f9f88188f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dada1da64fdefc7dd0d52c10d79b5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3da383a078d482c08a697c6bf768b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e900bc126611b400ba0df8da5ad82648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be985fc4cae11502295bc173de2b1d3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02ffa486fe38b8e527139ab1330990650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2462bd26289fdb4938cd13082e066e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd143318c29c6cc9aa86ccb316c1cbc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e9faa696aa01f85a1f54a584bdf20653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122ed82deaa905da716f9272a09dda4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a6b4112848cf12fe31ce129285e5f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2d8be312b72b3b3edbfcd2da40956656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57e697d761f0be4eab6b3615dbacd6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e966966c1e101bb6b4134bf82dde7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03d34cc83feaa77430e12964e90556659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690c40f1c4eb712dc9e15bd4564690b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ae1483d44a44cf0b10b000e646e7b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ea0f9951011d2a29c678cd1c9c10e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6068b2b6a11af9d4f5864f43f1f1e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c737d19f20953de6c381b62396325664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdca4dc2d219d19107b117301bdf174665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af28b1347c2118f2ba23c3fd2d0d98666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10123d0ef124c1a09e1fd96edbbb3c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb2380b1768e153e95f71f1a969d7f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a953bb617042ca46ee11bf67861b3d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b3af6745faa53e7ca6d69196343e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df1dbdbffbed3fd9f148b6b455c2fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31d10a0281354753ff5ff8d0c640d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd86a26277fea47f372cddda9445009673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08607798a41929b5d6eec6c434b8eb58674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a00ac0b2e3d93752d20189d9f63f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd7fabba26bedbbf47412f0e31b3f8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1f0cc58721090e28963ad60698c2d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c4c0e86d89f15844c8fd655a2c803678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174ed0c597a0ebc27f0a07a842ad98e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86520ebde5b17eaf5d752bd9647d61680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b8cd1d17097810e11ceabf82681b8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de346de664b42556de7c9eba6a6be266682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7168d2eb00f3aa0b693bc1c68c5e20a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb8eb50aad5e5bf959738242bfe7e6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ac8024434210112870cecf84e0789685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780e1e4f9d4b5775d78028d4b743c4b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11031f5c2825bc0a2ac985b856a373687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662428373912031b0b118d6f53ba567a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753c46546e3ae31d360ff7fe39ae6fe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc659ee6679c54288f5842eb11854985690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d65289eb8c2bb14ea49b6204895f3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d4aa98c1eec4d9b92df68c22758e7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb62329247fdbbcf53cd59ccc2f74b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c831da7aaff1407db5128d443764b03694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39deac32e94e21a88d743fd1ab9ce47695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de035b06dd9485b2ded754a9f153ec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb006f75aba6056769ca96b67eae436697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8cdb3ff349b4bcc47d7ba1d7ef2f4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc3de41c1b6d2bd7f30c89f8fc34fd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efeaadaa74189e51436e31bcc006c16700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9571844a29198084e2402b115019d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe176e1a00b72dc184aceb676aa2fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c79d8c21b0dc87b4b079166d492a95703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1c2231135558da532ca1e88d59452704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223f77d31e3349af8e1330b8d69de12705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d95456c3892308126846e42981bbc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e5a345c93c88d3d6355156ca68f46707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df6592819412e81edeaa4cbe731b6f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690172841e5e00cbb39e94d59d86af2f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4c06757fdf90c627889dd7698e136710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbb48b5d7449aaeda43c5ffe6e0e84711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748e9476fad2e58cf381175beff3d23712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb992fa38cf594dd9c881fc6b3155d16713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8813fc0f1b1c954dd8491c3994cf9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213eeac93c9f024b64cd3f0d1b54926715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70dce07df358edeaeb25ab1f13cc3a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45f4c066d5929222044ab6f8acf99c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778c1d0f5a4299e01df8c5a6991c085718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b7becbe873015cdfa91de84c2db19719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751d2ddc2519247d4cdb6f42a37ef5c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5885c6c4457fd87910927f555b578721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb069699d51b20600bd8f40ce8d61172722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb38fde7a6de76920d9f67cfd6035a1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60605a963054eb63ed970cf26b2f913724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd18f7f2d93fd9a5b6a8af12bfd0c99725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e0e69ac9087da9001c869d57062b0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc48dc938130bf93ec49f8d83da4cdf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee867256898549a5dcb20af5ea9849728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad898a9f3a7d4b357098fb4fa5858f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb10cc928b43decd75c7eb22af875d8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7aa3abcf429f3b0f0db60f233e18e6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49abed6431a7887152cff6b725bcc00732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6cd193706336d7c902aff31151845733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa43c3dc6a0bdc456e21a422c3f020734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174608d5a3ebaca856c6b18befed0f6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c902c01574f6c55a4d6affafd6337736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cf3da903e77e0ffd94d1bb2b365b5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7a6e58c71f91e9a2a853f5d4e1f2d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947107eb390a7cdb388bb3d20b4289e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5d2e78316187280ec0a0ffdbc6a87740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5d1e5812ca80a67d5b9dd3337c843741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9337a12fecaf4d23f2cbd6a86cbd8f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45309313812f44e98dabc39b375bf5f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bb609e9184a5e6dc58543b7cb3759744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e7b9bc05424f493dbb81e4ae892d8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd0daf0b4b7c8f4ecf267b6d410832746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c420fd8f6f15f5dbabcae3318e3a95747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90444e0cb386da60f5788a4b4f14867d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030f6d713fcceea0e174bedfc30d4ee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719de2e35331a2b77d7d8eff66d5108c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b913993674e05c60192ce66059208751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91552f30cfd3ac408188674f70ec1200752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7efb41a5613b039c1be5ce613bc01753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a45546bd93effef4476d80a5ac5ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b3d5cde92cc76fb2086d53f4aa5b2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724af7faf50794b613a49bc061b802df756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa372984f6e28d593c34195de43f06d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd8ac6dc98e4b5ed69f98ab224ebea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee9abfdb493f0d1171d5c34075f523759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f4d8e4d81bb3c7456c78d5ca169cf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc1a2eae2426f0912d1344a49524ac761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b469e2874a84e5d609fd0fc03ab324d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c16c7f192c588e095b640c5421cebe763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcff5f10ca18fcf18eac1d1722f81b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b5adec5282593d0b17c41a4273de7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c4f032f0a066ae687db4bc7dad0b8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240c0ff972ca75a9b749b147e44921b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fa54941bb1a7b1f588d52ed81270b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaae1b4f0777104835c14c9f28706a4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce805d769bc97da8b5ed1a92728758a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500b8fa845accebccd2769d252c3037771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690a4e7e1c8e0f2c0926dee4aba0194772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cd838d25e93247ebe8e23610a4e21773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c90349c545b4a8e2ba65f28fca56c9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7965278ac100d39c18ee2ceff064b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738a9cc546c7ac0b5bb7c1ffaf385d3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf5c67dd18177a0b29bb877ca029b5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4349fb0a5f0253ee647c45eea355828778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd6cc6c683ec6669a79238664b7a00779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c414c4d255822d4c97fc4f4f38fcead780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fefdb74a47d3321a9276ef3391fba781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de8bbfe5757e2137e1934b5ac422d8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b47df5fefb110d4b3eb3eaf7ebb367783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022bf6b12b4f9984d0cdacae7201c16784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d27eb0d41425213bd5a789483fdb65785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec334312573a175454b56551dda79b0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1a46be6574606a9729dc88f3cd84f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f509691eecaf68fd279092efc660f8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487633cefcf7c7068f1bb4e82ef81c7e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec7b299396a6fbe33dee57975869e6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ca30756024708294c381598ca087d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab0324cb52560c048ab8c65c819e2b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74daf6a50ef5aa07c88c97a0ab630078793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e60f8e93fd4eb6d70c8a64dcd7d32794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88f93de16d8e558a009ef51f61c634795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a182a1102317a815af35cfc26d18d84796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac536005e93a79ecf9a1e3ac4aa8079e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5126ba3d7d6c68e31c18c11a02b4ce798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c6260294475504ad70391589694e7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8089e76cd662886a06671ef000bf5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c12d38b9ea3d4664e39d7419e0aaca801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae35055a0c4338aaefbce619476d8a4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2c8c6338ec5eb6000bde406a92597803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e5f59e7831383e4557511d89dd22c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a1320c0f3a5be72c44f0f5f1f43fc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a541df2ddb0e92d7df28807e67e6307806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852b7714841bf9a426f0a358b029cfa807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20303d497d10d7e96c7ec59bb4e6f833808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c63cb9ebca752aa781b64f5c6c7ad8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1d4a28f3639d5396e20d5e9cf579d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa68db7f7280e06740de1046c9de21811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f2a00becd8862ed724eca00d84f42812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14010b91b61481fe3dff7e55fa3c9a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b63a203e42c27e55e211f23ea21a70814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecfdad2a53ff4aa192a9832e99bd2c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22adea2d924a354fb72c0829efae2c6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266203337b59b160ae28db5508fbfcfd817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d373ccbd51a930084ae29dc0e1bf131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3ead3f9b9ae1c5ae280c461a471d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff25d68b1c157f028578a4a936fc0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe79210ea88be90275a37fe133b14444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce35f10f8c4254ccf3c7767d53a2ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5288f0d4684c7a20c492a63610d6106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a01940933329ca11aeba45ea4531f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ce0bc38b297842cdd8c646995a2768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdac3fef496d7151c384da0eff33fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05275a839bdbd51566c4e31debb139b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbd1e98cb1071432b090d9e2d5511211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132616a0aa57e91149e7d76222f8c74412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488a58a7a6952412c0719104183592813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551580c4ad281dfb00d9bcc9730919514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af48c9d87850d473615d8397e04fadc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c32aa8824ba9fde101e75b0d8d60e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b4cdab537005ce5a317fab4d54dea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb167d6e38c2bde1974b310b2afaac1f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ec1dcbe3f449a0940a3fe2451745419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711372ee07be96e9ae8ba5d91c718d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0b57e6e7f6a569328ae3e149c266b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fca74d01de1a5d145c842c5b5b9baf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203238dea3d97613910b9a3ee1c73b6123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eeabb7f3306f5c3f6b48d7874cf3e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe289b4e057197cc72fc5dfb3cb0839c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6be248530cf5e967496ce28731265326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa57eefdc0d5b9a5721020b17f4f82727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bd74eb61f9dfc3e59bd3311de526928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918994ab80830ffe6e891ab2bb4225129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93447d310a6637d528116c9a6fefa72130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cc8ff30573ce8e346896b68f4582131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33417d71cddc7cd40f57392728b03cb232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f1c47d3f6e9988598fb566cf9553c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a135d2a5a1e21f9988a03aa4d400034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23c74e7dfb7271f46bf43d7da7847b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de372d3588ce53f885a8af8dd97dbc536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959db5212c01b7c096a6e9675ba6a1f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0312ec6b4bc75f03a25ecdc4d453438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126775caaf883df44fdf3134b180e0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086a5dc60d8051aa3fe57691268096840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f032c534d391cb0d3c48bc5390faf2541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a109ef47f199ef9f68a3befa4f26bd942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24247b616f7ef38906af4e0afa74a48343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54099801176a9f22f4f0d3505619308444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb754f44ed07b8990ea88d33ed725d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e1d9038df098f2ae9b76974c7346b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dac520f014c1e1070ea28f738430a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca44da0d7398a5cbe3bd718c39d05448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad159eb88e5bb643dfe4ddccbb514f4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8df711ac0dda81498e8d25c225cad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b44378bc92ff4d7d4820839963857f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c63a35b77c94e701c9d50f5074f0952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2806b02dabd3b2730544b2de93c4afd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf6d325750e2f02db2ce77ac289d1854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485cc57279587a2a51d3600ae7905e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4776205be88bc8c24be94fec3bb3556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb39415ee65d4cc3fb8f79ef7962c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b48ceb8732333b5c26e2632b257ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d842e7371eb4c87de80d59af971330459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554a8bc7d6d02a3c5d396a271f9e6e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706f0baac5f0c3bfe199d6dd2aad57d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342223384928e60fc5bd3189bfe615b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486266f532ce8e118ab3bd483731ab663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83328b49f9e3f3933f749f21d4c9951064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30282cdebebef454de17a6a28ba6c1e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96fca56cbc852d359f69266aff804a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641a62d3e73b453ca75ac5088f87ffd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7293026ba0afacf9d6b6f481767480468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366f962a9a70b4b8ce3eeb4a8c556ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ed8f82af165afeaa35df2355c96c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b0dbba471eb4c80f4205c87edce1e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae558a7d4fc0d43fa0b77504b5f388472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c6cb37623d77e5c25524903345d7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f9352c62ca8f384bc8d2688d8fe3d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cbf482c3e481fe0ce50e9555a202475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4471cf9ed8ea9c361e9645ba11616f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d447d12ac57efe0222843c0c3ddc85277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8b23114df06fb799e49e17d413b3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930e1f0bdbdf253d95c04a20e1dfa4479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa3fbb33169ce74432caadee2e364b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80442b2a9019c83c69e74f452e8adfac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b868ede906218aa3eaead0db703a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fe9a13f4174873ffab5a7360ed4e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec45e84024579e4964204e0697909184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6caaafe231f86e96f006d846d4b8b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7922dff295e749070cae73b962a636286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c8a7bf2f8bbdcdcee2c1d426fe61a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978afc156a571a7108a61ddc775ca2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8d8c148bda0b4143d85e71e03198c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178ecba908be5a1db7dd9d46e5eafca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febb53e2e20bdf33de669a4fa87776d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6fd6637c6523d06830a76d1672e0792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251a05c02c1bbb5a2ce903bdac9dcaa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8236622cac17d8f868122804da5b36294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2472e108f349aebaacdaa934df9d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20502e329d21bb55e278a9a7efa6b19a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e2ef83d3e283fea620fd8f591dc6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcb5fb182a160cda3c62b002b7ceb598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b5138fde520754e6a4f82803a979099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfc16cb012778351bd60ac44d00e96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df6b81e52e7623e90948a5978a3bac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1f309bc4a8cd63d00eec747ed5004102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a476771709ba4691ea637fe616ba9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe245b8b46ec261d2078575ef0a37b0f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946c7bb9d94f42ccddf73bb29ae05f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24652e60817edd324398f772150fc06106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088052d65d6b3f8df6ddad556af48c95107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f327e481955e3e41efc33e69141ac0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c96b834ea9db640c46da9a426b35a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3106d55a34786e0f8082ec607c133110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68940d2fc6072cdc183faad1e15be5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3409df52336ea7732192e44856444112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fef3bc17ffccd4e5f498bae6e3d41e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61577714d9eaf02269a8e3b489ff303114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be046a7b7d19b831848c0472360ac1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fde1ca272ccb8e386d8b3e811932c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa2045c1fd63b53431e692dddf6dc3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c6f9bbb471f08a469ef9c024a8f30118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b530289a708a794909d493da83fe6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf8321a336c4fde9e556657d753953120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aec0c9bb4fe67a2a86ab2eb0e5d9fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73cab660dd2a39a1746b4568ad78be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105e1337b8f3a0107fadc91bb18e276123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4206c9c419d3b9236dbd10a0c4c67124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162be6881da832eb46709f68326cba76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63801513358a746c9996828fc2e5a2c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23ca6fb2c5ce85b3cc12ac9a4fee5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedf3d161f1e665cebb968aff5fae08128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e06502e2ff3e4f6e12c070335978b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b46075f7227ae14a56eb9e248cb1e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6a9b6b01cb81350ef1242bd434356131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d98fef2b89755a9405282b3878616132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738c18fde3475fbb5723886743ea6c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13803bd653b4aa7590f31d8be55e11c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5ca9ceb8489a16c8418e438ca35c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5b544b3925e38ef3e022447c2ea99136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59955507895c7ffcb95ff1262940e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2c8bcda5107ccbafc8e3c41049d6e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0f1389ca5aea78e92c4dfc88b89e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6063660bcca4ac8a0d8854247f02a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae000598a9ec0c34b0edcf0e283c210141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e398f31a545494d9fb6d759756bc8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18c2473b594f0ba4acc37042191813143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27450e2f1e464a3b185f3972d9316d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fd82155cbf7478701d365ee9b4609145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c9f6d0cd1274a81708f9fa24f73a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35594883b2e460f4552850826fe92b36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0feb9ca46bffba23851a55a26669b93148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e97fdc92f095d24c7474922946c2d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ab96bef0fb14932ddc3f4d310f8a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afd2af72afb7dae5dfb86556fc1c9e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0892a01e2611fb3954096036b84f14152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b6522185112ce6dc685bef8e60d1c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300851d9ff5ab493e64721661cd6e934154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567730b2f557cb67b741836c3cd3820155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de15481c1c923073f999075efe158da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6dca36e4b7f3bf84fbd3eb652a32f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2598f65646065a57aff265baea683d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f07adbb365c2f4c64f27f6f482407159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f966c1e4ce65ef441534be3f5afa1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693110a8613e221b41c7fcb0097169a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea257792d36fc8a4faa72bb3f4bacea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b53d590322b788639f3ca789ba399a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a3bb10f66cdad2d91d23427d7b7c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fd73d7f3d140aaf1b7c451b52062c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0044cdd9e0089fd89898c17cf2db0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9def4f7bf483d327f218494b3b910167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c42de2282dcb7611ad0e7eb312ebd1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775631118ec7ec33aa42ea3747761304169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19bc1d1a96e6142166526f4a68c92e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a4f50e25951e1717c770f624c9446171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cbb5bb71cbbc917bb219bae7525f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28751a1ac30e174d93ebdac578dec9c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc42a4bc724a2a51f4a10a91360e2d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c7839cb8c28f2e3d403552b1eb1b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed184bf4791c1cc55b2e672f847836176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce47bdc618e882cf3ab349b66a5c728177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac59382005f338593d791e3a0d0504c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598a3a5e78ca17ba5f68b08497ae483179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc508e7dcb6734199e88d331684b7bdc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76126a1c384583b7a2e3c82a2ea75c03181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042b843d3542cb57a1730612b4b79ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4321cf74971ad66b7b7988f75a0b64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938be5d5eace4f0a399440abfab8ef9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d23a38faaa7cdd444894328d24867185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de09562b853e70b498cc78c700d4eea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38a4af791e4369c680ee1caa38ea9e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2ae650e3b1ff3631cbc66f7d52fd4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af50fc633989579e5444afdcca1c06a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c977a69e9b04e264950f0ddcbcc767190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fabd307d16474f9279def134a1add7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe9aca1e238e1c8a8950b17a352517192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89a0adecf2ded2dc9d813deadd7f64193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e17898537c737dc20da94832abbc5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06926acf04fecd41cbb7fbf77a07dc3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6251fd4595c0af74032e2abd6721a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb7345c3cd919fee42c21fa7a4bfd0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03470126bbe0ee7c3dbcc347f15cd3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c600ff073249f16bae5393276e9c90199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b525d110f4519cb75de1592baa81d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033f1f9f85c68067daeb9b371e8bf28201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37dfb61e1166f8975c418524fcbf936202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa066f73421aa39438681f27cd2ab1c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc66f68acbc59de6ea44e28daf07e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204205ffa7c1021d9b99fbd102e539b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22eadfb6c8a566fd7fc5e8d0e2e2a18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14b8eabed5c9a6577da693a8bf7ec2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96987840e84e3109799abd979f112bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c78d51f46fad87696890d438ef838209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9de20cdde4f94c04e1b426390dd9e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db41f20b788e8a40df228272d2b979c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3854031eed24e529fb6b3e055bd3100212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f6fcb2d1fcf3f6abaee4210f0b72b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f64a7f3c4176aa4939cc4ed844d472214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3a2cf974d8f358d8c4983357e6f31215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d6b985eb00350bf5bc127f7957d21216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f793e27d360fdae1a26f989682ea6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd8f3984e8469006336ed4566b999c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd53b9e2ec3fe675bedd5ea4a25fb1a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3a3ec6631b2de1c56224eaa294da0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be446ce227f5ea2a95aeebe10e84d726221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae7af6c695ed4d0397672f8cbd66bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e23f7b0d0ca4c29317ad5b18287d97223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287fb99555c2ab45f5e7479613c6c31224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12911ca5ed5fb2cdb7158eb2cde0424225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234da84f7da88600dcc3c3145efbc19226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90753fd8bbe47023c7752f5f9b3a74f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cb9509968d9939e0c8e61073dd78f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa745940dd7c27b265452042bdc533229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c174b9bc17f9591668b2719264a0d34230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4d5d0c979f3d7090cd389e5e9c20e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f76e8026913d6c3d1087c263e597a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2822d75806b1d9f61e05f95b6e2026233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2ffa8165d5d7d1e8105078a7ed491234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26884c94c3778c8db4f2e7d5b4c21b61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4a64495a3e0e082a292eb28a3bf37236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d91ee936fccb6be706762e6e8bc109237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0696e2679e6d2bd47b1f2096f461a51238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078368860ee9dbcecd5bc5934eb32472239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bbfbbda83d7f6ee2404bf7492ab87240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d137173c14dec152842192c0fdb5367241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d36845ca9ba8577149973ebf856b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ef120eae79f4fcb8cde520d9aad0e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8666a61b0dc6d6093d3aecb14d04a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362349128c7b01a04c4d7f3814282681245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73bbee8f795ba07591067fad6709aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc596dd315d9a513154672cb0988a0f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba1940d40528ea28ef673af0e5c577248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54aeffa099305276d28b99358b546a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076102a0d629728a3726f37ff106a151250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412886ac79eae5fcefcef466ce2f8f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28716955ef4ea822d699cf86a267aa2a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56edb569a8ef55f623e15f23e354de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685080aa4b04ba40858b9a9bc85972c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449e6143e08bfc03664f5897a2ad06a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295484ceec3a686186b7f87a7ce1bf4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e3647bdff50e66e94da7b7ea3efd9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ee69b5e0f283572293ad385179a1c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03693651d775f6e0c3f1d065ac6c2d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46467871716e190791d27659847af60260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eee13169254d7b4c4316249f28ce91261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5885556a6a4218afd9e273f47b733e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9c56772e096ba2a9250e018246dc3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2d0e30630ded60ac37e75e4450db6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f53723e2139fc948c4a7a5f4d715bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff6c89197c3e52c94909521f51744d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cbde30dd3fe93a070a93cb361a1d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84573e58e07a76e72f719836d9ce0401268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e065ec8aa67d7715e378c270e1c30d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c41e8f4c7291cd1dad5fceabead32270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f408428b3c00c5b74a0bc914c4d7eb5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23dfb6edff92aa84503d8b273401f38272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21343c795faa315fea79180493a533ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1cd7cfdc7d250bc6f495ad64e77f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233e6cef18e79dfaa4f1aee2186c8ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce52dc7ea80050e5134d49d34f18747276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15382c9ab3ac0ad03ed082075089e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240efa53db95eb870c83317905ee031278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0320327ba9fe4ebca5a35105ee3473279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb32720a7dfcf0150148f48a8d4379d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e697a6a3d3bab6ce1fe3579b9ebeaf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d3ec523f433b33e2a2e7486beac7c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6509326ded14cca0de35bd90c0610283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da6f615c819159dd373cd72c592cd1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53834ea331d4e6aec422cfd8317b421285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef54e44f8b341ed363a15f2e3a34814286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869761a4008e2ec23a5b778be2a7ff3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c63d2985a2dc35fe9300e48f166bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7592e83e17a896e9fbd14c063eb5e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc599ad9b229f618997190cf04b9158290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b4b4682fb1433d1280729799d47f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c796183bbb961ecde28a81374539255292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4190fb1764c3f2deb58f4a7e26c6cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bf734c561d51bcff905a51e561242294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31a507c82932b86a11bb9638c3d641295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca94c9ca300db08c25355133cdd9f08296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da5a4daa99a14cdd1de4642140da0a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed3d4bd255d01a996728e0d8067931298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4bc1f64a80aefedcb35b358e10358299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6601e4d5248ec5542b58ae8cb17d827300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6eadf794545ee98784bebbc8ac9a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d14909ef64b42b2ec451dc86430d8b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dbae88018db86c9fc8ae58ce85e35303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcb32b045e352323a726fdb285ffc5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dd3465d4d900122894b4127693bad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d3a3dc34e1c490515f69fb7d4185f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48641041def730b2c6ff00ca84c784307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7abc3952d0d7f32d9a7bc618061907308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76efb89e4987783fdff1bc72e2963d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef10d70f1a42ed2af1770326c7a1ed1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e79125e70289e8b890497a57ab5ff1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bc4c80a67f7c226a59e17301696c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1777bd6e455bde378cfb8bebd9c61c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607db386320f04c8443331b0f21efe37314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849672513d04f9e13f67a64b3779d69315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b639dac0ddd8e8595311349d6bccc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdae1a28cfbd5e47cfa3760932e39bb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3b6c95dbd488729ec824722653a60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77e195c86d8467cffdb58deeba9918319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463df164ef932163def807af36ee2629320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1907b58d7cdc5f1409942dec613d94321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2f0091401aefbbfbcf909203ebe97322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368f62da82568ffaaabe1a05b583c1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdec6f33c2288e5b9f4cd9e16dbbc6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029065622d6d89b076137481f9a639df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b15addacf08d7a17f3e6615042714326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1318f2663cff717749049d3ed5461327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d173b99e318aacafb61e62333b7aa6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6b3a846015aceb09ea163d965b1a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645d180e0e565cca85c9705e0ab3120330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc43ed7016d653e7af92c9de572ae9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c35d11a760de89458f02dcb37c1083332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4911ebcc5fedad8ef787574bf2576333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa693ea0a626a52d494ce1d9353a45334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d53f513c77658346906a996dcd48a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d650a4a86278d6bba11389b013879336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3a4005548a0d223910b472968849f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279fb2b8c859abc0ab6a8b884f1fd17338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f7d2e2c4e48b33a8786a4b5781a75339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523881a754eb4bc89dea306defd4eff4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5c39d8bcd9d4b23e85285e4873b10341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1b933920ea122277b1ae39adc33a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36491cf85a46a47b77bbd0763f1e94bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fa97dbc133dd5ba0907e70f098fa7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3242dda1c22e5866104b5b498cd93345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359a659bb9e5e4f68366ef636cf285c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37df641b031628c417aeb178c7a39a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e001f8787669db18cf2e770c713ed6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f10d1c17e06599b14974de051dcfc1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde69788f3929bde629aa08838b292a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e1ee7a633982f8fe38e673fe0f768351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57d103cb607a3351ce927ae32ca4d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97f093e169dda34ce48199ffe057d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d467281a86d2176934d926226aeef56354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d739cf866d4779cd4a606f03c4034355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a508e4704c3ab8824211e9c669a4c8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e994b155a0370eef9b3fadc4d3cf1a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5c0ce1ab3e221b00432ed54f1f04d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c23611ed3e942e49f899bd55da8a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670534ca68ec1e632af445a0b0c466fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d688fc988022b2389786c49cd124b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63c1e29d3b7809d970363044d3c131362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df471542f1f6415978ff270715169ea3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7cb6b5fae1e425813940376538fe0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e918975f375b2127ac12a84ddb746e6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc50cb1a27c7de977142530bf2a4a6e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b64e9cf74c4b110d94e0afd1a7cdd0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a945b39284975517d0245cd2760fe66368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3702d0f57fe644cad17aad5517ad6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc0043caa2f436dd9093138dfa8b2b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432cbe5edcf5f5cb1960eeddfe5023b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bdebf4b5d883b3c28b956c6855c72372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c56a05e5c10a0be66de29d664bcd3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74cd3ba03f523685dc1be3040d95ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5edb1110595eef62abc471b4c7f1b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4314431c8e152fe2e0fb1389823504376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ac43505c9b5e4acd78df2a135680f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a8cf22729bcd941a533c161d992d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30588a9f6f039a0558499d117c340d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efaeddbc57f6f4d6c4d4c5e6f9be62380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b0c0e29adcb4f88a8b8ab2aa9ab8c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6fc6308c0d5142c402d36b6a0a600382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66bde0d645dffe22a4b0506dc0c766383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c2c05c2dfcbf29dfa1edf737d3ff8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dec18b877809feb2ee25a6ee8e834385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b30a66e2a95c6a244151e589181b1f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517d6cf8074e2b4332de2e75cf6e402387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b334dcf336208a2de43baa8b60ec7f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bf3eed890efe4034f7358a0717e47389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2125ec31f80c1d1bf30bcdd83cc29390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf96ddc8f94d5c4cd51d7a9d32581e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112bb7879fe9e91dc531fd88cbbb85f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59a38a5cb733049a555fd1bbe23625393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084b327064007901b8189e4d96b9b7b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc377c5c86ef4408bb9a1b575a043e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e236e475e9e386f58d32b242f9890396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3518036d13bc3c1f56ba28baeda6c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e7dc4d59d168a42cae2909f3bfda8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c5c1ac8a8dd7dc8d1757f184ea53e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6703cbb1e5d67f3b5b41b41c86e20400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b62bbe0319a8c0d6f07559e75a9f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38ad106077b592abb880ce7a2b1419402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0cfcb53bb4e7fdf384a53625e25ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f86a2a0a45388becb01ab392942b01404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e2af87b79ce188216030988b0ee0d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c07e70737c743a858a6773aa3fe4dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00313bc2251bf770e33e2025aceb6466407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e64f155ce17d3d772e3ff0c0cd328a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6ffcd2bb872e31e21a35e7f8ad6ee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904929df6fce0564fd7a2aec2cf44d10410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38720e5cf60453d45814f84ca0794f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ac1da797a35021eae0cfa290a8e40412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96832868f3e2ace7e3795f3051b78e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3be3ca52ccd79ad7d978c0c3ecf63414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46815c9ca3565aeac0afb20a84e29ffa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c16164bcd573e8b60f08a239742851416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ff7ab7e12fe3b65e03e96a77e9eb4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45754f12b1df8162011bcb1b86885fc9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a922ade0dbc5b20d30e1633886ad9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2d375ac1b1294a430ad57ef965bcc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4eb315cfad4e1751c8ae1607d6307421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c83a7c24369704235a1b1b02b1be0a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f105039707bc6de02f62bec3156c076423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c1ecf50d170327a99f10bf0990c80424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7526d3290d780dd458944af7d966009425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8890f92fdc8418c0eb1a4bd7b17831426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceead6569044878be005e8cf2c44160427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0c9b80bef4844a79a9e7df7cdcb33428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb769c0d137cf12a5c4ca1edddc33c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd8bb0a4060334b14d43986da2bcc4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357aebae01514a88f51a5493c73b8925431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9379099daf4d20712daa9afd47eb98432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d3a300b93b0cceb521467a6637bcc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a28fa1ff9e9877e9dc5394da6ec0d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b071482d0c5d792762575fe4ff54675435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd35170e5d5a82c4a2f39b4b9998431436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ab82aa24cc3f3480993de229c81b2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e3db14de13c0764aea091baf30fcd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c06fff09cc030ce8d6e485c71fd0eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa6781ac450db9e73aa8ad3882e2d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4848d0c73967849c28e53f571cc5a8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42553ac96217c78b99a81e174e3e80442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e06e379f34c0d83fc1c2591f39a66443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae7fea0b2addb3cf273891aa6378d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ead03e5774a57f55b4f655ca16aa0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d79dfe8988cc2fb9e90676a92ea59446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91df193ace2b7264a07d1f7deac16e1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca0cded6c4dd6bc2e64abb20db7f4d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50b582ef391e5aeac4096631369d7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275a8eae49aa4ecb4c6d3a6934de085450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641b35dbea860e19edf9458d6c200e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d0ad0efe607b3f1142ed9f10f99c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a9ca7619ad1e2a931686618ad000b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305afecfd2c9945e8a9aa602ca353df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff8b54a7a06a0e90bcc43081051669455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c175e978012085759e60bfa9c5c79f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20e73279517bd9f60e9f9455465226457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3063ec08216b84e8c4a601d33572e0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c500bf424c956fd83c1fd86d829f321459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5001c5d4277faa05c40b48b7aaad2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646b9f3e8415980ca9516f9c03699c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665d2e7414335e31beffc8513470ec5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859c6dab8b7d31c773137b1b28899cf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c134518146ee75d014795f6f0f5cd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd252af400c450f3e33b6c07e9a54d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91b1e9216fc0204e48d07977ef6d6d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59982d49455a63b9697be8b14c9db8ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dab140c32c3ba0fa1fe33002f6dbd2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae157b6bed4b0cb323f6214ebbca1e2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac38c01b4e52da0b08f477cd4d93e7d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54919a5f7833aa8ff092a434142d1c9f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6a9b9630395e0236282e62d73dd15472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33af35501ac095931f0341bd5f497f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5e3a4b8f30cf078182ac90a31efab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d01ccdc516ea09b7cb63a9456291f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb178b5ebfc649fbf4f825bfe4f574d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a0bf95e56843f3c5e04bada092d39477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74ee18b95e4ecbb627a0c798dc707a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218c0a9afbfe4f90337421486c8dbff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cbcdd34a9afea50c104e3edba5110480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdc69ac7d896519ea6ba06da521bae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5a6ae93acdd9ba6a39fd61bc9ef3a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851c73c67b9613a20f68320fdb873e1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590296d2e2a2618a22efc5b3553752c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a439f5d7c9eefb162a50efed97dc53485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68eac8d87764ec1e313fd6251d2130486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030cc35dd5a2bad853da6f60e7a062a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5bc7c11a6588cf0b6f02e7c43912e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8868607cac197b36c4259aba18108c2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f266d43a4aae169550d24cb091b9e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f01acd69bed1d44fcb3a580560b3c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fc7ead018d0bc0abefcdbc9f1d2da492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a8a2a1d704cf2becccb5b0aa1f8dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2f5691d8cbf3acf85cebca07adf13494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5a24267aea1bef8aa53fa74872060495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0ac95879d44f299fd67e1ac7de56b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412305a89d516e59cf09f70f4e3d0d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335ee4afd11a60d468d7e77d94f251a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f81170a9dccc922f62ff9f8a6ca46499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce2afaca6daf5ffbb24d5eaff73bc7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb47f4a0be287137ade391089b6b54501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c777f83ecea612a00e9d554f07dc285502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f1f5a16af9ed0e19f8acc2ac620f4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ec9b0fa929f565afb479f367f7bb8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0b04dc000336965345d183dac63ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea551f63eada0888b9ea4478d9a6ec5e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034cad2e986e72611523d9ba147a86b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624a548a68cbdf785eefa093087702e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb061299d8a4a53d410db3f718897c6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06779d9167b90ee64e650572c27cc732510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b6986a6ea2fe732643bcbe49d4bf5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6bedce08012af11295396c26b4c99512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798b07d944f1dac5f56c95010a0256e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c474615596a7b80ae9719490eed01dd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d743f3f1447f872dd31741bb57cf96515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a77369eda8da3f6a25135b04c8c68516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a559ae74aef098be46e3ecc7127f2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b42e472669fdde6dc6cb72774b8f8f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa939de96ed756beb54d986907b677519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9027a75fc225f8476307cca7d32001520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5871e97c6e9caa1058f3bbda8689780521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffebe1422a23e5d1bde40f20c367867522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea3a1fd8bdd5bd1cd3a10bbb45357c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92452466acc5531cef51a7c4d00e91d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b077247cf4b57e0aa671699c2981d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec8fd6cac76fd6ec4d337109d93535526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ec92236ee0273cda9f10ecc96a397527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cff1fa76ad26bcb476af8cf1ee140b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e313d21889014530a7c25b64c13d5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767883cd0d48109a3f4f087fb65e3e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2203288bb2d9f3cf0bad86c2a554c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cb06d877129f302fa2c3dea12bcd1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa886e0fc9990d3b2d7e92f5dbbfc1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf93565a93747044aeb85ce09c96da534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6054b5c5b5c955a32c20c2007b00148535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde02b34bb860ad68da2c67f0b55424536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018f92f77de62141036c2c9fb6c07e0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ce28c91ef766cbe1ebf6f20a493b1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc501117fa688e2df6337a275286d55539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0514e714e83ef292a84fae0452e0d21540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3442235fb8b579ce7c3963266caf7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da367f482069153d5a6d0bb7251b165c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb8102dfc9711b41d91e82cd0951a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693a4e315956f681b39155588de8185544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1906ee5aad383f539030314d7b3377b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc34cc94e90b67ec20bb33f867fddc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50157c25dd0892155fc275045e922065547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fa81d908731fc6884b05c84481c74548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3d293b53c534b9f6cdd314b6df92b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ca6709e472930f8399d759baf35d2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93d3e6e028990709727b1af6549cc8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456df66a055db489e77a15e2952ecffc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf1ec2e270aaffa3e20cb6038d1cf4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b02cb7174c475a8bcf5ae243710641554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae14047e9291efb73a5a927c245b751555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba379386eb809e0dec3c82a65ca17e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec625153a30fadb9b6773d793b1c26557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40258b35c889ed2dec7148748e336b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a71d2a713379f1a2878f9446d727d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a6a10109679984c6fabde3240bebf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dccf60238fa11d4d5cc10d95402dc9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10df4a2109bcb36bf3efb9efd6527b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffffbf1bc5adcce30597588fbb28efd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894cc4fc4413a7c94b96cb91dacf210564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d587f514d11e54abea47e93b33d824565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa512f54df078e53aebd18f37917f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc6336a9a48c682fc5c1c43d39ebea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2fab7b6213f76f9f5435650687ded568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de44ce649e52fedf5ccc07c9618e376569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f4aeaa478a44cf03cbd802494f89f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6cc40177b5c1d73cbef51b031019a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfc6b23f827eba8cf7a5f356e5897d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502431dfd9e80a3122f05369cf976b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c881e22c51266cfedcb6c109dc4548d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155b0f1697bc94f5edef4cd9f463e43575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed7dfd17ebc56bf78a7b6efd7e5726576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c07a6da41ad72ddffc2a01fbb53bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4eeba45d0a48582eec5543c8fcbc7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d91451797f7fa3293842960874eafb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263a4e1a8eef2fa3610dee95985fba3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd6b56cfaea90a80cc2b761ee5f708581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b916d0a978695bb5ea0a744ac9cd5c9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49112cf6f4d0e9c6194464d315684dca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99211aba036f195eb7f2b43140faa1a7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f5e61c05bff95cee2fa272ee89ada585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbed1ec1c718b4b51390ef7d5cafc51586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7717496e7dc9935c34ea0cf202e02587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983b8be529b5895c42a5ffa0fbff937588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79162c93ade6ea549c2dc4d9e868356589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e39f118179df087cf6e9b3bd199e4e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3b50ea9cd0fe664e2a6341eea888f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabf2813e6131f60babdb92eef8939f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612b1ca716f93f29f2d13325ddfc6ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25576b4fce82517ec655b953134f786594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0694cc27a1f5d6ed29eb7111d1535a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afed24de4d5f0ca7a6b68335256a6c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a825bdc4557ee37434620fc9c6e10597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f83b1fccd3a9da76233f94e56a94d5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15912d9f4e89d1c04f82d1f51a32a97599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e927284e404ac2dcf95ade2412d07600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63550b78b51e53e31cb83a80d30501601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4d35042460457fb952d39ac9a78e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f8dce32427334a6bab3a74019a94f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2a7145e8ea208082ec1f7091c16c9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a892621de71b20e4893496cd560888b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fa7813dff6893657d41cbf8f15222606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdadbee61365852d01b7f36ae7f1eab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bd26a5f7e1506f68a905a176616f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c089eed67110c310f7a74ed9203c964609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea35017818c3a0c858dd7e61d4cb82f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861b84f1f7a1d4e904bdaabe02f6307611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecaf7e57b0700221c5b4bb2aa8f7b90612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7983a47aef62c0885963a7358adfc9a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefaa8cca3d803a72d84d2e4d2d6299614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c25b45fa0bbb4ee8895e04b0ad4b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e61aaded33dba5e3e3ef7858c72cb1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46007aa51dd2f3d087c8ade91274b0f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a2cd9079ab26af4f34b3f7c8f0833618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ddec2d03bcab51a8f43ea9d992bb2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00fa87ff36d7f1615ecb6aed230811620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f39606573d9747220c80bd9e2b387621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8c10c6c83640cb9ce354803a9b66f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2b57335dbf9b3fa47bf930dad7ec1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9fa910fe1e83a1dd99213a5de8969624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f61bf6699e81e20772f71c3e280fe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec501329c49443e0fe6d5068fcdc8b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0b74ddb69c1972c62fb5244a38663627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25424acda53263f700072e2521a7652d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e143e7fc2c1ec45fe728c485507ed5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0310bc4079da51ee41ba6533702418630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ce8625aef0a982f7d45fad8fb7716631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298b51437944eff0ea6f0a0e1930600632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681205e8ab3b84cc48b0116d7abc4eaa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e901d54c9b5cb564cafb445a8cfd9ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a2017fd9ed4c796f97faafe9d1e11635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337ac81c0e7f4da7610bd5a19195fe5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9430bc087d71db36455ecdb8d0e7b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d153a895ee9e2a1d1511841ee1ef30638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dc79aead34ca226a00857e6eff3ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21ed0759bbc8472ab0ceb5d378a5d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ae6d282beb466078e427cfbdab9d8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60049de0054a5433f6cd72f3ee640602642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2b0368ce704ba8488f483c6fc8b8b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f391d9dcd8019b2070c4b2511094b1e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af492e573f9840b21e9d4898db0ada9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165f42cb5d33b09d700d7884997da5d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931326bee1655f27f9e627b0faa5f87f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1bad382d69e53cda15c6fb839231c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ce7bc96926c3b72e03e74f671c035649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc0308c13559e39a77e516f5cbfdf6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d028c0a3575b064ed8abc1dcd8cc6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e802d813f7cb52e14a1d140f06cb5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4529a540e93773b2736352844cc92653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e219134ff11e1765e9ffbde5f026c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9febb2ce618a866cf0269931267ec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d54e5672601bd8a0b81643b9b1bc2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcfd21ac5febd94ebfe5fc7c713bd6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e47bacbf1b59c1d0bddf43fc15dda658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43e995735ecd22331b64ae462999e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a0ee1d378a97c3035d55d175eff80660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85efdf8f87a220f91fd8afe1acf7d48661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02144f2306c8dbfc1dc97f8394784fa1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f13e74ef8e377acce0fef04b096f95663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91785056d43081a855aceaea22f2ca4a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b541994785bd75c86c407469536789665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69d0ba711ecaeb47cc034b294bd424666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39108bc1861a485416f85229b2317a41667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c1251b0f72a8e656a3882f363af62668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557b30c588f43e14b952d04bc99dd6a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7424674690465bfd3a0fff596da81670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6d7187e4901af091561f4502b6ab7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5220f366651c19dc735efe4bd5a7a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d62d6f1d334cc77413aef3f032cd4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6462c55eb453b56b3bc925774bd9e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3963c3e2d4711e278e41cb1bed385e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e01edb705ef693251eaffbe5420b14676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45459fe64f0596ab90d1f25227b8e4d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea3d5f8a6f617bee5d0bf54b0849e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be072c33fca69f1a91632b1129ada2a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b4d416e24f227e6732bcb5f4c4fb5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85ef0f4b4660d737e0540bdbe2dde2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0815b2298aa9c1f56f26c8cb10c4e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f64722ab2117ed97a72889f17db4b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e722dab394d6fa2ae5f253c74d99ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c515d1570f79b522b694c434e9527e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec13719d095d1e7b0b65cf6084e43d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8f1816661b8375518a813ed057c98687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d310122beff3757e2784673d24e9b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674585d52d2a681b60f5ce9373859b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99156a5e0f0742c66b13dfbc718062690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9640477c5009984a6e95be3a300be691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fb832fe3bf19d1480a0396cbe961e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263cb906fb7dae7a9f321d7d7bbea32693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84726edd56beaa071d7a5c058e0be7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fc9dd8391bd66b5f7a2d43bc915af695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7762ab0c60f3547b56873659af2651696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f95de5605563a24e9652d8bca590e1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa776f14297b3b7f6b21174d955a8b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad27b736fb6e6e6a34705816f10afe4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc42a1964412b174a5ceab03835bcd5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6de3b91070b0afe6360d90d67e2373701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f77d7ff6c12b8f65ad0a9bd2902fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc0f1be9ed3fb571eafcd1f3e3c856703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382f9a4929d72ead1cca9b158dc2c9f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5171bb01c767a0d5a7972abe6930105705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04273e5c43edf8ca91e8ad3fad8d567706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57190a42a1db8561ad2bce8f0d7e5201707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0ecfe98841094a309927f5923aaa0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dd4a3f7f77ced2231f8c291e28b35709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a37f28c0d0fe562cae54e07bcdd19710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb91393d5ebb70673b629574a52810d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637e16972d820e472f9e72f273d5885712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bec4cf93429cc7d60b569a1d9af6b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92b4e9509a16840ddf3ce1c9c8e99a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45cb880d47bb38548ebb8b1e98cb6b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae42f95e202a4fab086a5db18c0cf6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b93bb6f4974bbe8345df54a45456b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b050fa27b6b18b34305e41e9264f3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ce3845115b6dd55c9fd973a1779ae719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba509f530234663692eaefaba8b066720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb83e0023cf22a6c69db7fe9af10d9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65763521c4a124754a9d081dbca6075722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19467d8520c7dea509d03c83021aeb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1f28f8205efdb347a3f1f6e62f701724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fe706512b806ec49fbf45607ce400725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5fa1051bd4d989a85de1ea12ebdd8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b11f44d7acea172966696bcb78bbf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257a1d0e789c193365a18003fec89f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ef2ba07406920a9831894d198fa0a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d99f00a883d58b0078afdc74a96cbd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6584ae73ab302ac65ffb018c62426731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2beaf89c5ef2bbb4082a7c426f5aeb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf130a3b989582a4c4b53ea4fb759e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76498b832d55e8f9c5b86acfeab3e864734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a10488a00f0994d76e172b2358364735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c413ee62bccf9c5133776611dc609736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620553159b34b3d2f7b64940d0ceccb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658cef1e567e9d3d6173ce8fe89d4eb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1a76475b6fa9e405b7bcf310473b4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695fb798d8e0a494b03e507098372d0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21a06085a3471dce65a8f75a3ddc4e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8438e8952a4f4e4e56870efc212589742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ede468bfe74b3740f3e2b53b45e1ee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970e214d509e0b6426dcc17103f5c82744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59faed1ba941da0b91bc15e6ab4a9ba7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af14acafdb530b140a25906c9876c9f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f225cc64e4349ff59911a15884a569d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356bd1b6755a66a556554f801871d26748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40629ef329cb711198b9846458affd4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7384089fc26b1a434ed6738695acdc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158e9fdde006ba6f0b5e00938250670751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9885e8c194eddc10f35a2b3133d4c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c262156dfb47d2ad4a3103415f0d30753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78916a9f0686c5d880ce5f808ff9fcf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeeee8e12dd5939ccb758442887229d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3d32c87d584d489fdb727dbbd069e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68946b392e5c5fcef25e5bb2e4a9a278757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2522d376658642b2d7b7fcefa28ccf2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea141154d98a8c9cd96eb0dbaf8074759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f7377d5daf218c013d6d106b869a2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0a12a4e5da1e7575be018d558b346761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc0e8205825ae15db42f4478f216ce762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35063302f44f46d4cb25904f63a53033763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df80f92d7ad61c130f238d870b2f9f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bfe6ab84007c703ddd2428c45b5e2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0d4700f4ade0b70e375e006ce7af2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78ad9bad24f4ce1e2553835f3df577767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>