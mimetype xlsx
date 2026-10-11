--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b06a1cff7e5b66dd1531791dc63bfd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b64b5b2a7b7d9ffbf5964dc190c06f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa293169bfc5f15971ece6fa2c943f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4afd13086dad8677cbcf9ea0d91884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412289b1e9f2ce5ed04f1765e72e8e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898127345e677c0eebf67182a3602b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965a8d855cd0f2a31e79333e57c4dcf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293034a77369a7dac83666d901c094c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699807c6ece72379f8a7acd468da8309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404813bfb4e22279a57eae7b17420a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3803f450a6b2b49d12fb3bd906b25011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdf7757fd2708e3e70f7f17b033f6112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4d2932b7c7a6ea14069551698835f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cecfbfdb1b3d169f785f4bea9d39614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6843d9e0994b08456754d63826b99615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36016b533c52dc39123b7914a6e9827916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f40b9dd8cd18690f45671c5bc1fbe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b593ac3eba50a1dc63704240ac911c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525640232cf98b5886a37af4382ad1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ee46a35c28a021359a4d27347907620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe76b9eb3970a9e64a6396ae579f56e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d684566053794f10fe0a07832a62822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bc185acf1bb2b2fa9da6422a6f49323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bd42e99f080318b50179909e8a35524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae3953de025c010063edc918aec50125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4eff73a076dcda09d5ae6ea87deda26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a722117784be97a78c98b56c9509827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6147ce693c917a9cbb338033a7e249a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c353b1c3964a0df4623f73c12811829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853f3cc4d591f4dde345f36d0cb9de730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6815bb37907f54ad5b1d2f0d97216131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0b76e7c61d60523a6e7d6a070b56e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da8baa9eafdd376c28e83e422740aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ab8ad58af131783b6bada2289259034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a4d1106b8ff5142fe159cc14ae0f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890a31f2766f8ea0fba3028ca3fbd7d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1c675c416cec066cea98436130f3637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd976fb059b68aeeb0327e4e32676b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c86d9dff32e355696390867eb256ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0017546726480efb7aebb677a72c79f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78263baac787f13b79527b607013ec6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f946dd00e71e469b939daeec6dff042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2ee67fad0c8cfca94f1805075a58443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1a314c9433b53a7074fc3a14f512444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e478a45c702dc9f47673719e91f032e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348856566a4d521dd40e99e08a51d3e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635c9a2a121eb2ada3be1bd2f545eef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710b6e171a24a3306ad766070d942c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffa3d65cc4fc777ef0f370dec87b6949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9595610e7a0965e7160e7888ee4acc650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bd9c98c9da71e3302e2fd29b4ca1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d69bdca5d1394cf579d6c37141f5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e60bd8e3e4fc6279f81c103972ae353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008cb9baef03c29b98e5623ec1b8ae154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d095b95f6f7f584340b3a8ded9381055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbd73ab600304cfe59766ab349693b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7477d44e2c0e45fbde644d198fafb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838ca43be7fd68721af10046c99313c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6718bcf08f8effd0564b2beb53155859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426ecb8d4eec80c79f3ede305039f1f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f8aea8797286b173d23e76546a04c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb362aafd269d991301277c7703ec8d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe34952b1a3fbe1de0744d66906496b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b833e852a21ac07e31ba746af1e359d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae98a14df6d55388be4662f8153a3f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a0948870c71a283c230d211d3228a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0b53aebe6798b8aa928e5801670e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb31c8ee257b0c7be437697e387d0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59a30c93b078e937fc51a142fc119169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f6b7edf7a00c656ca2d5fc1e7f55070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d2167d6b343dad0e34c77acf3dc5571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750c3aecb68167558a250e576f7792672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5691baf0dd50350aaed8cfa51711f4a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc0a1509a12b82e5de806e9eb4018274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605757a8b9ae192a71a9ffbe53158b0975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0a0faa888a014e81c73fc769c0fbf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0f195598f655ae1b043005adb87b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfd6d9f95eeacd06ea622a855a6f6c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c715ad9d81cfbf02181b5f4237a7479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772a97a387e92467c0d6495e5871e8a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3de791e1d71091bb5c52ac9456abc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6414b76c1cef72bec299c4ff82383b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fbbb329f32f4f3c375f6142fbd26883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96388d8e570e8307acf85b42c673cce184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e377c36568eda63cab8400853dafa7b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e5be28d11ea054bf12e80d6ad204586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7735472044bf4e1eb98b22cfea21a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d9afb6d0feb0f8bbac88f2ae2193a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fa94cc1d42d62f8e64beef8b1af2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d47579282e83eca55d264abc5a2fd790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310388689736faac05388481565e404291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405afdbdf04f7467894ddf005e2291c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1a27c9e8db924f947d6ae75443df993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600263cf1ba7c8915c24a84b0bc00f6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd331d7f01d8539719efa160b75bd52295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e479bde2061a48d8264968e31de0996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a2c63a30198e04ec662519349c14797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e0f0fa41027b5a4663384a1f65f5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615222a99e8e00fdf7716569d6ff6fb699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1920a5e11f4ec9e027af52f481c08100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1e8cdd82b1895c6a2e13654889f5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f18b2f01f90703f0c7a9b52d8ad23e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070c1d6c2831066db7948728e32750a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c411d46a3a7d60812549295c1ed2d65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078044f8c80395b1cf9daebe55fd970105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc97806bab8c068cc5da5d45677f497106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67334f15007b353732fec9776d4a5b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d05bfce355b59c0eeb7ce641d75acc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb49cdacc62d8a2b56f11350beb4891109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6dbbf1bd59e84a0644a14d681f373110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c5fe1dd40f687d1f67b0ba8a24555111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef887e5292f186ad0db9e8f4f303ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a05e6ab7c9e8ade124778db334cf1b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a24d3fd96024fc5b9a03a4d3ba96a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6934e295ba97a603e386e43e2f0b74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c8c6b67c9e7d5e6a6fa215d7d8c95116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cac4ad9678015180003686fbb4e79117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cce2d648974b1f8892c13e0d63df3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799aba13782d5a619a6335017184ddc2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80b76dafbea66df36a6b97348c7aec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931536d464929b034d4dd9e54674744121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96285faea608f2c4100d7e2579390015122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150322e8ba394389f2a9fefda4d97a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00631cabf39c95bfd677958752a0308124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151630eb25aa9b0d8b98f74aaf07c5b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e803ab900322e02112ca0ecdc19fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27967b5a7e55a7ee89e3098e24bc90e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ac0147fd6c678b84f2b48a226fdf1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed835331f5da29391e5a8ad1d40c51129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d24e1b678bc55b8e43ac1c6ec5292130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e798c8c82239646dfc0b7a46eb350a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b350b9932521596d88dfb27be276b51132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19aada8ad42ec21886f63cd102997ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3938305638bf2da56e41e139d0e056e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3fa518ca536c3b4678368f4713792135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc79500eed62169f6a2d731ebcbc9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232128340bbeec9ae6191a8f56d4575137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abdff5f1e1e67c1ac1990387d88f61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c166f1e37f62097e6e89ec3f9d579ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7226f4e013ea72c82410ef8bb2d08140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4ba04f6c39fb783ec997132c3bd10141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873fd2892d9bac1fede1ab609ed80ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bae831e1775cc3cdc4ecec004a2c69143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada4be1bb003845d8aa9eaf1afadabe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7979295c9aed39cb1c29aa3fe5a9c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9136516797a8a780da9e3b2d83aa85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ba71f237c3d9f5d5edc0366ca49d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3091745f41a1cc7f192f7b09828c2b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61210b8db332c76e9073aa004526d095149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59009a85d2152c84040f7293df8f6de0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60432a4f9b94c771fb3d0f34f668caa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834248806c650e9854a66c23a6bb227152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd29827802c754ff503a76cf729ae5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398e0527e9a9c1264d62d28c09c3cf5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705739e5b06847c02ad5ed70d657bcb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419bc6d7edf30c608225fed8157fbdd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c6af32a5c4b3a0db255cb65ce5891157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214174cb1abb55baed48d1ed766c724158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d72559227731d8a63d6193b3543c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160da9d4292bf2fd2b007859e00fc6be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b8f90f90c698c889de89e644fff0d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250207b6932f4a958c947db31fb246a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89db2b64c53d5d75f8e9584bbcb32fd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8fd984b32345d3249faa983da102a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fd26e902755c4b29ac0ea1098ec5f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f4861adfad9deffe34380faad74e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27fc14926a68f13b19a1fa5c4a581f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf4292b8ab16f6e95bd6110a995f27168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27677751da9f2318b48a695829028a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50d751426b7c2735fde9e43e66f6f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251ad11c9c45692cdf6ad9519de9aee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57872966062ec8d22481c0d6dc19bc9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4091999bd92125e48527ab0311ffad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fd81e9ce5f3b361c237dd3bfc4696174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f516d77dbd3d57838861109683284d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167445bdb6faf4091a9c9f0bd5489fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357c9fa78eb98ff2a4c6393ef08cfd8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871d9da4de931141a8af6c75d8e16d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1215da2ec0f4f3e3b214e8ca3cbe644179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1002d628233244b87265acc4835368180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085a3d59f2b8f4101b1bb4b5e422928181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827233ba4fd5b4e82ed7f7e302acd7d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a86e3abe4771a04e35154a23db6eb0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5b9c199a8c9ed5a7092bc6deb3f6d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704b02774c42813f6ddbd56a07bb3b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d561653aa2255c1c10e4b4661f332186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b62c3a4a39ef82fa104e18c1ebbf9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5b259a101c31e702562fd04641537188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698e3d5ff2bc416feb7cb00de030157189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96795621bfeda133f5c3c0e131384a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bac506a5d29ffc1e48cce7e68bf360191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7fec907ece8de93917f9422ea1ce1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472e78aa93d2f45e44a8c96cb3b2523193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b47e19bb545e94a69bec662c05f07a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77693d414e0588fc8eddedda651a9b70195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644374d5f140a2d107b719abfe75436e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7b5d66591954e63b081df9e72db4b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee909daf4cae7130962454db9d1a0ee3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70fc36273fc01950b8fe158a2be39b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d50955e1273f3ee88c96bc67a7faa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fd7ceb1a7702b64b61c41e117d9c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8cffc35c0baa89453b804b71d0b62202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f694a9a06b08f6b7dfb5f8fcc3810db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2f00bdfc3f00bc06762b3df98c629204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c71c0e9c7dac732b29064966f8bb7d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1316832cd07637b4e4d5343c13cf7b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42f95c4713d7f305464a8a0f094c93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46938d602b50013193befb669cdd0d6a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0348b54b246460dc1373a97ee3d59e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d1f9fbc266a92758e13e7f0aa2e9c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd349a0e665ec9ccf30ee439e5141df3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a3229b256896e92460c4fbdacfa4b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a655c41c8913d9bfd292d1fe8651ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c566e957bf675a7dd8fe10b5b51693d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facb3e4b8c186972516ecdd20051582215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c24247dd22e27528828a3f4082384216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff744643fc1d4b94338593170194d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f14246aa39acb3a8516fad04e135db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4b7d41da9f6a90104ac0570a6f913219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c0cdbb0799efb2dff22344feec0a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e3dc8561b2bbc2df015fdde005347221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5fdd40eda4bd4812b0ce9f719b926222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8313596c237ce022cd3350f8c02b811223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c53eb48035b75afb10e5a756bab1d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73a585fa08bcec3da281a64752a897225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83a37a30c1c01b41d21805eaf663aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f14d17383f1c48c8ff4a2b92cc966227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf726d7a3c5de0260d065aef72f4233228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c4cb6cb9c1a5b7c83537fd3e7f56f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f88356ce14be4f2244653ce865e7ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fbc7343ba180e2daee0a7a5c50cc9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637704a9b9ca27944f2c3da882141350232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0367e08674ac5c5350532dabc8a51d2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62559e24d2e4259036f76b1495711cbf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db3a98c8ba270486b1decff617a507235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c201a4e1eaed03a05e93cb1a83355b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473bd0573164ae14e6bb61bc8788e72237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9967f9e70206ced6b5c7c83553cff30238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37eb998b6140c24d4eaaff165a00c5f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d706c3068f851b3e33412465e5fac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889beae9cb0f957a35dfdc2f250d1af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8bb76ddb4ff138145c60199dbcdfb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51056b5c226c5cf6cdd2ce61a91db160243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067247a2cb07a0c03f22931a5f784b68244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db9ad8c0440e8b3fc855dbf6ddf153245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8c7c476de62a6ed9ebcc5f4bf4356246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7732e85015be0936832a976cb2eee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb97f6b9acf1b433da2e28fe9b8a963248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ee7ceabd0c206d4b10ee7991d5ee8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299cffe2a534202cea394c2fc863bba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71c746cb3b565aa6f6becfccfa0256251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a11f092ab73c1e095a9f0571b4fed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea33402717bea54ef344432b5595fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd0d9bcde6d63b5d7df56416ac14bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7339f32ad424b20297400287f26f69255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b675205f19b64408434a8c36866160256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96939f7bbfaaadaa8cc2da56967e407257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565eaf72ee5a4c23fe8b41b769d0fdb9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908b0fa0c15db3c426626793fca46c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a89420426d331f793889ff1775ff7e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabf5048a2e6a5096f586ba059ab2b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aafce64d0191de400961aad67d60a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eab507d6d0ae30c3514e250d158d1c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f6b48cd1da25718d63a00b6fa2b23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9e35c280841eba71d2ac984d44c39265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711437a904d8c6157e79dcf4741c126266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630794b7f58c3c56619903132350d29267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edb9e1615e6733ec26a535879dec3e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb8a1a9603c82b33f2de3734162bf5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a892630d732aabf8b4164712d0809270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06d86f70a223ffae01cda1fafc8d66271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8413245df2f37fe24a153e5dceb769f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96532a346c2f89422c2db0ba6db2716273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f742e1e457bb9330dbb760d372b21274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e58138ad4938e80ff8274f4ef3f96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99c0627a020320aeaf71cb21802c4f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d16f29ba0fbd8f7e286655a5d5a62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30309866f1bb9a78f5d4bf3bf0b43d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed536e4f7da4bacda97956a7d56486e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a0e0789f1bf647932f9afdf8930da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae509cc0c5e3aa80d4a6ba30e40c0125281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6acd2011c6908ac97dbe08c687cee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16734af649cdcf78a5fdd8e7c32cde283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d16bc064ab73c02195c410c0584a1a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dd69dc0fd63881f8280b490091be3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7becd5fa598ff38301acc1d52de332286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341312222649124868cd2faa7075fc9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5d9f41ca9e5a46bf9453748ba035f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da6fd948a2b66bb0f41ebeb92d2bfc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3137104a64b90e1fd40ac43aa21bd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21054bdff21646470d24a1fbe000681291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a986bdf9dec35dd0561bdafbd66713292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd00b4fdd6fe6a41535f4ce79fc8ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991929726c548e0ba451c10bc9b73f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bde265c1a22fdf4adc29705fe0b1ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a022fa3d014a05c422f27ce45b66413296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad5fcd956f6c502e91d122e12f93f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d5b28fcc761d61b2a563cc4d59c0b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e973d3cbb895b8d35d2490fb28febf8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987178bc6bd57ec47e224bb8c3cb965300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aacc71704a0bb89b291bdb372215ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ede72a21bd56463e1b6402fdf849f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db246fb6d94033663d66fcf9989b2e38303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4f0f4c11d58888538e5c07a53232b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5ff60505f2ceb4134231c6704733c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5fb829bbec6ac035c2e137f90c9a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9800f1f2decea3818eac688a9ec8e8c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348493e0347b983c8cfa324aca6b74a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa58130deccb7b668c748af42fa4857309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cc961ef35fcce4d0b51792f4df83e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e16575f687ea560e418fe6cc085ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30ba59f95c1757f747fc9e86fb2584312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484bc13bf959db717635b6631eca47b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb89aee5c33e47b31671d1d9400dd9c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87ecff402652b23507635704827bfe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4456fd6ad185e4551bb871e425c568b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6a784b4a34a0821718ca33367178f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29e1bc0917730eaad07d40377583e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708e7cb9c2000dc03796013469a074c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67e5991041aa364edf791cda9c4094320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464197c657e254440bc281077918e7d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34e14510b1463ce090f8f1e95102ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803537fe97d0f0fac92964503a50441323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6613d2f6c6f4c9af8d445fb5eb07f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73deefd5fd40792eca097de40d37e2cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f955def87eb27fe2c5b7d13609b8426326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02a5f220be51724e62a86785d06f5b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cc103527069164f48e64eebecb542328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd81d98272d24e398b082fc382c2cd0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec6c483d28bbf474897e524b4049f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce9864807d037dc6f781b5e16eb168331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc7f73275b30e7fc263b2c8f204d21332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31518b17311f49da23e1d8ff04b41587333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9febf4fb1182a6c14d427e96448bfc6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7955748736dea2ca61123bc15f3414335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26456376d00459a5ad92f4278ee2c78a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f664f033b47bd12c4d3566f26206b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa354c83931855f9e41819fb743ca7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1066daef20d5f159ba75dc6762b55339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1562f6b5fac8b59aa721ebe01f33f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e624856a8a7baea7c0c88e978d2dfeb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590f2d481434df83f33c42ceb36dfec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d01669b12fb021a295bbfc12341704343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e17f6dd74ff42bff5648fd325da950344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e3c5ee9d72819115b0083cfd9db60345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4867f643e54b63ef861605513c97de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b3831cf2960f29a6f09f10c51372e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bea462c05aba5d5135b1101e432a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956f7947afe6c722f73e46f7a0a0feb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f259e96cfc3be550dfdc476d1aafa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7041d1e14ba8f82ea9bf7ee6539d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978b6acbb13cb47990b887e907d416d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af120ef4ecb0db11a849bc4a3d19e7be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32f90f515cb8ad96d16f8444eb3cee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022442236b68eeb578b9e289b8adcc1e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353dad83214849b7a1b8ed6d04ea37f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5630134fc5d44abf630544b63687b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6b76e4c46d6e38ae65c5d934cb40d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37b700142b9245bb4ea878044462b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a441940cce1aee394ef30bfc59ab37360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96183decf16af4382ecd7ee988e4154d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd4bfff486cac6656b06cd1ca8c1e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebcee7b70232628d164323f8a18243363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897601b438b75b6a7ed55d51a41fa10d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f132f99dfa5840166d9c8fe3b3ed7d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d791044c7abdeb5615430a73d932bb9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b95580cce198f3289b5c9ffac8970367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376929c95d26e38e1aab42fd1e8486a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c8032ca5265f655181a1705890e7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9866f545b30da7c28c7925423ff88f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b64ac3c8e1995b1b544b71770c4b6a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39606f66b669540332bf889a0602eb96372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561b6fed57727982fb2ee2018092702373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50d5c735cdfa5e310bca9306644912374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fd5ea37bb79670d3bc2cfff10a905375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d60ac7476e5428cf7040e91265de2e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f5d5e97fb05d461c8981ff5b3b57a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34e30f33ff5e6c49b6c0210d894ab9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50be8d9e7a3916386a4cf01d23d235379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c931485fc14ed6133f00b5ead1be5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7939e544c762f300c5c666b972c5b3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bb09fc757e4b492edfcb9f1a4dd4f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c5de0c68a47968240e35420ac1bfc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf447843691696e347a04317e32073384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ade0ff4b2b68f2837424f5acc6411385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e047ae834448b2d020581b07dd5c357386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590983a8c08b94228f74c755b5de83bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6165c731872f45259da97320b8941388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68766aa959e868862dc21894d22a802a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7ba3b7b46fdf1582395b9b4fd7481390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b67b31c4613228d343ccf617c0caf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8aa2fbf8aa57a5d16e7c648dc8ff8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86320a3c94f8d586358250b922d2ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03bf0555ee3e506d9b278ea46042f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790216571c286c2a429227dfeaff313395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443ea144420be3a407a0744e42c8986396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346945c9393bf3e521fea37a3235351b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4596c18a51a421161eb2aab2b9510398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c4306ee522ceaac5297009dd6ad77399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370e11dbb6d54aeec1d745100f258d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949248a16bc9e790609fc281816980d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66101debb1caea005e61d4fa5989a3d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab4c9129ac3d1c61766c5b8649fb3e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a1743b5fad32cc96485fea26a28fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdc15a2946f872fef3381db17daf1a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a077a3d484c263e8dc626086b05c42406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda66879d1505ea3c000293a707fa8d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4113e332385ee2e64f2b2f5b49d98ad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636b4dbdc0a9ccc0dd9d6eefedd6cc4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43037eba91180d017f76b18b632103410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325df82d6949260e27fa19df565baf14411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36f8fc71fddb38a38329bb5b11ce06412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad15d25d205ee6a0a73c23badc5fa04413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827c470faacff20b70bd8a736f8207f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb2c87f3619066e5287204e2fbd7e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac88491998c4425a2f903ca0efab162416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d10007dfdee64afe57152cf66ee83417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75234a03dc7e09f105b3b615afd64ad7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911968bd78a9720095b74ec0d490978419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefd201035048df194de1c59263e47c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4bf9b4974327476c3ec1b54657378421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2003bcf9dfc908f88de1a2271871af0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730208f962c2a4630f2989221d210734423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593e020fd4a9561d5ba1a50007fb40b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba05a550ff6aaa8067acf6bc446e33425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30f4876ef6635e4a8cd291b2a2232b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4023dcff361cb57e34c3b9d3dbe57427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99d1180be1092128a53b6f72a26f1c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf6aaf622ab0d91b9d35bf66c6e718429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3dc48ccd3f740006ecbcb06de622b7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39a5cb3f7828183a7b9fbfb1bb1a5c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959b180878683df222c645dc53bd6b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62b5698663a36d428efc6e34c75688433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d427b3dd7fa90a9311d024265a1c2a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63fbe346eb243ed1fdefcb35589dd5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32d9e5c1d3efd10aeaa824c4e0a8fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95115b4001a1c14bcb314e963ceb6e0c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5e5f34c903863127f02ff3ea92524438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c6150171b8f79497f5d65f41de476439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aac03e66f311cd69b5b44382f90fe4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cb061ad20a7e165752c3a3757f5fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac47e83e7200ce9c198d429ae994ce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a266f8fac3f67d9d5a227f21b511ea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c053c09f32f7c18a5f064d671155c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9150e6800d96932de5f00271923e06d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c7444f1e6e8fb87b80666b903a152446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a12db67e1979f8825e69f817e77ee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697d802baeaa1d2ecf8fdf29a718405448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2308727fa5eced5376c7f70fb1802d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2172efd5623ef9829ae70be4fdfaf12450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49743f31f6ded0b79b562d7bed7e8a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4753a0d889541c196c2e70a0d76cc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244edac5b6ecc780434272dc9f9296b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3741dd802329aea4c94f05ed5865be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8fc6e247e0fa4b4167a0160535b03455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5a191bf0068a6060f04806635396f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe2f72123662b692d453bdb170416f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4222c09279c8a9f6dbee42d0f11b55458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb556ff674eacc54963dfd07bd245585459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752626ffb77cb96b1698336a200a634460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb5b32d0c07820b57f5bf41dfecd8a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e6f1c053bc0a118bc876522ba279d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee0a36ab88ead3322808e0c1af4cec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6f3bf16af4438bde251f2471f336e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd07fab59f421cfd59f7fdc3d9d336b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513ef875a3dda54e6a2aa1182a13f35466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff0ee05128e3358c6e6eeea7824ca0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ac4d0254c0d5a98a210a36064fdd1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31074f2cd569ce7234560ede09e99d2a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e06fac81de14f729675d87bc0f737470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fe539bbf7bc2fbb8a00725c0063bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932436df0d7c1cb628f4a8d36000aa43472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b65955fcd8c1f37bd0a7a196919eb8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320612477276f006d6e6b888067821e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376a129a1f750620f2b7de32ff96611475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7914cf7f2d9ec35a4d49cbee3d0ecc2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340532f6a7d630b7cbe237d2afa2919477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c83afc354d830bf7273c5967cdbfc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bff04c2c21f2749760b17ed739b2c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ebe0a7732e6cf955a83c181d4f732480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7d6892f2b2670c2e51a675e7a4300481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39f7a1d783a203d0a1f7285bc72e89482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39094cc3521b2c13da1e8423baab51e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3f2b308903b7178da838c2b84aed4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bc02dbca4efb6710ca90e46976a87485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6868344aeefa8a2cef556bd58145a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b33d70aa97617e69a8f8038f028ea2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463bcdda5948e8e16f89d340a8b3e82488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7ffd6690ece4a3ff75ea187a179b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82af2f6629644a77900e2e5d19b68f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e69506ec4f6a8a66870aa9d762905491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695949c7db2e4763a7471dca10d50aed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc968e2e913d86c70e0c4f6078ddd38c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcd6a9af4d30421ece7bc781f5f801494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad42884fe3f8ac5071ee467a1896e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e7e9d6d4c0a60cd82c71789ae2c62496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738202311d0007d751d240022d699388497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59567a6cfb4f0f9c00212a6b6548e3fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e212ad00ef11e978c707108db6227499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc67dc81985d8c32e21828544a375e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d65070fb9b7307fc5580388a15143501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b7454930145e0c0cf230f8563d607502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8c6b1fbf6ebb5b6d7edd0f47d8aaa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ed44dd1dd49f8e402f8b866dd186a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28612e3acb518b34a896cf6451bdaeff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3a4f7969baadad861de4591d6b857506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bddc98a22cd529c1daad340ce7245507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f005dc7bb430b28cf6c65646f928a1e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed4319cf63d1fce288f4d5ffd9a1e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6ce56f7025ef9067070f2fcbb8102510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab57f8ef902f8edfc4ce57c3120b48b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e18db8a3178d812a1efa54b5f2f8d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258295cbae82df06e748c29fc54750e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208d67beb5bf55c03595396b474a17f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6dd662fc6d303ce668833c08e0f33515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1959040bf4d4818763dbe2544434bbe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ab39db8401b0caa86632bac809e68517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbbdd15261782562264e139b12860a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717b6db2b2eb38c813ee9e3270b3092519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8982d37f08fb3596b67c9c451a537d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f79382db57d72e9c960665458c3291521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d706f04b8632b5723b712eb0169bce9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed089bccb63c8fb1d6c9bab9364d9b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50babf9cceee005e63fb9137a1c37ed0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a75cab4746d2ce50380bdc087d123525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de94ff4cea65ee6b6879fbcce01be0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547097d4379f01b457fe448fd20571ac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fa7e8c1fc01700f08751d23fb6bed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29494f516d77f9c1d7e4ecd9430eb320529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38c8b7ce0ed36b4ecf272cb1530b2d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d567e5189f019b0a3ac89f3a5bf942531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472b017999b76bc544124834e64c60c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c979c4874065463ed3b55d1dc9562f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57506798e20d85a15ee5e14d529e730534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90c45223dbd2d184f10cbaf7c8e965535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bda96f3f4e5ac47954e53d36fc8b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b44b933653552c14c1213a9e479d6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60f395abd1603820ddad89e3e2ab86538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01143bc7f9ea79d71fb6526aacebdb95539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca331304697dc22f1107e86310548d26540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712d458fc5e0798cbee5caeea355c82541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41353333ad20c9a6418d66e411623b55542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf0431f21dfe4c2a907c251fc1f67f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d55aa5959ec01f0d3abd16530352d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468c24e15bacd1bb9b18962a233c0f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62294ef96203bbfffe21ce53f0a5ffb1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7785f1947ffff3f9dbba737f97cf3a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff47f0c2d2e1be30d743d697f988d2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655a9a98e091166f0c04f9b72570e2d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9418982a9e8b365403010465ac948550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736d7637a26d0da676783bd2f0a1eff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628f7b38c96d1ecd23585e1aeb9343f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8f1d1120caaa3ea85b7ee71f91e24553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2c7a70465072c3d9d282c0ea1a18f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488cbeb98f2aa13d783b474c50537d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a5bc1505db1b96553fdea3caaf078556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a56208a61954ac44be8b3becb14b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8cf711d2a2354109f6a295ceb726a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35affdb44ac75b023114c436d8029d6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc2fcf2879569003a6299051c818f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8210e744487276a8bfc6005c92540561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134e6903e816fd82f4a43c02643d8e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358a0bdefbb02d6e4ce6ba3b04677a0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c60165a030fadcbc5f22f7e9330f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fe4e5035c7187d249fd07f29899fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0750e1d66c7cc5a0731f562d82346a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e78c71d84bcf2942202636f7a82d0e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2c3ee681f049a5da2b084033345c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4ae4b7bc5ad3e461755adb5aab154569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b75866320b5b81b1da399be9853bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576af19cc7b079d0f70dde856852085a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae768de701a8f9492d83e63dca22fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef33c6db210c25207e401bec7015970573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667e97677016c8837473347df1b995b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc95e8e7e1359805f052e12de114cec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead3a93bcd90f6ec344d2f3b073bb93576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99200a7f2a5130f023bc0de9680b5e9c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22179a5b09587de75f0ab0f9977cec2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137eea39038455e05d8c4882461559a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29a8b23a3bd7f788cf6406e61cd77a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26c4599b579624d6961997f8bdc742581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871421904ea93d05627dc776ea060b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f3efbae642fb8916e9fe2a8bf1767583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbb9ca9a4386a6c6ea7c9b3bfa2ace584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b27ab5ebf57ed192e0a73114b223fa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72f12a91f10c4abfbf3d1903e9fc32586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e80a55b17cd247d47f6df93102693d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d11897341653a35ee9ae21fc819f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc810d052fc2a0d0ef1eee78896077589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc819212995408fb238480c64dd3df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decc04e5f16f19210bc8c7f37fa375c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ac19287d88241cda1daa66f74c2ce592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc758945230ec3e4568acd9f7c1689593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e18b5b2184eec76a8ddfb472b1952594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c832f025c238bc7801eeacb20882e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6f8a43f6f3b32babd75f85200392d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3005bdb42fd84f9294f3fccfce1bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb09753d3d01de5c69454f0386de3b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439c6a0cac58dc988ee49adf6066954599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e3e420160fa780a9133892e0cfedf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e4300990e9bdf1beec47657e8d211601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ff511bca3408e80326c09b336a45c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980f65428f452af0054ca14f1e3c2bd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886f95104c18f88fb84677850209149604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7162077d195e463c726a4bdf389fa80605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5412416e57a55c5b919795ff85802606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc591ecbb20dead0e5c3d17255aa99b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0672c38f15fb24dfde23bf50cb77c1f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c02cb7d47acb0a3bb842b2dac03eb5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5f06f89dae69745d38c3b3c9e60ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b6ed354ed08b342ba8bfc643cd9d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec177e364ae7be06b3d959c28d51c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71d8c7cbbd38f826654edb93a3f13d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c126c2428073a08af1dcf1318f731f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7403afdc8ed9a0d7ce0f7e20cb21ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52b763e08728ac48b74b20a22d1e71616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380601a1a5e45082a69634ab7eb86799617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270d6b7fb853bfae619c6e108508451618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552040bc0e99dd8fc93b37e7f873e473619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5ae5160acdca22b7064f904281c1d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e5e63304fc23243661e66483e3725621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dc709de103e90cf3231a2aec5b12f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76267c6d4b1a387b884a15d791f6a39623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2720412fd8fbab86fe4f22fe1dbfa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232a0ce000248d7e19b7cf6e31cb7f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215aec81e6c532d6e125c19d8f92eae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38412b811f44d1516a8ca7b0c5be2641627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91030c250084051eedde502f2b4c62a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717a5bfecaae8e602b7fb8b42a9e5af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd373234a0038d378dbcb51664abda9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013656da32c5da332b7a31c3dc557b8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecda59ab9ce8413ef756866d991141632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd644d1eb18ee18af33ea269fa83c07633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0642914bdcf28b6c6c597a21bee31634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493fbc4fb713ffe4275969012c46839635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57a0fab3a26e62252a87a32547e32f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044a8c42be65523d6395b70871753a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590506b8f17a9f54ae0bae5ae95de043638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cb1315182ef23fc8a58310717a0ae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48035f401031c78d53807c0f2ba549640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24260fabe07dae8c1d8fb7be0fb79ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730f0f4275205139eb1102598ab41e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff104ec0f771cf508c96163a095036643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24736d0fa23ff7565f364303d1fc4c73644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0c35ad5b2e82b6e993289feb46a21645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c324052837dacace811bd80fc2a1a51646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438fcd71a0af639af78840405d8a780647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53f125d22a1f972bd8d20e33a02370648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68414b9d94b07353bb6bbaadfef0db81649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742b3be9248692a48d217d7a4daf54e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae20cb90a8dc1714169a8d8263b50bb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9040329b66f5dad60bc51f64ebce7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5689ec97062c1090d50d984cd2228653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89102b42ddc20c92ea32e9f6a0a4fd1a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5359d028c03fae3e4a4c9e090e1219c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d48c85d4822a9dc0ebf56de15547b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a71097364baaaebc2eb80ef26cc7c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66ff1d20b0c7d91690a1de80ea017a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f047d143864649e2c3858e8460d6e3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80758e56456facb1b3a1e70d329377d4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2a82d180330af49a0f733d17253f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcd583863aa4ddf5a7ee6a1913c822662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c80074118e7aa6ede7bfb5c9e5d84663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e79164927b1e5c93493d8e003237d6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94a9a18040b3d9f55de650d6746ecc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0600e105010e6ff036b38f56ec94d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e2c7f40e7be9e0298f9945dc272d6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acc6a1b33e1cbb79c55a91378086c7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5323cc7b54986a9d01d16cf4674c71669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2415a775a13c04fe5c0a0dde2f966fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93ff6f32155122d14378836ec11e38671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de4c596ea2aa8c416ecf9826357aa3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43b4f27938004c51159bdccfa61d80673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522ac44050b315de8b32ffedc2ecb8d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80531ba5b9ca1cccebdba7db30662bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65619e15179adf32d15bbf755b66ca7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b3b2019cca19891015fd1dd259216677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739db6f86f9303bec2ce3869c2333be1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace378a8258cae831268abfa0972246679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451bc5c315dd9b614ecf68e039e428d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d483404edf5eff060f598aee33b19681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4985322970b4be4d0d8a3764491c54682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736804e7de6f9b68c55928a3ad5c321683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677f887ee2af88012f127765683faf4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad99c74bec6947972267b382aeb27fc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5465f01b1dba749a1f35515b9e25923686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13272b45ea7d558c58a121d3fbd05689687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b16c3083aab7741ebbaf76467552f9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc14358c008382889d93d4e49ca4acb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01d2dd471c5d14ba6d86ee87f4d9e9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d038112a1f46aaf16303d16fd24b4e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808bc5ecd6530cee4c5a951dbe6da4a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0176e745a8f88983b66e5af45efea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094cfa8046ef3ff996d7ac883aba1de694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b24942a9ddd44f87e85c667db10f1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf99191daaf79548f06717919262a06696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b46f44d9fd471eff6434687fce7de2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91f316cb90112e7703c8d7795bf732698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98b59edc1f8bc9ca01295109771bad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55691efb24d1a2c0be965a3442f2e04e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc45e923244a3604a900a75d99222b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60765de7843a87e20009b7aa7bcfd9ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cd649fe989b170900b810a3ac9fb4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4894b79891fdbcfa70dd16a20a7ee1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7be4548e12590b1a0815e895736f9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd19880f569084ac6cc6a6241c6a988706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fc3ea856ca81e5d16dbe064ef63ef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320702d7325d994ca8da3b45fcd5643708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb154614fab6a4fbbcd7829f80864e94709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23262ef3e0e074a5ad4f3840d3be1c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779fd6ce91433b9d8877eea5df2cc7c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fbd024d1dfd971a82e44f21be10f4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c502bb76af43bf11c09c134a3e44f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a681ed87340e2e8d81496465c0e39714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b61b6b564e6f9e6933c22aef09638715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a2c7bf335af46c90f5f6bbaed27b0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b097b209167a3339d4661aadfcfb1a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28f26fe43fbe0f7f59307580045faf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba3913dd80397a4e0170b8fa6fbb82719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb01250ada6e621932528241e6a6ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae74df1fc18f78a5bc3dd0b84f2dc47721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216df1c06c12b476d07f6f3427e9437b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e850ed584c8113c52fc70811e4a10f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e7c303b7052d4684c5eb1e429d911724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09993fa9030507e49d7fe419061b40cd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893fb8ad4c25a0ce8a4e766799005e9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90acd75c1dddde4af3f5c02928285d0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f233cdf4e209d053c69d09f81b6db8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9262bfb1a4537752dfc3b380c07265729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afaa6b29a6a3b6327c2970e1705b8d4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64e6e7433fcf794597a5e493f90af0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745047e8739f4a943d92f4089941e3c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31167c260e946ff4d09a5485ccbef4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8511dec6febac8e69ee2830b0bf4bc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1cd13c617f959b8ad786a1448258c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952badca9a7e32a04fc4b7aa5d39898736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc115a1abe1b93ee4911fe2d9f7da1a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc53b020adf123b43f7cab7e2b553b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708bb2b8a66668e5ee134395065d9e5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c44a96ff0097a62942e73fa6cced9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302e40c3636338e39a0c9f2d00014cb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc0a69c4f06578210ac95cc594a0ff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63840f11fead985de18ad45982858369743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce68ae81c78cc95b815e89d670c857d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4da67f60d21b86aac38208af6290d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d8caf473630de1790145749fa2001746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935b05eba7a86c7e0310b1251852694747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef324b8f08eb0f9d48b4e494395ad14748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10f3e6799a37119fdf650a61de1ebf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230789dfc1582904bac756bd772d13a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6c0bf85015081189988c8538138dc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f96d7596806fef1b0ee0530d0deeab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c218b269c8dccaf19f9fdb0c9c2731753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9d9189dc6b8afd7f8cb4d28063193754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485d826d1b78111d2d4421ca951601f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8398c412d5e14e2f444f268d27cf023756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59952865140a19ac0465b36c7557e55d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b10eaf36f087c47acf62c2f7acc64e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4db5e5866a6a0291188e32ae480e84759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72167b06fca757ac48ce31aa0404e7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d239b188c36b99297ab77979aa9d4b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a269eba957e1739af7d9811b50cd1d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0136154a5ab333489eac6648f3f861763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797cbf3cb97e0e943f79a471d73bfef764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598f36e5536e9d5b77ed071923181ac765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ff24d25c7976f5b7dbac753798d66766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea004ab7a3341f5d48402f9922a3b0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0b2287829c2fe65c64e6aea33bd04768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33972e0c7a9a37777730c38fd1aeb61f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf45c19f09e2c642ae57ba46824b4c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3810e91a7a1582812c95e1341a2c9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777467e253d45650758f0e521102d0bf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153594911bde14117e25cf7cd6907809773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1716a9482fe1d99df3c6b6e07ac8dc2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204c7d26cc4847c0901b0927b625439775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d061cf70e227b4e8663146720ffeec776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bf7672e2f353c1fbc62338b3ccad7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fd5737ed96ea25fe9a95cc15f003f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5c542c3cf4168a55bf8df3d3a28c4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237da790c71ac4762e27174641dffee780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba53a1263549c2bdbacaddd56f1d58781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193674981b3c2e5bfd15737d5eeb68db782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6429371817cb71e7ad56c4f2b5b8a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327d76ef60d0f0e29dc4696e6a6d291784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfd8de63199b9e67d57e4fc2bdef9a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6d021b040c0aa00fbe0e59472c935786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabc9a6d1c617278e8a367ca4e85508787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061b29c99a46d6a8a060854be924c28788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef523e8d63622dae7f9b2787acab2d42789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9615ef436ca2a708fc6e09a322481d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726c9323e62eff834504f3d7b163ca3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a0dd16a6ded484b8bba46ce37158e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e77d80fafdf8bc90b4b9c2fe0014ad793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58c85a58eed39a1634a5a321d8f5e8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a733115978dd60986604c835952d0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4140810ece5899e4a8847b709078f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea913ecb9cf6db24002b47fdd2f6fee797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a858a0883e0f92287fc4e3be3e6fe798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c65ba323bd0d09a79d6af407fcf6a1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d8f9082e0fabb936938cd55b0f0e2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fd12a8d56647e0ac1f5e667a70fda801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1b7f7af524c8cd76bb601674bfaf8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752c60883a69b3333eca238966c3aec803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984bfa6f71ca5f2c63166131db0efce804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212be7f98a6777c80c604d5d84ce871805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d13f9700820a173de63ad22e463e1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec984eafcdfff81632c0f7aa61bfd56807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f52a11f186c6f8854169daf53041e0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2bf1d194210f95edb817c903a0ff7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34a41c7f45dce553cf91916c9037ce810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7011fbf8d9eef0c793bf35d9fce40811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74244d26ba1f70323928b54a7a3cceae812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426fb3b7764d8968c229dc630d6df1d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf70f5967582d169aaab04807060618814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965256302f15d039dcdfd44f9f0898d7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf57404f290f138f32e0f8e677d0df816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b43dd19259d3e76e8deaac340e29b2817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4b817c6b7d041d039d866cb588f131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1cfdf7964817d378e4e812262a7332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a845b87a2ac8384bdaa3086a10a023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcf63b1441a488496dd038cff58f424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa18eaff9da1590a746cc7efa94353f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94123c78299823454a1b689e30ac13596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd471f65d1113a9f4a40ad40922a07db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b329c8770d5fe6ddaee561ce87d6ca48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2dc4fa604b01d0dfba0cebad930839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47f2a2f1fd9067a977336e05ce30c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe988456885e2443caf7e5feb5cdfec311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a1b10684d279e688e54b81fdf966112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad4900ee7816c25f2cab6e0bda151613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2c4bd7cd1bb9f4b368384e4fdf37214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd29c44199fa6e0308f38c5eca4e5a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8969a8d16902939896b210bd608ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3ea523d4d221879cc8ebf05bc353d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983eaaec37006dadd55c3fb50a4a1cfe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b6bed03d6f62a3360dbc7f81f212219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b480ba1b2030f82535a7e9b636005120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afa450ed05dcfcb94696e4364a562421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffc822b3bfa9b32b51b772c22cfd4f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773afb06a97874c85626ffef58440fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97299885397f53c867070e7ea225f91424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45a643518ef341e96583db0c2e861825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c278d1c8c9b76052d8ad54b5334e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef75a9ff7d8ea998ee91c13b2ad78e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3f8411616ea065d9bbfbc2abe32dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ef7a729ade822ce1ad7188dc5838c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff088266d958629f40ab3467272800bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b0e97eb252f137e96d4b8a53e53f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6f7bf317c80c6353a7b1effe05c2e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6c75346c99757e99f0290907f9e2a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc2eaff51fb3618325d5f6d54a646334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79fb434237ea9c115a4e2f8e31b8b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710150a1a942888a3827e77ebbc2acc436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3da35cddc3e5a773d079012ddf66037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5602b0cecfc6f100ed4928ad9241ae738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3e86b4c9382ba13dd84b967782c5739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dc71e9d0019b8f9ef60e506cb727a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19ce313d86f1213a91067f728a37c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051addd3bbd47b82ca1f0521a30ea8842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785039e214658a290c822953e25e31c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cab4fc6b0e6c9ca340c6151ddd149d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3485977267227f5cf61f1e79be800945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a4255ffacfd7d1a01f8b558a078d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e664ee5737d3488401edacba7334e0c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba12d3447745b935728e0f1a9f163a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49f61a318424813235f1d78302449a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd489b681ee55904868e4159acb3041250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bf26ea05c804d0ebcc89e7133d96e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e489b4555afff199ae8b10ca93c4e8252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e265b0f78f32feda7edec21455ffcd153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1eda6b3e5f5ba6282257aeb7100b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202392cabf236fe9ca94c4a8f7a6f2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c739aa2dc3e827b3f0e1771d33a98c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd848ebd9e3eebd3da4ff2f8711bbb2a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd5e1989eed502a36de72cb7c379ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151a601c8b474358124e6e0ee8c18f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf328e78b44fd8e1ed1a29b67e5f63460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adc868af8b4ba90d7d787e6d8ea74361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83255f865c40a8229b57929aa068886b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95547b98dc5d69cb1f992c3303a092db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8667e8dc84b58b17d377a61737a46e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd0afc0d420109a2f07ea490ea256b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927965e67eb57f888d5003354d0dcfb666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4127bc5e5a562d5c90665efc129086967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ea17f525825753702ee446d9bd6b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e5d687de90d598a92eb19938583b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6dfa8c1997dee20de6dd810ec3cfe170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414be5a59d09cc4dc6939b691cd291e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb083b900dda0b533eee02ae12d1179f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab354e47434977882bfeefa2b2b28fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8e571d8577e8ec640648b395e17a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799449345f269fbe6527129e497383075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863be82a0de7256c0ce89c4922b9c38c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc636b0160ed1baaf398df202529320c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bf17c9d83780843d899e70735868578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd276e57e8c0aa253ceaff70ff2b8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee510891a56244161930364408b271380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6a398d1dbdd46df5e3396057efe9e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283838cfc61d4be16231677707aa2ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce19c1610a028b4bc25ad535803769583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23761bd7facee1995c6948db181670d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd558f786be2523a36e3c6b22d7b5adc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224c8784487c0b75fb9c981b1c5e66e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6c61c46f5d2df3c0b1b69b6270f1d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09362f88dd9d1a61bb1649fea5d6ffd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3e4b838e7dc6ba94d51f4f633c21989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33486a34b07c49eddd25384e17e4c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3859153b87c179c1b172ad7c651de5491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432546dcdcc6947ec08e12de904e624992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd53e6d9b73702393e064bf65e6e9b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffcd6097d368d59be81c6f0ea26e2994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02f2453a8fcd207b5a18074a2a52be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100386db18eb99f1c85459f99a2155e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3c6b30f5f87cf944dadf80b53a80897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9c95818e88b8283c49a43873beba198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4397f109a7d23e6a6e93e5daef9c8a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb939be67dec7d5bb3c3a0d77616f43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccc4a166075f900aec092f64459e90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b95d50355f5c13457bf9bbe821fa3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04079631d8aafa75aa4b0a8099c217103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421246f150b8aa86270fb7156cb6451e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ca4257a43648d06335e08cfe68b2a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d4e6474a08257d0602b9965aceb20106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9313d057ef3f511b0cbe03b725bce68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defead4114672dc9379824e78c8a5575108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af4364b30fa2e2dc2472a38bb7f403109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae152a28e277be97436756031ef8345110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04dfe83e9e4b1f0eb096326b0f247f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8adbc83d9f72b3b3a4b3eeba9a4e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8838e3c4d2e82ae207d3f4a00c50b50113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bc5e574d80cc0cbf48e57f5d5e352114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afdd9615776433a4ab2453ed8794b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555902468735282ed81635704bf497b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777a98ad351a52fe62cb7a52419463e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589fceb4fbef55f4a4a3f860afe20cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fada589536db9d879ff0455eea6b9f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a7863d1537580ee96d96cae3f1516120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2420c5d4a0362566265fbd7f05039f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6798002d0a7f54663474a59736bb1c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72bfa6f09df7ec44ab73cb16b3a138123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aed0d894695443d8ad3f772b43a732124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1e86a5d9b76208f3c9f93736b2d2b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7daf203609a333fd0d2c58a0a989c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40610cce2dc164f3bde65994616d8b50127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b7f8b1ffbf715b2e1ad60109f7bbd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908586f763291efa57a8e676ee606d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e04993a0030d21f9b68c3c9b594dd8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15f8b4e1a9d63081ab51415e933eba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610a8e77db310d5a5be5b4e1b9b89f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa72e0747e9cf0b6988479daac2511133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411024d6f504c7b16601ecdc538c924a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c8122304cb52de8ff8f8dfde35534135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a727469df0e37a272302ce1397a77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b863900f1c39e5bdfd69efbf99794137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14f2d241c91e55449396e6e47be4b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ad319b2001160d6f10b68632a3982139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd4e68be87843c81fff2fd223b5296140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2927c172f6b4241e412db9c6cae0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aaf69a8fa3a74b3d198d33b57c617b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72e57a329b73230b4a66ebb7735faa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bad9b23b48791dbd72c2f83bb8c97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332df933627036e8db766413915dca35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f595171ffb5647e8749fb35c2474a85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8fd4f01716595c2e4c40bce61f1a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c3fd0f17df988648bee5fb8230ef7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184d7ca8be30ed21dfde60f8b5befba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfde355f94c35fc9bef1f9d56e255d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3020fd418da638ebae1f7cf020f1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869600b5399e00c127d8b47480f7d2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed8cafd4b056398e09f8af06485731153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f62dda259361b12836fdaf4b925cea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a0c6cf448a42a880a36f47fc0886c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241c690a0934cba2280ea2e13773a0b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75017b0ce146e8c4b4a2ffec49f93f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05832a518204cb3425e37cfd1269df27158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e7af23503e51aabba0422cd4f3788159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c2775fe8c2ac731ef52a128eb52cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e8095ccea3e0ac6e704b251484fbb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759791771f29fd99bd1a60a93f46b85162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be2f82b7fe85f96456ac4efb6b9def163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d481a99825904cdeff7a808bb14155164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f2edfa79407d86f07594f8026c20f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08757cbd25e4b5ce49cce1b582eb9e21166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b398cc295e0b5e257c017e2b96361d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66060f3f624cf462bc64a9b5c6c773168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155caead79d7dc6c112aac6370defa25169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f21db9e15d6326000a1e79d0fcc5b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47045b2bb633a671ff336f56fff93ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7558fdf05c33c87ec1d4536f124bd0b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ded6f32997e2c4fa5983300dc44d3f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41315b3f6089b7e6d0edac26c799e1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1ab2a15479ae63986498b4c191a3e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3d107809d83dde6f3033022153818176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8e56a1a6e26c661ee85f709d613f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959a4c36457b192fcdcc0c04ac92755178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e2f86e7a727867516d9501f98f7d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e99990df85d680e000643553698f74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c7d81bdee617f87f4d3290af242d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7d4d203a44c231514713d0ccf6a79182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf001e3f1185c0002ab69c5c51d5e9c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7db39e587b1d9a1526e7daa1fa28e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f280841f005bf0922773710e7424c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a520d8c0774f4fb420475343735d71186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6591cbc5be6b528fa2074508c78bba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50284758f45e116098b81be432eeb380188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bc68c9838ab841d189aa68bafdfc2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e139f45bbef27c3356888861173a137190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d940aaf333df2ee49df24ef45a79b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676ae7e3c952c6540754d7f30a7c26d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cbe37d95311f3dbd5c82fe8c1435c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b563026de02b0d93f37cf2a42cbb51d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c05d6e5a9205355e42a79ce2930c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa10b686720ce2f914c77b23ebfd51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299574e4b7ff6911a1d5badcf5e7f6a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8d948b37e3b1a7b61120f806b4c1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e72b337a5e49ba8159fa3b91468bc9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea1d542143a2c58bc9983b88fe1997200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af8d6c7bf1653183ce08917b25dfbc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30ff3afb90eaef5917fa4fcc947146202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92418029e6e62046dba4a0a4b3397f2c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1985a4465ecbac6eb2733c583d0d48204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1343136e6e2189c85c08cf199dee9d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69704366465b690edaf4ea6bdc765f8a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595e66a14fd6977e82ab887ca4b4006207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6f368cd96ae8dea8a1e03934a85d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a482109ac1a6c44898eeffb32b8bb3d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003b5360a227c6d441782b912194506210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445be516e61bb72098a37707a0295519211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd6f96b86014d900dd1e8349d0de7f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842b0f7ffc518f4a26555341c3491c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4ae00ebef564d7b8493f2466df2bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5341cefee9bf73dcf8acbbc07c5de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d13c1c9592a226f4e0f8f6d96a17b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda4b4bd70acc4d5df8888cf19d2112217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b64a09f54ce98cd328909dbaf67794218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed7917da8bfb026e1931e00a19b256219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18176a12dc5d71bc1a76048ead923b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3a3c3407431c66c93b8b2b460be10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d354ba8b42404cbca1d7a12934a81a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cbba3e8d02d4f90970a18340e238c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672624696217ceca1fcf1c05263f218224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d08ef54be83d6e36ed9a2319b9502225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a997f70590b273322ab5d5c68c820226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036b048df3edbcc86159c4ad5175244227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11d648bbeab403102cf16b099ea3f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb77c6cc5a0381d02de44baa80c6da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a0934fa1cf862cb5026a7c1773de3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abfc991f0170d224798ddf84ddf9f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70defed879c04f7a72ce29cd6ef6f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f5c3e1be58884da3bba4f53c2b2d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6121fd16d8056de79e29eae22fbdcbb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda26fdf36d448ec1bdde61aa2400ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f0fddea35c48c997aac3908bd49ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff92f7953329e2b1fcfa11b3af2c8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4b5a95821a1be8dafb788fbbe1cef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512469585c70d0ca4fbae6093a2b770239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd617711e923c8f88fc0f88032c62e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b637434649f834212b6c6e2221e9c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a107cba048d1bea344d867239216f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c9b240d0c888d31d65883b838e027243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8a5d2a9240d19ff7b7cf2d5d92f11244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197b588287a0e5ad598832b4c079b3a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdedfab8f615097f2a6f4a1e95ce5b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0a098afc89b5503728edf166189cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6de8657ef6fbba4def53055aba885248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be145be332eeac40acb347757173e4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24f2db99611f2112679fb04af9e211250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e1d7d8be075a84cbcd7455a49b9f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdd75f7b74ee8aee111fc434ee88fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8ff56fd5eefa7c526e1fe0e7fbe8a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2e92ce0136ad5b3d91ce984646eac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99c1a61ae5934c37003fd434b301f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea54572e2ac424c1d4674e18e9f20c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2524d04cc531b23be2001f9083033b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80346d993b158a6aeac32c08118e994258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f422b94d44b0252c69fb96459ad6f64259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499c972f0e153611385dde0b59e76b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4a1134061d0c9bdca6dad934f3d1f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e27beda28d76d5903a19441c4e607f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27eaa0b7b2e5c212c1a7538f3fabee7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa37d489b826aad79a3f75d4fbd1849264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5b90d5d41415368c39cd3cbd1b540265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12161f5bb1ed7d1dedb16510b93291b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df195435686766b6125d9aca5387508267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563886cb7aae8b694cd7607129e69d34268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a983de906e08697c1c61645cc5596269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef14d814fb1a010aec0d7cf8732b25270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459cdac1c8fe2d49ff4027750c6e3da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce46ac018b8c5272c31fd17f63f790272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523596182a787e903e24763e9f78d7e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59e2548e470c913403e7b5cffa5638274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b42b9fbcaf649db94138b84b86280275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916a35c207483f9c7393b4afab65c4b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae056cb4422367a3749a293156eff8bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131f838b2df8e48fe2e2284d969128f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39e06cfd677efd6b6b209e874e7f6f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ab34288e7a1d54fe61f30813d0c63280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702908ec27ced555ebaa902a801ce4d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99ec1c278d1b6fbfb1a5bc5c96915d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d6d8b110d42b6965d052f923b8503283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4202bf85a587133d78de4f9acb5407284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc5b0ad6531e3f5a24d4815c591649285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e3447b735bf273aa90201ccbdea2b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c23f6f6b2ce69a106e8a750aa78ebc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdb5aa1a98acee203626652a5d2aa1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c1c6dcc366869acc0b2448109b61e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c9c32fd1a51ee40599a234e8ac35e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1acfea3a634a64b464796cb0b58283291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0d3275e5159adbf058471c1e6a011292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c044aa3b966c8bb39d086d6f15294293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068d5f38ec2e4571705a3e741b13ac4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c3656720a82211393a0022ccc997e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530df9d25dc55392b935eeb64f20defb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dac5f0ab443ddc2a7ba1a39dc893a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab321cdbcf0d38807620adedbe8c1d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a10aed35ba139447e96ef40042470299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606042e8675827497e19ec8db590d1a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914da58fd7d3e9f2a474ed5b70c0a6bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c724118e75b03d554371d8681f4907302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57610f32d4bc7e054dd4367187eb9c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a27288c777b452a36568338b6a5191304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d0203db3017e0aee318bd066a440d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fcc67ff7a1b1e204d5db2c1dc12db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7edacf97e0fa038b1ace8f3dec8dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2f9d63c3355147c5f384c03f7e90f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea253a213835f9ed0d6cfcb1a1769f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623307b5b9fa29bbddeea458bcdd97c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868049c0968673831c46ccd2aa6a9bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5a46e96883368d700644e8d901f18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace8f312bf7a2b49c71403aaea12805313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f60138dabea3375208a21c5d350762314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450811f7fc35d88926c9a7dc9ed908db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d9eb1816605167dbf1729ad90bf12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e55958a7638d1ce6842956827fc4ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cf0213b93efda5924058f6e73abc6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffec30c41b941d9e61c40bd91390430319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19660830f6ec35e54940fc52216e25a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88859c32bd56eeb0c586ff55322794321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133087d7a13347fc43b06c132d9d3e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a590e6f6544c6f2cf7804342bc29be0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce35007d4afa527bf37fef9354a279324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90807635b02c1e7f6daf4e1e70bc53c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb6ec691027b1745f5e86bc8a274f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3028784e875e6eecc22da68515f1d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953c63a86c21ab0cbe826b83daeca65328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56143924cf97d2e5c8bca04dabedb983329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afdee158b17547a4507719b68647fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b23bb4299bc0d7e693725223d50f1c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dfbb40031511ccafb7880d753fb90332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7798003e22485fa636c2de58eda4c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb168b14a6be3d0442549a8812c9eace334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2498be6d03bb93578a93b34b014134335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f8a0455849caef2e9edb4495151f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d06635d82e2933d88a25467366a6ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc17126e02d28641c363597cb21ea8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59302a7f3c51fe98a6b7a403372d7c4b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05e92157c5d7b11430140b3d173765340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553211109a3e0ae339d554b489f90900341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e17caa7202f516d0519bf0552357f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c79297badf1c57c812e1e28e041e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb048cbcb1a4d6d42c377d5f73e297344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c2d254e2b66ce3322f6bab02b6371345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6787572dada7929325ba5eb0c202207346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911b102b9d677b894839f0b49a7a428347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9ae9f5d550e1886c61515b6dd810a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74195ecce96a42f2f3625a3b91131d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd51b57473397d7e11f82ceadcc511a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec72771d69e4114e576aad529923b50351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828faa326abc85d7c6d68b022183e003352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07aeda2694fdc26d453caeadf6ce8a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb2e38bc2e1156aa6fb8eafaa3638d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9baf9eb12f0b11cef87189650155f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ac3514347e5b05be42dc5e84fde38356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616291332870412e3b78edcee31c9fe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765bd2aab90ea786b0372796d85bf1d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60480c71f4473dbc802d0afad1b3319359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c799e76d89aca16222a4501c377554360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae37fbb759325b15cba3e781eddef1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbbd1caa5c5e4c47d3cfe39fa770b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce67cc07ecc60d39a385c6e6cecd2b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28931f1bb1ace8bb2b23c705f30ed6ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7894b9a0730e78109d759e1e32f75365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615998fb12868d771b1700f9d551858366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed2554186c94b356ced70a70ed51dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6fcf09145d6dbf57cf359bcf49277368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541c3b7dfed16b7e080c9bd6013b4ac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080167421885ec5dbe021a128cd9472370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e053ad09e3ffd858d618686f59b43371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd8be4c5bf4958b3810501128fefd9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20d122dd1dbc768f18b804bf0d0f46373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17a7c371cd8b3a7879ea1452670e56374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279e2ce1ef86937fe27252fe8e1f517375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c992934a9b7e4870e2db50ba133a7f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1f9c48fc1c90396dd18a9bb7fcdd9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0a47cadbfc4ee715554a0d79202d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ece16314811e1e808230c2297ffd48379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcff2c7f4b3afc4de2537aced5642f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50635ce876d8e1347ed5e2aa1d6fb669381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da425c54474ea583a4eaa9dabaad7d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92701846b4df2617f6bad8484b35a81f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338acb81e2869dfdae7628bd773ddbed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56575b3a6c9ac2dd61024d71a403b1b2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdd7ef2244c6159ffb31296d18db6d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c762a14cc2efc553d3ed22bbc17836387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871f4fd99244ee9bfa223201dbd8e5e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f90903db83f095e88dd7cbda9e67a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3296fd73bbde300e783ab3749c80af1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cbc2e143da70a0fab48730496c268391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ddc732ba38199d1cedfe821628aa2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bba230bfc02349862a72a6ab011a65393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2a9561dc2476ca30c9600b380ece8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b341f84e2b5e5043132e35a5e61e90395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a3792f1eba081b908b795ce9d2368396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d68f69bc1211581e7d34d80372420c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c2db9222a7c1dcef46a2cb1ad9454398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb634dd7e8faf5f6ef7fc5cf56a12d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea294e1d0e1d9ad10db93fb389348ef4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0a2e5ba1a370d64ed1c8a0c0b608c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f63504807dc804c2af76d33693863402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79782f09148a2f206d00508c057a7db4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194a4718a08c8ff1f63e349f4d0c6e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7989f6c78e32eb510ffc05d31677acf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f0edbdbea3bdb745083bfbd1c6b15406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0b94a88b51de5ba56cf37f37797bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9221f1d425dcf6d6b90c082847386f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e58b429acdf2cb69c1c95dff6ec878409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a003268fd76daa9e4bc814abfdcccf4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd753eac39ce8c56e8de3913a36472411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0da6db7c96a133e646b96db3e0858f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9237b49102c6563b3ae2e03bb933eb4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a40cbea2cc52413d76e13d5079b5e3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10821b0db1f425a98d2f18579adaf84e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21352b5ede0bf3c5836a1ef7df7ce68416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9a3d3e71f3c8e354de7f99f1e38c9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81a2c484925ce3cc9d0d1337fa31be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15b5d5d669d8dfae12be44cf3054e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca0cc19229f91fc50e04ca987eb0a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855af34b5b7f693d366b045037d241b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666eef53c0b2790f785fd8bf60be81df422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01bac549169a52cc3ad8cd9129366a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dc9a552c636b276eaae1b13e565aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303fd21080ac541ff7c4fbe4755c34b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861493006aa25f90f20544f947891eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6eb2aba8e90d510911def6815b469427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a20ac1b4f3efdb2f7dcd205ae2f7e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00c3f391b9c64767efe9c36a43b1de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f6b6f98c9f2705adbdb12620d8883430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551aca072b4562955cccdc097113521a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d22b112d29119d5ec26546dc94fa6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42aa4a2b693a3935c21f442f8cd78f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1751ca24125795a1ec3813b50e971b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6bc0ae9c14e95d4ca4aa4f36c5ad0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2d76698d9275130b51d77997882ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288602423236f1b08ccbaa1cfe7b11b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949a650e0a76229a07a480fec00df50438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876d82af4561931bc08b87dcc7b1b85439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a63c594179d5391adaf28dbc3f6e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef408a6b28343482b5c916f5c4f4f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e3324f530dece92def629e1041a0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf9fc67cb789d8c1072a8a5b604df9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65911d0fb003074963dc14b078fc449a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128b4a233fcd582993514c6a8732f7e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827308fc4fd1eed1b70ba02c9aca593446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b0755a9528330c1a3a9b53f492fd5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1afac7bf09a977c8019a5cbbea0f5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828afe256eceaa728eb7e1132239bc9e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc836e608de78a2e28c1cef05a1b75450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcd335afb9c504919f955761eefc67451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763b03dd5f7183fb07857619238847c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcceb76b4731802e4ee4c6569e82a59453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2a15f5b2756ed133f69c6798be8ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987e4d3b3bd14eead19cfd9d9fce079455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb948634b7050def8f055c2293c4f2a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dd61f35d8d0bf059c63d888da7cbb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519930f0cd5fc0501e71c7a78bbff9e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc64c3cd92110e9fc3c3d5ddbd96991459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54613b8861fc9e64ad6329f0181bb9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a90dc1a4dffe1002e11ec79217c77461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365af2d5d6c0888dedd978ff199b776d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01753ff3f8a241a72dd8bf3ce6676c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86b8562338f60a38a67de2b6bca708464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed0f61ce47462b7c23683506950344465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86accbd1555541e23a75f3fbd4183d16466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72005756d5b0e1de4706cee50fca3147467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6f685c9436887e88794ab4dbb4473468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ed5ec3f6147d1c15c25e59c1d4d59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ce7682a60bbae8d70bd36fae358c3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1ea347d1a943bd734c42be52f076e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48ff722d9366d519668f541a4a973d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ad5212d6f3d4ede64cd4a05bd4a2f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d650174b4b9951a6e6d21bbd943ff68474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ff99934fdd76e4470104fc81aead0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fb0bfd3c10f5dfe48f943b43bdb7f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf3e36f90a2986c887874bac3b958a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809d3a598ca2fbaaeaf4001a8ec9d7a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278988d9f8435406832dbc0ba5513c2f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782ebf5b8ad081c354389bdeb8f0f99480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae8f0a38ade7f86ba2f4415494c8ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a8ad8df99f1e710bf2357c3b24ed7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a956b17425d36c2e2c6d061208c21483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e3c48ff657aeed88f1fcb11e290f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59bb91fdf0bd666b9663f2f350233b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7826d3a53b7a71ff92aac35bfec6ef7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89693e491d0ca3a7f705360e7d43bde487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594836aaee27e031188b8cbb7c644ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb675a04ab6e215463d1dd6791b891489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a28b0fa1d65b4685f1f3f2dcf9c7a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fa749f621a20149e6838a38787951491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aad419e9dad9987773e041de0f83d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471d580f901c75e3eea26dd74cdceed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f8e1755bf08d556289be094a04f63494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99828e9564e7465f33803a94ff215dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680abc1a8ac8a73141c3d840c5523f11496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbc0d1e8bacc0a56dcf7c873c9e9e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85d066597656d63130384f1a586967498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9d0684fa3aaf4f1d1f028f82fcb51499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2be60ce4b1f67f5b6d5e68abb8e4a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73448e86663b7e78c57d721a38db69501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f1ed77ddfc6941c3dc50bb3e96387502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d64296ec655233363ef12336b26724503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ee6347e9b17343fd138ab9a41e446504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03417bdb10d1c4c9b4a284d1ea442480505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135862de14857f73eb4d2d6a4d02bb8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d561e205a2afe65cceb54fd1146110507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5a0780c028b24509cd77775485945508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3958904dd5b2ed5b79fdc7d0c44f5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119441798154236e8af327b20f29e73d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ee4f8e4b9a77774e3fab253f00ed4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191afdd80a4349c916d01af3cc761902512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32291ba02dd0950a2e28ab118aaed470513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0da1a947c6d10c9f74608aca080cb3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75ea77188139c0b9f7d801794b2ebf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13b2c914847f9eb4acf0c4884badaa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7307c752c02fae147b821e7cf131d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f06935cb6385f96a95731032508c23518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4642f388a68f7198f73022058aa2d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d76498331f0b01e2f3d2da4e204e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fb0973c6f4d9684d3f33d8f85a206521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532b1eaacfc02e13fd30ad58c893c6b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc501f36c525c57bcfffbde9a1213f21523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce074afced10880a83d0ff97b83d0b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7078756df9b842d8196d26eeebae74525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763425593528b0054d9e7a66ee6610e0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb29d1b044f633c2a314b30ee985e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401a80369ffc6cf02138c859df07ac1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3415499db6d246e49459f52ca7420c8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7cdda42eb8c1202fe3b0770b9b128530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2206b98d1bdc74ed96a2016d82d5fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e840c8037c23800f852786bdfcf70532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b7a00f97214246e3b3c0d4467536a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095f84711333e4025ab1727127e32ab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabacc34b09921c4d9df35eef40b933a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ce68dbc24c84c666b466bdeea0d45536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edd2b5413049f30da3057b107d3ca1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006fcd91bee807a9c4b9b3d360463a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8159f30719f5e4992437a73f1e79958539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7cb3ab0844925fee5d4c73aecf4fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d148ae93375a8d9e97720a30fd9600541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c94da7a1bbe29f0bcc5931ca5f2fa0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3bcfeaffa9f0f2af2b60951b2a1cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4464e5f90214ca58579c61d9c1c09ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b03c5431de5d029a745b4ccd4ec412545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d278299292c63b24c33cc962b86c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710f19936b8b26778cd1d0e8a592293547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ec6bc6a8dc13552e909ff16cf8614548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043583756c82ffb8c185aa08a72912b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595c8dc47ca433dcf16edcfb6ba652c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fc4dc6b03abb660db8cdb4931a008551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3bf6378a93a5667a4838c3b0ff533552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6217ee91a4d7f070c077a829e865db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09110bd802d38819cf9791f80c0c0bb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b808cee881becec73be14f1c249fe6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9ad595fd381cd27257082a9c250fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe9e37175562aac96ea734b06a8a0e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac1476e22a4a20da6ec7b6dfc1a38e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34c5bfe58fc9f4244f38327908c30f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047fcceecae961dedfd2a1595e7abe3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c010d05de29c638027ce75393804e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c668236bb596d9a3dd3280c8671c13562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86dd99a71c444753b490025ba7562a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035b7c3d201d1266b5d685fd076eb94564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4b7ef2eb117fa37b09378fe89924f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9152deb690574a2c45de8da805350566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2516835092dfd45e2ebcb5d859a12dd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d256603d73a9d999b23e373ba6a7e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab618ae8e665a0ab460fc68fc8f1ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c0a3c40e763e1ab5690fe56bf378f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5035d6a6e69219ccfff2543616a79af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd8dcd32ba37e972c603e7aba14913572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f513b7dac6170b8a450d7a1a35ae0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50533f7e9daa16ba3996ed7eeb2948574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3aefd65bbbf0d7ac10e576ac0cfeb2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50772207aefb1f5a5fa0478e98055ba6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223b3e8431a9c328436b8927fab4428577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fcda98f17a0336e3e842b6f16f247578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800a9941c534b11fb5a658962067757579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8348e000998872be21276fb6f0622580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88398df6b04bba7faf628b80a0a8eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2520082f5907b5fa171613aaac90a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77e53693139188e1290bd96ca98b1c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ef48104605f7b410bab5085251b25584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ad3d37124d96339afbed6d5c5afd2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37319d9374e508307c0c95f7ccf15705586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431429559df6155e40da4983d240133587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f726713ac4215f6d79ab0e1afea348e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e1eb9dd25663a4e1cdad8536d9394589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569099d5a4a7551ba7f404706e71662590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318df06418c39316dc8ea0a22b80e6a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8345f5e6354ca0be6714fae1c06d5f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198f9132746b81619c84c2014777740593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b3167ffc8254d964e74d44231805d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf868eb9c22cd6b77371fdd9928c0f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213ae111c27dfadd842d75eff057f6d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a42ade81410e5e9f497db676879daa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c47957eace35790d7ba5bb36746ce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337d08d80f2178c6111005e98db92f8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f54fdca6d796cc8316d8f84d34820600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa421e25a4b1d4e2697fda8293a689c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bc01560264d0068ae11ef4278dd2a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702270d525e39f7e2dc587fe7529e43c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f80314c65e8f06763ab3475ef6928604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322b013e681e5df4a75e021802d83a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c977b99cada75d40cf743ab74edd3ca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0a754876139bdcd31ee8da1f5ba53607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40b148ec21e22cf965fb94c2d744f7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5097924162e332dd6027386c897dc2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75847ac1b507690083b83fe0578924f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bee83e266e7f618e739426de30992c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4752ca224b7e467ed468d6d4f1126612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97dc3d6bc4e66821a4154dd70dd268613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce2c8acb224dfa197b35a3a3fcf95d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277d002d1d33786871395c5b6858ce0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb40bfece378e908aef25b2c7cbc1e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378792ddafc482608fa18b86b3f5f84b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba48fd486d4ea98dd7ac98eb6cdbdc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a68842d322c4c531f57d40dbab11d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a204a4be1ae537be0db3be86001d6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb9339b440c8657b406aa640421699621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b99632343ea603528cbd56df532111622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1299d5814799dbca64e14637a2660df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a68cfe6878f8fc6faf96c4700fcab0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194a8a4524f466d1440d0824946f423625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbf8584053758ae39944be77990535626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ad6ee809a1beed57d4d05aa442817627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd0bdcfaf9f987a4f92205d11a9615628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af149285bcf481cde731c51a22b14122629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abbe4100e8d1ec17c59a3cab185d37630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dd7890361918d58c69383e576aee5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c48371ddf5c17509aa3d77915c980632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb321b926840b6d93ab5d954df8df7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048dfcd1343c469d86674dc6a71abd7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6933e98fa785cb654b94ad0fa6b880635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe856246e9e460a32a9d6d5f5d305506636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949a25a177c9172eb8ebb1d6a08eb17637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6250c3a5b056df76826e644221b99b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b47536a40f0b3089d44dfb0266d8b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3760deb72ebbb6943031bdee87f46aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854378fbc7aa423d40eeab0ad61a1ca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9ad608a6088e04f1803ac96ccb277642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1b65818d8ff3d9fe9426b77d30649643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c01aaf2502caf042fa78166f9c9323644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f38ee87bab400e802ffc91efa2342e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17bcdadefc647302823e70c192b50a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f486380194f24b35cc21ac8539e937647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9458c173662b64fa372ebf3c39bfec9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d3a861975e476154046712f54800a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a79e14e4f0a3ce2586756c0c3bd7e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81629ee201a7b921fec88b23239764d3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86600f85934ebaed1e4e0844790b37e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ec7033c5e01a9ee3a5fe771fe9128653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012660c8d8e9f7f7dfc154620aa983d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7c14ba618ce0e56a1251643efa916655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405933dfe7ffb4f8d75d6e5c59bc36a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa8e2af625ddcec589bb4fa64cfd71657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9c97bd768894b292607a03bc8b704658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695c41138ed5f822749c7c28274827a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cbd316d2177aae1261decd8319f03660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c7927571fb176e2eef363d65e8c81661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6386dc0007f2d477f209818028ae558662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246768fb755350ef0e98e56791d59ad2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acea72f36ba10caad105e424defa66664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc547d7fea77d642c7c34a18b6cf7ad7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e30ecd56e4f94a21ff5af8e86160c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50606b6c4a05195ce9384dfeff00890667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1747339e51bf1767782ca6732fa936668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d07415df4489d7d4f4c2d7309bd21f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98871579bdb3fca6323e9eabc37b93e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a4a9e5975b2b5ae81e6a53901c09d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe29b6f3ef83a3da647e214bb2376d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda08f27650a4555967be9e22523a0e9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbdb4115d4b31e4b7d36332784793b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9f3548e1eea8e3b830b3629f6429d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631546a4b144ff3798e31b1a28a5591d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4125b0eb6d4098d6e5316e25b3f3654677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09840670231c1d6a971a85c99aa2352e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4cbc5796ad8e228c585626ae579d4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c07d919d49cd8584a682c9d3605b19680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2156a53b27c28cd99c63a315d84838681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccd5034d11903f7ed8d72cb55ea8df682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd29602ad32928a07f17ad6b868eef7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ad9bfbaf0f647af86c3afe8e1147b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618500ff1530b383273df68e1c32b440685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1546c1b1bb6eb3758c280253a24e13686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320d0304a4827689289c0fe9f2cbb8a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf0c3aed5080283ebca6e88c287681688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e490c692aa5d3c71b6ff33b7aceeb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4918fd4ebdeac44e7cf7c37ef09477690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4019d247358e73963c411e7d69d631691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08b5fac4744aecfe436a7dd8683d29692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45a54eca65e9596aa6e302a294a2f4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7540b4e2f95e22635d3e3baf6e412a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed48fde040af5e0ec97a4946b30fa7c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ede2433c425fe06d693822c3eccf09696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d08ae44ead0ad607eec29640a018cb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37c34dac8700b4afcacd259af12751698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a482f969e05cd8a38f77a9a07007c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41787c70d1d90f05becfd65af0bcac0f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02eb2395281c6df995e3e8ef3e805c3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbd7519b110f09f446548347aefb5b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91bf3886867adf8c5727291e22301e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632185a9a7b4e227934ae95cb7e3cb5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234049498bda06507b5bb10e01c5351705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4448cf0998704621bb49499320aa8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22a0e6d09f6d259cae89d7a5b55dc3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0adf9c9748a8fd8cf90c681ab35a7d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8788853df7ef7b2febc0d6232b992709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc8ba8f039f1da959d396b8e2f3bf8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b7358c3d3cb22799a7b439e056eb8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec307141295f961baf7b5de0c810697712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecc9a262637ef6b407a70af8cb61f8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0eb2e9729ae4e0d060ed77d627128714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df174a68683eea476784c3371fc5a114715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32ac055aeb82ac6f24dd5c6bbf276b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b242612941c3a308379b1ceb277cb5b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83804ecdcf8b22e01a0f1368e801ed68718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec8e8db4259eddf7568da6f6d564cd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896d1861ab3de4885f12d9bf580e0c0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb413c37ade35bc63de147667c55dda1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf57e86149cac2fef42e6be7b56b6cd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762cae54f13fa28148a3d03403d592a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c24dfef94f0f00938dedf6eb36cd6b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a952bc838b3f63967449821886ac04725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be369c5dc01b64287ec970f8b665608726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc174c3f3c6360d7c865a6dceaeb272c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2da045ec20729e140f6ac03d5768f7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c8790b7ec70f6f60fb1d3379a30c8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f8d9008d706e74c66e7fbb0f76ca7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07faa1570587375785bf30409664ece2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e63615797c2845fee12bc2791b703732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969ac555c433530254fc3d15d19405c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72db8be59dbb39af69338bdd6414837734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b0fe906f948bdd6a4f568db9fa3ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ae58566245717ffb3ff51e0dcb2a9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bdac7e2f9b62e886828edd39c9348737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7bf72da5b03023dbb4895683d01a9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f38b05387d0af24736edb5c27d177f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819897a168f3d9fc2fde21b5dcb10ae6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89f4195e4b888a953d955784131869741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5a106fa0df7f66feca68aa46b5331742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6a7253cf1d02206eb0d0995c98fc5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6c27195d3c5b33d3bba61b6b3d40f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4395ad1306f20092af8c034b0813f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ae410d0de11c526f3fa90a733e9f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133b854828dded1b23fc1455346bb89747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0babc94fb0b620ccd97aaa283a3ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdc136742cbb6f9c51e9733f062e76749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63458a8f2eab25bbfbb56c7198fb4c85750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f93e18b0f722b3571b5f1dd0c7e8f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490df1871c60e2d85a886ed7505c960752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e596a774cb7b617c2f13c2e5b7ad68753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062e3dd1d61175415acb93eb83c104c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abfc691d2f86070d823650f9b301c9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa8a2883a12f14f5b6c26078308b29756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb986384aee4ece695d10cdf0ce31f0b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1823048c0e0585c0f5571dd1ea811758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8684449ca07e89f4bba518efc011e2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8e51dd99f7c520ce280a644b42555760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9a73198e82ba939a5af956d1061c7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1cedb7a9559aee359a3d3f2537163762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd56115c506f15f65cf1e57518fa6e9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80c26f3b92b04f75eb8e0a8bfda9df764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b930adb9b8c6861a8c033845ef334b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820966eed28a93d7458f2b4f0a42a810766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fb327957b016630481b7ed3b17997767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>