--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d33dcbe93e791918b5d0b121ae954e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeac4e1d51f7126e7c9d043a23dd9292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bc655de64061549a59d710eb5ca9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e224cbbf1f7227e5cdb67d506a52ed84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df08ea56a17ee440acc55622dad4955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e533171b4db78819cb3d46eba868066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00393f7bdaf202db87ec023931b2e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13d3aa8547c3f9d8f14f35abaaafda8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc1758261df34fe3c9c1874cfbf9549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0302825b8784915bd62a6d9ee479d5510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf761e8881aeb7c8e017c72ba11365811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadebcabd6b926dbd35d5448a81232d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc08633424fda12c74bae1e350cdbc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744a8f5ef9c1836b1bf0afac5c9ff6a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6464dda10678a7122eb4ab741aac3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f71e19765c138f4503005db5fc8b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a7fd8001baf5a0d6c2aca34085c9617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be6105fd5d44d7d074c234ff0545d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e90cb34a1a074fd22bbae601662f7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6863ba8932600792818bcd583995220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cf8d92fdb157600257befea094bcb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c53e835ecbbd97072a0dcc0f6115722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8d30f0997cf85dd628257ee8c72bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e9194dedaf2a7f3f731fc1980f72424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6e7803231c2b594e4b240ed12234225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db2ea0d3a7a1dc3363b8364b1376b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8aab50960857199f0b6118744a3efe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d411d4ba5617de803b56509edbb2b4828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a39300bf95ef967989ad707d3674e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b68d5f74daf36479c8619fd4fae8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10570722a01c69e6ab9db24b5e4f515231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7260a661b36c71d1fc3339b9e2e4c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd47039f7c58e2461fa5db58438d57b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb788513471c6d469a3eb15dff1a0f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3b70abfa576b9d12f50fd08e79e8435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4136746a51ecf637ece43c2ca4d1f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad19c06320a403244403904fbc2c0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fee8529a5f88e53dd07186c421c71f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3cd5481d451ffa8288801b5e7ed7e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e161b6e5e79bab536231df4e7ce4a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c322357645214407efe7b60fdb8bf241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4c6a7a9a1e1e62a7f232b9a5312db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32a1c80dcb8040f704e55055d2bce543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd3898a79c827438662891d250876544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a56b7ad5a62db658542b8548569f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49994331f8cd1b7ac59a55c79036d7bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5531e12b5c3bb5da93b8addfaffae0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41577a6bab9485f0dd7d24c55461c35c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53790b83d2d7b68bc02111eff161a8bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ade68141e5f67b5b3baefd30f06e5550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa50bc2f8efd07da9663255d2294fe551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb022f3cee1a447d039751130519df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4a0f1529780699bc7701893fccb6553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322a3d59f1281cd16b8b743e5df4dfe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f4dd53391ba54a255b7eee81d9d3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12b925444ce5dd9f045c027197abae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a96f1f321fe56f6065377ce19e984657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07283320bf3bd39da7d79e371e8feb458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cdd844b7bdc0fe18e8a72364811e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125e6df7ee5b5822eb91ea2ea03cd5360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a015f7d51a5b90035126beccb61fd2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaad387c14b59cf6db13ebd8c919c9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4c9c67b0e707eadfb0967d26e929663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7378c1512d584c538b6a586910286e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb454ac118fe7b436aefd8b3f6ba64e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbc2d82dd2fab497fc3b29271b14cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a602643a0759b7f5ffb7878c1a7f5467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967bff839f39662a9a16e466a401f0b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160860a7c8996da4de896ab6dc9f8beb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47028497b5ac449e3693484934e3fe4870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4979b311b42b76c35823242ae3154671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee18e0fe205cda5ecae57213da622972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8d79f7c55d418e20ed144372c35b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da4edec54a650f1979fc92ae77921374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2d0051b6a951df4dd6ca420b536bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad0205686e38ea6929b77a9522095c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6df09f0f85bb15f03d4f9e08bad35f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4c55fe2fcbd9cf5157c9c119168c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e23c49cf3ede055907137e381d26179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f4f468c47baee64f9c05a28f12ffa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f62f4901aff955ca41a2df010d55a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c645bdc1b0736fe5f8c300cb11a708882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20023010e0e1ec6f066bf1dc183fc5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838efda84e62b9c215ae93e9df0f5a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a655bc9b686c07548df0c99e21f6f9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9d7a0a2bc52e26ab45011c036848e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecf9e07694f47b6e900c97462f95c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133713835372350210e3d4449c4ec5d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bdcb3676c197ad696f8a39cb8793189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8527f034aa30365b6882fcb3e715990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8059934a59688cc429424d39ab7ca091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f602eb90514a668d01782b69d416a0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779981b442e104aeee262893507878e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251fe8ac34f59e61a89451e5bfa6ce594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd89200bbab63e8e7fdf987b201f9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9848ff447c53f0c1e6f4f1800d974696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e31eaaeec29683aaaa3842c8b642e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad33281aa81a1755562bb31c07b11d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda7e0f571a1707ce0a38071d0ef67099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256253a20c5b02426004522c4af1ac93100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78313183e1fed4648e70dfa5e362704f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48247d6e07ee67822bd6ca5b11223c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c4e4090b2396f6de9e92141f2bfe1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2fcebd6dfcb2435843dfe26d61abc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd831fe6ba1b8e64449de0525655020f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4e933e6a7cb377033e721ceeb87ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b095a821d0612443bac467dbc0e96107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e00a491bda1c0aa1883d9b3e2977fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db19af43db5d709e65563438405d1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1d663f58a5cd6dc8f2a23dc05b8ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a31e75bf9d9ffb79208ff41c47f0d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfe28b86368b10bd32373c40a28e95112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393b01d46b318ca853820f6c7b1334f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b70d82de6adf98a36a2c58c5acd09114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144bd556818b76d51d06528b364737d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bde70f74c1044822ad1b98ce9ec53c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307d9ba666b2892fb860fb016ff1fac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa62a1ce8c7695fbeb131996f3c25d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76313daeecf385f749be4da6b01eb843119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251ad5180cd83d08d86661dc0ff99b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1d222f7c9da63fa769480a8d92f4e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ccc0b577fcf9d56f36d6861214b71122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d76e4e5fb190e5cde1777be8b1478123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aaa0830307992d57157012e0948a7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b5f318fecf18448cf95f2afc41101125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be7bf3ae0aa4915106db06c0e054c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba37b50ee7622f2cfdb453ac3c7ff9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d7ddcdfc4575754d43a105db1c646128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08295fb629e8c4b93e070e1e1f309dc4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47940cf412ab29a7e66a2598fa9ee6ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c697001a768b804c9951455755654131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed959155db0de631a6893fb2d1c6506f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098bcbe3ab7851aeec6be906d8a7c7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c068026cb213396cde40d1f85625f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a70c3d51a8ee836859a6e859f7981135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb01231884f37feb32ae15054fb302136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f88b8ba576b8550e7735d44d6517d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd57d8cace63042141f2c5bfdbb5a18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327ef80927908b2786114c442d2926d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913e6cb76bd3ea3659625432c3d3734140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ca39297ab282ea4c97e36bb42ee26141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0110ed8bd1d29a215dc12113795289142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9788823f6f37311efd31a09aa5ebe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8454ce776e2398e9b7d8671021fbcd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ebf49c295ed49ee10eb119398fcfe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7781611f472f300cfd04b2f25ebb904146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de80b5882dc502c7461652bb055f26147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea60b44c7a6838bf92ef843d4aa8a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133df2f1d089e573c0dd35a37668cf2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916e8b2cdf23e0d5b0f11e57a391f67150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08968766f1da77c5ec9138f8dafad6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873dd90db443bec28f7d6a50527d1f2a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf9860b30b949999e1c769c13afcef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9418fef4809272a3c70cf6ee7937802154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b481babb7aadad02d0a2bc8cee8ab5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66ca439828fb2d262d56c1c5d754f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb9d59f081659839ca835b8b3bcf11157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2a793a052f8a0dd3607351c40c5a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6189ef085517905441e192526b6ea7c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6efb80a25aa7f169547b48c5899e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e5ae0380f8956667e3c33b4c21a05161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b8d4500b783eddfb32fd80cbf40aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5969a03d9bc80add89ad5fb63c89e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1150f7c414d69568fe9eb4d9d5e0c67164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed248a4eaf0d469baf6ce1ff864455e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adcebefefdddce6da0b2f8d88a72ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5035a40d300157f54a92f588c24c2d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916757446cd76cde1c6c69c2841fc020168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1543b75134b68bb5ea12659bd4666b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161b9dcc16cdae52043ddcbeb7c052e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9094f2f417324d40edd6222b53b6c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221919e88f772e51b6a51f5c171b510172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131496d821116816f806c78f0eac6542173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14faf1bf5740c7b465b06c726b2d36174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebec6edfeb5b158da51f09bd2d0b4d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed0d918468c4366f4b0875a808e388176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04b3ae98de411bcf9102266ff8d5cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874c086597c81fc56191c2e20d1b0dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55856abc5e3fbd4ec980c5d2ee254a41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0524b4994c6a4d27ac391a54fbb3e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1a91d98bfb8113593af55f20898b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35f611cfff4258858882f6ba0bc50b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb601a51dbe07bbba0e1dce18d393e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1d0c9102212fc6b36dcd5c48174a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2131b9fdf88b6924472dacde0be45185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5f9beb694804344d7a1624b2078ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365a13bf784e8bf3f7fdb6fb0b68df9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1984b3ee72f24d10adc9833127a36d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d359f6eb28516038f0dd9a8dbd6746c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747d441ff6a996b7b12b8f419e8d8b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059bb306902e295509b2fc73d1ff2f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f3cb104ea42bad24820860ea4d1de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d539d293da6e24a3089452ef8f77cd1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b81b8e47ad2b5d6826e51987dd2e1b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28d3799c9caa5f8cb3f6f8a0b40989195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e83eebfd3461c10ad2768ed7459ff3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7189b72ebd651aa6283be3e1b4ec5a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9831731cf7919ffa4edd460d43750198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea8af00da5270124f236d6c8588fc2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ca51b7068a40ebcd917cb5ff65f76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdaebc6261252aa1e85085d585bf8d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51831b7ec6630200683291d1426affcf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe365d5a35e0b019bd5c6cd75f8c0b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4987de5467e8ef466770cdb7ff219a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cadbd963682543beda61c42bf99684205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29972a2635190fd40296af438159dd1f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495073ad674b31b085364898824919d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4f12858169126d334aceb00d2f489208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b96e0b036aded6d6ffb37c259113a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb8044b2e1a4b84fb093a2bb565350210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997ecbc2e618b27e7c02e89bf243620211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29149badd657a8beedf3e012b39ad802212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd476be7a7cc98683174d1b7c39ed5b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356d1154044d4a6d080b38d60815f51214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12654d156b3959b2761c89f0f6fdfacf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a84f41f47c131db1e2968d546757b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543f376fc9c45588ccc749d2c427fe8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4314ae6e75e2c3b062f4c17115ff9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6736f7fcd4317578ccbb7afd03bcb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9578603b40ad457fc059e8c3ea1dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3119e3a68736c889ece53e6a29c6d31221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0526d3e4be6ef58a38e567985e427222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b407e0456783a1b713720d032b608223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d0f87e46c6a4aabf5d45750f0433e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75242069b7c11132d93bb7d0e4b28c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bd5d2a484ef255e0ac611393eff2f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b48184b91b11c016d4f89088f1e612227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db883c7948b1647bd543d7e988f219ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6b6cf154c02ceeb36ba56f3f7b9cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e03ae5b3a13083bf6fdd71816c066230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94365001572062baa2253b9bea349a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dce23a03924873d27bf4bcd73f921d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3680378db8d3419d984652a2e947d22233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8aaac47777a223279026f684c7a996234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a5089e18242d12a83898af2f9bf2d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa52cc1f29a3b92d900fd6d92830cd1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24b3ea70c23bd3b63ff1b7551e79e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f4ac0316b539b94bbfa96b9f5f201238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6458d7508c3af3922b5ee34828bd69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7adaf4b08fed0636da93e69793886a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b71f65ad51f2e05753f1b99cfba108241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155b761c8104a6facb6cbeedb390783242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e636456cf437cbd52817853973ba2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3b205d9a315a3ceab04fc27c4d937244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896ea6a894799258a53658f95d2a535245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e5b61dc849c47232163f46f6ff6a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2575f393782e985c53f12e014af8c57247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51710373c139a831d55a825804248fd2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255eb5c43a42912ab19dd11dacb01ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0be732cc8afa53724a13a156454d03250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec289c7df7702eca8a13d03208d5a216251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ed5f9a5e09efa7d35931317f181b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd0def3c06f3fa949ee3a040ab69bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0965599fb69c2c3bbf8ae239e8d6db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238f42668d57a22faf1eeb31639dfd0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e829249792d848c7bb839e644593b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff7da7e074a64a7f3db85e4747c03f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f238616713570ea6631297b5d4ed62258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe204d9a982ade8dfc50c77d818e3c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e775e588bead17b09933e5a209f50260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69b802744bb672e6a50c2b8a8ac2b1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366bdd1611d4a3c22c2ac62ecbde1e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2e7b08a63b6a6726eabe37134810f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e42ec3eb8d7097fca1aa6c91ada932264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7c10438a385514bb82dbe50a58c62265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb1161bb7ff240f3d064b38600d916266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff6ba2b37fcdb7133f1c65299c72a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48427a61fb9fc59420e0bc9d231e4a7a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf16b27d68c1b8f2315a511e24df6e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f212712cf1fd196a7484b3ea2c2d08b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae932a0635d9d042cdb74d5ffaf0f0b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed195c04809ac7faa62de65067837e10272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef97951cc8981a0c2b9adc5b26ec21273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075777564a208b20b240c94c5201fd2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d902b606d7cc639bd948ab71fa5c8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f376ae5fa1d99620463afd55b30fb8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490b2d3464593353cab9260e20720d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e226b96b2d177ee5abbac78a79dae7a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c53e62564546bf8aadefb49569a40279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99258627803da9d795d300180890900e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6527be9928813f410cbf62749c3472b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6294aa1098cff5d08ccf38eb3206e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37382f010de9ca095f895e3c276832af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c7949ccdf52fd84691db913fc38e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448ce3cfb5cb7f3ffc02612b1d5018b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e5b691880221361b08cbe4f828407286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6961b1f27223fa60a5d0b643e1b14287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27426543ac755600209e081787eaa0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c7d3f4f8adafae509137ef12d7c81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e38fbb1fdee299a69b783085ae740290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09fb461ec6343d2b44abc8755c0c04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a14c4bcc22c077626ac0a1109ca169292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1c85e75bd4dafabca98e39a06e5e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c53e7e039c1fc414ebe66d2d3cbfc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c7c1ca0a71a194afac599686ba42b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ada2502c75cb9a0af11c83e745c081296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa24f15521614f8aed6c6efcec2597297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863d62feb04a7d7ec1ac980ab769e3d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324b8d8096e94700e2461ad9e0aede4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d56acf18e9521934a8f446be719c22300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be74ea193b0a149acdfc528f773a0a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca64fcc4e95350b9582bc23d77458d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12ac3a0c76bb2ac291ba42bfd536f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f94650ccfe7cffd994e46e5fac77c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28323b1c4381eaa1a0cb3e544427204d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2f161a8028e94f66a437158bfd78a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49542cad945a967c116cd3607284b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2b5f419c190d4d1d2108bfa270f80308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc569ffca96ee5c417aa9554949a29309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d563ffbb62017ee94064e650a87c27f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b3e43805233f55a552e0643f941c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae680e15ef9e55a1c7414998c97e1296312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5621207ebde6f7f20b6ed2f11a81e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515ea6d7c129b03f7bec6236e55bd90314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b367879daf0823c123207ae84f5c6b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f73d4a33ba9ec7b9cf9c06d28b518e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf11091efeb1e5f10de54210482fdbd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41490bfff054059dd9e8da2e98d1c1c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6405c7f2c62817b23b5a706a97265319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3563fd289d124347d9b307361b535320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d373df8e6011e54d3579f1ec2ac56a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258fed68ef65b819b971a03ec238c99322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f07b4ca56ffa63121ae4c0c0d4ff0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce761efcb1f45026be4854c5ee9a0e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d96224b7fab0e0964e0fafd8f1962325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ec6b6896ba4d1f74ad3dbe83a1e04326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d626bb4453e405823040fa9d01260e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7686840f9fa2d35e144586d76923e32328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fbecd60faf3916204071ed4441936329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33caf71d5e5ae7b9cc594ab3d30eb3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e89b21f69959a21dd52d0bcdac79d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf105175ac08f3b0c7ccd381097d7c83332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666bc335018607907fc25c2aa02a289333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a45050b350c0d1f92e11d3627f6956334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e916e9328b13dda1fa2f0f015ec70a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8427991927e07643189e132f5dd7e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406b339640da792e997db6e7ab1a9c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd98468b40301a5cfd8303455fc5cec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff69eb94b87af3f9f10cbebe76e326339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9279c61dad083cfa9240012f1554bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f4974d773825ad98b0d51f0fbfaeb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1713db8cc38af7eca0cbdfe64217f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b7b3a08ed7e1900fc2a5621c0c899343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d455438a03319fac6635cc24a4063d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060737f25b2d0fc0529b27bd587841d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d17946c207dbead2261c0fdfebc389346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54116b5e8a4d3439b432372d7029416d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f499b519d33a868465c56cd3f38a882348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714b78781253595f7388e02458d65a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220e030048951320264a566313f6fe2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643e1bc31a5bc53d68d608f1f37f242351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987c97dc3435387feee7c131b8ab1a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d37a5279054b635fcfc50ffbc4fa4c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e53f80546e21e989159f8451c5aeb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094215fea1243b56f9b82932ef08057355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8caa8657838bd45948376c896be1d86356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2ffc93633a10279bde66b6f97ece2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0a53b7611b38010bea3d0f8dd2220358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa162a60962790250162abdc1f91423f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e622d05931f76081383704e2541ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400844ee84ee46ce938f6f7a3cbc3bf5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b39c3acb440241e7378a5ca0316d70362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab5f1d7841ca5e7d524d371362a7ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b22be07293b4286937bf1a114c40a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d02b9fcd387f424c7e310213cecf2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196780b015550db5168aea0eb49eff9a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8bcc3abad7a539f162c644a5fc5ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135579f0a3f0ac4a4805d025666e45e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b56193ff3aabbd780165c573510d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e481f9409f0ebeeb4483b3ded1996370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14431209fc8155e6ca6a51f982fcac3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d02203c43d55f43c6ae832d1e171ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee8c64d395a5c50847c32bc5c1d498373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12442ae902ba8073e438c9a2b400201374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f864b71add0dd40bf67824fd05334375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261eff087340171bc15fd26c634db540376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a7be7804074db796f22865691a391377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c15c714d0eb2259cbc2ed22415425378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842ec19cae7fb24446e9097ad349fdf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabac43044cd949f8f5d2567ea275532380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78480fc2335d4c3461cd7cd223fb34ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f90ac2bf940780ef8a4154eaeebd8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a74a374a3b39579e87dbcf5d4d61d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4757959eed531351879fc4f622c1e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be515adb35ea8570a05c233db728659385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712587d2171a43efa7a9bcc7202668d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911da85d1f39bdd01923689f56265232387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd6238e27ab29fa3fe2d425cab825d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b0c07ec7288587b0b38ace53e8c55389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65aa16e4a09b2223d1bdb984b62dfd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fe46c0eae833d81a030a5f3922ad4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787268ba3c26e490b01fda26a11d1d79392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b47084d9f53f3cb2cc849d848f3bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f53e34150400eb60217bd420fbd60394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dd127624d3a12b181dea52ae480b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a4d62090cc84aeac680511323b78d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fba4cff4f2c0df15dde3d8fdec6f7c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0fa4e8c9f55244db95cf829548dfc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe206afbf8fe1df577d4e758af11f161399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bf1b605e0b16dbbc1956f3cb59741400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16080a2fa94d95ac1c2fe8673db71f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e488f0a0d7d875ae9d89dbf7f301818402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87e166af2401ba543f9cc37c6ff596403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d12d7083eb6fabf0f18e44fd5a4cb0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3dbcc20e70e22ccc413156dd78b19405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312488e325ddef9f210ebc888af60fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5130cc4b3f04582f232564d80264d95407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af5b5c2a082a47966b45d3afcfc554408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0e84efb9fdd4e06ad8579074d3beb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2bc4e6a0713e31e484e72c6e15311410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862605333258972ebe2f5dd3e2a2919411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba595ad93933941ea534a09b5a2d57412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b982c45067fbe332950b0cbe934b7a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae5b7061ce6ba3c117875520d88d33414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2f75102f9f7349d4a5c303d001d53415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913f9b3620c26747984d8602ebd2bc4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ec6bacc551ec2ba53e0317fd720e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb92d3a3dcfa2b4ac9b14c8e8520b99418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f49ff7a11e9a50609448d65ac350d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf931fa21bb7b56ba6f02f79f45170e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea582459763b1460a6dd6909e42f888421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92005598d65a6dc6ae019d3194657355422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873309b630b81d44c84877740f90419423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b3bac63dc1df5c0d8575ed2339496424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a887b242f3b62bb84624adfd9a04017425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad11566b47fd98bcbaa983aa205f880426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41aeffb8b5cedb9e5058b8a6aeea865427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06daf70d28d808794a797871ba7d12d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e076a9fd292e09e4dff207e87bd7e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50235510b79e2be60398fe753ce841430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab04144e95aa259a44751c643037db2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fb8df70beb3f25a222b2728dfc5a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198a6aa48918297fe635201c8ec3e25433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d020f9e2c333611ea3962063c672c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc11a5a1fcfca5b598ca48148df08f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe4924f342afb948cd62c9552d8b42436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff5323b2fca5cfee229b2a34a08764437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554222c0f4c743b3aa1f6ce107abe8d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486c7d9a3e1c43b103ada3353f82cda439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614ecc4146e355a044fdbbbd3a0bdc1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745d2d5f54b92e6dafe29affaababc8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f4406464ef86e97ed5bf89f2d615c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486d1464d9917296fa0d95de3e15a7e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb657c6f90a7ff70975959cda6dda325444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b5b95c9cc8e89504a332ffcc633b4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93c080297b66196ce59829d74f9e7d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40df078990145e9a136ea7cf6cfde3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1de7b6ef3dbea1bddfd8cf83137da448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d6a445fabb8acebc7aa8a45207821449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a749391b29e6f76c0b2a7fa4d754c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d9d763f6371ffce5c90bb8c37294e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c01a3027f543b1156960b769636e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58f3b15a2b43964912300e104ac644453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232adc7156515234637681820935d9e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7b7014391a95caacf77023f749c1e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467015359f28560b4b646e7cd7333712456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20febe0ee387b8968d47777787f0e0b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989993c7d8623dd330ed2637597a6969458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f40c1abc420d06a40f729bfe599cde459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1979b5123793404306a2263844f7d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674621596176c5b7e9f8a9b095e62a8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5975d6d7df0c2d1f2b3b5eeec0bd7a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432dd28df072ae08bbec1e7f5c79ab3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a2840cc97f957ca10df1c39d98c3b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153dfc268ecd416929edc9e456ff024465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22152fa1b70a764b48c1c66e269525c0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a69af306c744bbf50e4575aaaafe8e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c669cbd2ed2247ad26c5d4c8548d82468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221f15510516939abdd9d181c075d34469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71169bdf02edcb0ad38588c2b78f41d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b8cb542a55c294e2e0f7cd3adef0d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175eea1b8c84d4d7e196f62db5972cb4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8476f87a5e77a2b04cd34f8602dc0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc9e03d163f0f5e87f1a162dba2ddb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91bd94d2a3a54c1a6fc02bb5d7c3ff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feaa06715677aeaba5494245518a15e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e4d419b6fb155fd95e38427c6c404477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028472fca8d2a2b790515b43f476f66b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0fddff10728c17d18eb59a8e153f1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c1085a4ef99679366e3b6cdb8c3d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d40aed8416ed2e6f3a18e1cd1c03a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0be086bb793198990ce6eb5e5d1f76482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5411d24a487c3fc391441d7b5f9fcb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beae72b72bbbf2ba0fb637c56821195484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ee5299250305a8aa8ad0b7e095e63485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd8cd3f417e2c5203318b2400177c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025167900776675ef44c83e7e366b68d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be434155176a2afcd099ed6cf04be6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c15b75a0d6511e9333c8ab9a7ce058489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00155e07c517ffd2faa9acf9b1335bb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89ea3b5dcd04bdebcc63c61c0d89df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f309bfe187db90250643fad39e8f01492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48b1c3fd8e05860283ba1353e4317d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6300e4ab1e4e1c7fb1ff6872a35ed44494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b49b05299b18c795d7b33a2d080ecc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898d3f7c1bab86d7eaf6ff57b48a013496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762d4a694595f062c549b33b872b678497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f08299c73069daf302b8baeb0aa583498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49619bd6960048a0512bf9bb97ceca59499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfd1d39025d29bd57ca1605021f5e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f21d6cf5d6dffd53511b83dae43e3d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984fd3154919494f01a64609dbc4dfd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52e4141a000195052ebff41f3e785b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264227d5ec77ab9a59fba32c1759558504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de41dde54d51986669cd287d13e957505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2984f90f44a0c8029b399d63f5f45506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429142f1777fd0588441df6b3015323507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a1bdbf594a67f6aed564c5e6406ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f7e713cf798bb7d4946be9b1a02f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600897ee6f1728bd22ad1b44bef9fd5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66aa44576d4f54d530bf31bb255266511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057fa6f7338146f92ae3130c5c9deaf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a41f0fb1ba71cba8ceb43db9df33a7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf8845dc6b6c0c74b42870eb847cb2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac60e8f818d51ffd4b82e29ffc98a5e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e97d554d0195571193d86228d5d37e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24db2d59719c378ab3bb2dd36dbe47c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c848ba8075a003259cc7f9e62db97e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e87570587db396b6a1635e96d97757519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf840561fc4394190e747caaef69143520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5af8b6d8be383ad0b43474c4065e6a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ac95d7b3dad7fa332a7342545582d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce175db544e9f493576fff81dad8c40523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ac4c9dc3108fa21f7fc3d455b913c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e490470c2c1e1e3ed2222f9918e76525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7cbfe87767abe15a6734951f1403c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fabf6c912e567c8203f9fd0f69905e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df86779f209f89c6462470fb9d7df2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7e6a429c561333ba6f12217a51772529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17cb4b8b5ceb4000c2b48de7bb5308530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90bb5c5846043bf3319c5b23476e31531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa3c9b976829d505398da92dfcd1aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037edea2d5a3d8fa31209e3c231fc53533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1b0de2e062f8ee44b96c467322792534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d09bcd63e89ba4e1eff791ae881e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fc3ea840067a6750a37922d44ea1e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ec0bbd571bb523e837bc957bcd0f0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f8527b9def2cdd22f0c3a168bdfa2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544c495d3baa3b0a81e48414c570dc0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09b6d4cddc861ce8683d7ccbd10e22540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dae9f068a14c8dba05ad45f195288a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6e7e152f84cd406a7c41115de8c64542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26192f194001508fd25c1c3c9a5950543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92289a4a4585dc2e46443ffabb0b5270544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04490e9f55bce06e266df63634e71910545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8e75418e4332bcddec0b7833c0f67546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8ddee83748cbc6913703e316db5d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dae94bd7d04861c11b1cc19d268e95548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b3dbaf1725c796cb3105b177c3498549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f99a46db58e5692603ad425ec0a35550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd12da285160c6a5139d5a5461c270551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb23dc0a1af2a850faec5b0faa7fef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce39177e325d2e13509d612e65708b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b1206181381f22607edc8a902fbd1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3fb1f6bb86ab100768e1808b165bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1aff50bdf1d73322204e994a6cbcc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b110ee06781e4128d881e9cc6c8c5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c639b43050996ddbec6da65ca1ad27558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33626ef586a83ab2a3f40caba04f1f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341025e8a6675cf06dc54d7acb988fda560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc783ae5d5b17d7dc0fdf2654a46ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf97010ccdff6204e49d5aa679f575c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d1c94df77848d8b8255fb2414ba2b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fd60a630a11cc1aaa5e07638b5439564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25fb243170e1ceabd961b637612df8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25351d7e822585445bcbd8f1e928dbd7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbe6c6043a3ea6298bbf7bd12ba5a1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696681363742f2d7a7e18e55a43282b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28dd44c1ab3845790e18743ccf9ac6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157cb0c3f060b94cf7baa32d76ffe26570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dbd35a6a548e614c389799a639156571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2c6851517c6d4979d5f0c9ba4c4a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435fd36f5b591855244b123db0b1290573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd013f44d09e81dcedbb91afe51ab99574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c913ed5dca59ebd5e818a841cd2f6fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e0623fcf40df57c3ee639bae3e73e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4927ef59ed3ee65ee438e35981379577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9091ba1c28324882d2410ba8805489c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d48a25d6a9b9be1ff608b9b99f8857579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5594c2f444971372f40b1556fa514580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdd7dfccc8bc65a7f766c518c117b9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295895a6f9e4eddecf9954ae2d93cd41582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb85ff4568628ee39f77538ee645ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dde0d9138bffc00178185c8ea06d89584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809be31b538e1c46c2d4b3f0d3e4982b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7232498f4c26d76309c2d43ac46e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f9269c4b945af72bd6abfef46a15d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ebbfd6aa78a90e8a63b24af31577e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04424ad500ced5e587be1f6676d59e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cd8ed3ce5d9972d095f557ab0b13f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085553b9c4ee9e558ef5a156d38d5385591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4388b2947b5808778b75fbd097f8a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c0e3d1e929f9db2a5ab652d8094f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3d92d2c2848f90c1947255d567cdb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce770d2a6eb1d71dc006fb1778c2a69595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a43d3e84bdb52cbbe8ade5c7cc6c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a603d0c4b5d1aec56e0d3c72c28a23597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd949deb92b248f3e5fbc19097ec6e26598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc03fbd7e4c170605740436760905eb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1baab747f6f33dbba4aa4d49abfca6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab903634da76506821b9dced7fe4c0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846189853974ae35c8043305bdcf3a10602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc08a9521165e3db4aeb2af68d609c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d09b6be9abb4fc06fd391c644ea91604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f439c971df6e27a1558cd83f581e009605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fef7c675ff66f805d62fd8bc777c23606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6b04e8cc5d7163a88766df6655c02607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794f44f19ec36c9df5b7815f1540cc6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f63069a59eb6750b8fe6493de1ba6d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8eb7928af517700717510caf06086610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dece6e5328e947961a39eb1a6156e24611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6f8f8b946d6c3b4185d534e20a764612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11425719be6bcc80cb64fbca0ae0ced4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7a60ac0472341a239276d042007d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2f17f33b6f0af5d6902ef893b6215615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d762cb6fe6b43c7397de4b34d0f3dd8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92256fdcacaf54b424bbaea9985dfdd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67985909b76d4ffa83aa80696239bc73618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785595410318a349f00c0b2a695c77cf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad814ad7e5be58f4ca6e8ab3266c0c0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234627829f5b20db0a3af3f4a134221621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d24daefaf0dcaae2e940bc164a2d7d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff1279f5a8e42b90c3f3d4e0551ea3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940ecd21dca701a040e71a5c6b406f1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbd9332373c47ebc495d5d4601f56c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230c720f232f50a171596d2e1f7aaec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2e152f6a94eac02dd2280735956fa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b96bd6b01b1b67022e21f014de424e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b6c6d540f62a8614a7fe7b88fb8fb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9c240ff0cded43085f6a1a2d62c27630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab3314e589593b32f4727db6876960631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1ebbcb08d323dbb807018ba870a14632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892d164d280abe79abd243be2577be7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1a76de7cf9ba05961b01e48e2b95a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246442815d80b2b5bb129dcaa2325599635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d0bf3e2ae7761f2b9594b803c7cf0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daad748537beaa2e5ece87f7e8a195a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eed46b4bb0dbc7eeefc31d5cfec0ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a17b20cf52c443bbc72cbcf9871b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354ef93b8b9c1256e362a0ae5902c40640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea657671df83283865af76e5d72b26b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92646fee4db7c858ac46f35d028a8088642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd6a83ed20244fd8ef3a4259fc23f5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32d9d863d948b63de662a81672a61a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2c618fbbbd05cecc31c45c9bf5140645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e23861f32371ab5e9d41ee6d68f9a2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2e6d775a2e43315eb81c8a89142e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818bc837af15b3d632a25de08b07a11648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f2dfe75e98e77531a3d147fab006a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5728637c202a6d03d12bc99733b5d0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edf080e5a42db921e9a40ef2348545651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd7baf00088863424fc566a3c153ae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b232605374fb00deab6ecf3fecbb88653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02360b4351da96f802a1142661531241654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710aea93fbc9f74e9b9c5d347a2d67e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85c56fc71f775dce676e58bb3af2e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086ebdc98b09964d681572c2bcdd613657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9ad165f364bd3f0f4f4d74ac10f0f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a940ff273454005829d58fc4651c1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecf881deeb854416dab17106872687660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b9c00cc0e57d502cc0dfc9cdfd742661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367696ad62d833b70a41a10788f6935b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d077d7491fa1c149150314fb7551ec4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01a814ebb22ffbc83dc931f2fbc32c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01c415ac158a02df2ae51cd61f735e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d745215999078aad17dc53971afe213666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc95de5f52eb8e42c9e6f18d0027883667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e905ea80f3d7f53409a506338818d53668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1da873aed106a447c87b63e3084b3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab90053280d046e8653ef8deca581c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518bc453fce82f8bdfb7f03b325ea48671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24f7410987b18d979c9b55da71cd0a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f613a778d4b661add9034d3f15246b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b56a7f20409de88ae541da3f8d37d1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1172c2d65252a6930ebd0fabe305c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e7017aeeccadd2fada23dd4b292c2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae00e4883478bb893b918b1afbeedec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2df9a431147351e5a57d59b06f00c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4bd65219c3b1f6c10dc67d48bed2e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336ff7ab997585026e8b5409adffdce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c14cac757e0c9ae685b9193b45d08681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879996d1cd66be9b36efae394623255b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f171a5453e6e2df6006f485678c1703683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49f95822c93df211550c651475004f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e46ae46a5666e2622f3016b782f8e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03b701d069fc0c8b81a1835e82d513686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0ad6cfbd454d5fbaa640c538fe5f2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efea4294351bb48b8d72a4927d6e98688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d47c4fc380c902280922bf0150552689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98689b3ef0117aa68d5a76c19b41b9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f10d2c979ad645ce47a43c7c0972b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32936786082582c6273e202a614c4927692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada03dd3a10c681f843bb354d3658438693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea833c58dc9897e11c26ad80522bea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50b82cc5e1029d950be4cd04fd544d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a730c44fcc6c881e86b03e614decb0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74752835f57e2b8925f1313744467db2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d1c43d16401d556b4d2438cb0b822698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f5dfc2ce0f246714ae70763dd51b5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528a832fff82426270ba4774932d2a7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335ca3c453f024b7f57aa3faeb4263e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a635ac8fe3b7da3261bb1d0fbf43e17702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc05c4d9c11b18de33786cf1c9666f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbaaa44cc6ea2b290254be4913db6f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3a952f63a801c512652a1523a521a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc15d030ae9fb868333531850fce302706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c3ad9d8afe1ac282de7aee37a1ff8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26a33958d18abec8b5abb8f36fc8ba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373701154f6be9d524a5f6170bbe2413709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795f46a27e18b68b8978597d4e4e455710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e9f63d3ca276eaedf6a50efcf9f33711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894120fba5123535cf9b6092c985205712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da9647a55b25b7c040606ff1568e11713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41d41614062640aec9238260194cba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e132d2046994f32bd012518100c8609715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd264abb9d74a0e38ca7a4eb7df0a1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5f8cbcd08a3b8dd36467f22955e8d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91104d2f6ea1efeb264b7642f5ae0d1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c885b5d1298e9b2424255b3fcafc4f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0674b3a602d5c7fb471b0a4d8b790720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5087284527944ec30678e22105e2ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e01820de9e56995aeff4607f5d30a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d224ebcfc3c7f7145b474f66cbda872723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889be5f834a474f977798f90c42773a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abaf283dd6291fb1c2578fdde220865725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610b7b1cd808208424bca130ccae300726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138f1d2100ead929d48cb4e554e89fa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a5305330100e4442b65c4a8c7df5a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e48a0a631c62bcd96f9dd973047f09729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6015ab3f7dab5d8b7b62e2d6e941b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75252dc06a465c6753f614ec0bdd201731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47aa27ac2deaef94cc46d7cc419644732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d16bf2ef13974437f4a9536c37780733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe24b43bdf9c753213809110ac1bcfe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3b8244eb881caaa064290af92bbda735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03677f94cc2d5fd86e31a0eb5f3b2bb6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3494486fd8e9286944ed0dd0b51e3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae735123afc488be4ddcd0e9d5f135738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ea8c95695be801ae460c8283c19fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497103cd708a59ba29ab66b315126d8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9106ae2e5129793fa50d57dc3ccfe6c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88f9b05263abf6c515ecf8ba9297f7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c30f733110e5bd24c83b835b334a3b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0f1c9e97d751a99685647c0c666e1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b20f23f8035a518011ae73d3ce1604745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2633132a60d848c04b3b8d27299a01746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997530d143831fd772b45a916f35a81747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a4f8cb9e1c2ba4170725b6c64b764748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547160d01c08eea59eedb77dc4909cc6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05808ecdeefd8ee840b116bc89fdd77a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9fb04ee3f5facc63fb7b229238eb7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b668739e65a544371ea24fa9b6b3c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbad1cd424c091dffa65446d378ce34753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546713d25fef3da15c277cac10acd3d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ef8da6a7cb5d863d66b7891b0db34755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd927f0fac6c06ec4391269bbc5abea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecbe0815ee558cc72e4edae93f0c50757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e1877faed46e813fd088ffde861dd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8fee83f68355d5ada09eb27f685b5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a25205c5b3441953213dd254062da0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56981dccac006e4d88dee9b8ab8ca395761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a8efcd5a6b510649f2d54e698e675762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4ccfd6a909516f48979a1f2cd4b5b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603847a8cf6082202d1b089ea9ab92ba764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957756395e3c7d942efd19d8104b71fa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1809a884218365c87a988e52ec136766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddbc4475a8e97e85e58d8abc4f36c0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526a1f8d4415978e929a7a29a563484768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c626d70279d08ac920bc9f979d6c4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0826a223b5957fdfd54c4cf38d9e5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cc922279953f4b22869ac764e49e9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fb53a3ad68296e73074851363d210772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafbfde9abf60d7a7df80aaa6200bf5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971731595e0122fd68dd3763a216997c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85582291a524021307bc69e2ccfe19775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b880215564f0f58ddd6eef08cbc4d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474590c82094065bc5690a7b20273ba6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdffb33fd680c88aedb8631f04ff80778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00c24e5b1d7242c1e430c0bb8c0d26779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9767ce476bb04aa8e409401f44f1a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af059836aaa879c0498cc9a1d96b45c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5cb655324d2f71ee6c3da937e83f0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b6007e5055e1d297580e273936c31783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86857bf9ff7b3c0fe3ea2376f84f9565784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f789a53cbec81dd1261e913829ca11785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2712a0c1daee15747e3ed25be379c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e279dbb4d32e61ec04453e7901a56bf787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5bab312dded11096c63368b3bb1dd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a772a6e9667a5d2b6ea413570ffd32789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cac1a0897fc6c55a114bbd77440851790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70194759a641103448aeeb96dd0711791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1e9053a84d5fc51f2557a44c7a6a3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c68185faff34d138e5e65c75ae95aa793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb4258973f522d1ad4d15235da5a33794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedf6557d48d82ae28e970065243124795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167bc8f9c986bd28f1a587b1d1618c3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136909c4caddf468840690121820188797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d08193f7b41339d29c4abd3bb0a65d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb2796e7ac6b85b209f0cdd25e4293799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc85fb2e77caef94111e384cf0197bb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0ed01b43904cdd1bee6e10d0583d0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f52775619c06eb366731abdf9456d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd161e362fc36da1d84589b86e6ba4f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a0ea741387cc4ba984d8e3cf7aa01804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e588b953adb25f9ccd8044da12ac6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a68d721b007baa71580c257c37deb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877210b1b8e94b5f2adc5fbf2d57633807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c510e4e2df6f3d498a22dbfe2fbb5c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066fc090542d124c711b766ff4fd09e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0755476ef0b2531ff3c9a8c95db0a1e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97afd3362c9f859e89fc30f7a7bf2ce811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330f74d621cd3ed9855eb6458e9ab02812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317f50790bdbc1638e326408e8a4bfa813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b6d39fa82da472540dff547479882814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d155aab795c4ef0854cd6a5828aa24a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2404f76f19bf5612f9679921cc3ad9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2eba29d119f409e58b3dc14cb3bc89817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff21304ced2d1d18af487bf6b22cd1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3b81879dca4dd3c976a8ac4425849819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f42384f28beef605850b46f4161f8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcb363f242f5e2c40e826bc6c35a0d821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e1f3489e580358651b503a76b51c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e2be526eed4476797093ddb7aa0ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19568914b03b07a91c1606236d891cfd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7eb4380f57b3b0b649cd6da92f0e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c33d4fdef70e11db49aec85d447d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839cac22a881aab299630d25c5bb4246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b088859767d5ee40e64a8d051fc0eda7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d1796b553b961bbf30d7c5cfc34908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a95f4ed61073d1ec34a6027db75b679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9587a52480abcc498ef27afa6fa3a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b219d827236f0c6116233b78f8f3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1c3a0ad2da8b542c4c41391566c5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abdf14c81f204418dea1865df07f7113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae131e917ab90730bc6f5cbe5b9f7414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd0468f1a689b1c55274ca717dd96215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c265e851f722a05b7452b8733c56816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252d60c9714a5e0e8b6fc6086d785c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf50b2ba41e4f15f1264f304cf9989618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6509c9adfae1a573c2a8a41106be91419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223821910c98f6e55cb35ad68c612b9020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675cba0b1ba384c5b474dd0856bbdb521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b909d55f7176b845c49a378500645f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40743eea6f5198d76cce713b4e2a0b4c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64654ab6892bebe47640331c8678428f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252314ebb8446f93e2d052f6599837b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87f3d7be214162a8763fc12601543326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd44549c72786ec3de65c6124c544727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a91a6e92447c1e1c934faf7b0b6fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37540da6a71c41795766bf2c2f5c445029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad3e97a7f2902ec5d3ac8e4746d18730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca95a1dae4d3d4a4c31184eb2d90bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425f84d66f18d4054f06208999e27e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbc014e0181861348fd3c8947a82f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94604a6fda2d5216bdd44ee71152eab734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9535718e58e3f6966159a7380c4ed5135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c84a270f6d16aa73ba0baba3b1933b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67822593a686e714502cd8e9ee92dcc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe3449459f0897b3883bdd428f19ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080af6791c19b71b0fb17df808e7818439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e0c7b396fe235ad1d4d223067effc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fd5642e28fbebce546bc24fd7561441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1a5c369399f0a72d1d78c0c7e011842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff672cffe6b001ca32750a72fae1cd1543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057c2e16c8f65056a84921187adc43944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eccf4e76df5cef84dbb35ad703824745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5796237be5504839fb4f659f210507946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d733c06bdc0759cddf0c331be0486747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501a9a06c40144583360cc6f4bc89dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a1e80bf4d1835c3b016969176922649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747940435ceb0f9c561562ec4dbff6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970d97dca38bb31f1caabe6dc9db32851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28560b9f4d6c186327d034e5fcc107c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b630b6cf2859c59074d2b41c4fe9a5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717e0a90f69c836ce49fe0536122e9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae36a1ce66f7c1e57693ed12c53c2dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a99a7965cf90431e2df8d031ec28d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201315a43ffb6572e01d8f714ab98f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00626c33112d7087ba0a4a3a40f5451e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fc74fb7832b78e4c6748b47b784f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8a048261c1f222fd86ffbeddf234360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858a97a69828edc053361ad12d3f19b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33324a68f0bfa14f0f9c478d8100af962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da50c88bc371a884325baade3fabee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c78ce129bd34747270e1d5e4862d9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadeb81ca49a5eb80ec75cc8c0ed22c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9871d0a342893ff2b0fb2a03711f0a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adea34df701dc6a689f53b200864fd867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05143ac083286440470339eec5033d5268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e80d83483db87241df23f81fa55a0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f19fb819c24772833c380807f7095470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a5062219f3631bd2ef18861e0ff8671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bde093a0e9e3d007aabc4b76f61b6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1524f79619c13471a94251f1edf29e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d58775aea57f542e9ada61766734874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e85e35b5b48a6cd71d12ce3ab2efd075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af77647f5b21c749cd5d78b0e88b0176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0bde03e770df6e85db11d27b7583977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc1506b0d3ce36a3d9b405e20bb5c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acded78fa122fc80c51ec246552d8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517de3bc58ada871e675f4f88202a9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbee33c42a14d48b6b7f6fe52a470c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89413ed741d994832890375f60c0c1c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9e919a8afee2b42f71d2b53523b8a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93bf9d56e47b440b9552c6974cb46084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab72db1421c81c84b06ec7c093cb0185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524022ec9819d11fbb106b7dbc0f2a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f88e11bc5006ece7f6ec098921574c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab147cf0ad1d1c3713816494b1d727d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670837d8dc61c70c3a0bbde812f1a30089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00478c567765d7d0db195547d9e07a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a11a11e1ba7ab73196bc707bd2c10e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fed7f79d2c3ca3783eb4fc79ef0ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318ce55f63276e49dc33496daa61ab593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e88503910f179c0466004b018683294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde558999d4639a9001c456f5b5c888195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002d464d77f09150d015c7e1442438096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4721e7ca9b0a3ae3c57936fb0dd241997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72b9b6921fafb8518d45d56287d65398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fabd65bf52d330fefd0c339b3f06299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332334577a20ab72ae8951613f217e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46516d5078789448bc7b0b9e0c725ddd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5c4ad06d3ad41d37f1b3f249912a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e2de36ba16c4351b0fd159df9271c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf672d93fba33772719ef05bc3478f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42d9af8b1dc0df53f0c378e094e815105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0c0d5bd4a148d4106cad044716994106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8617d0bfe0dc2f5cd24883c8f2d2d43107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605990b5be17a70cbe4945d860f8bf0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6fe03fa9534a92c3c283e20f1702a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7bfb904cdd24e6b5771ced7046e66110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aabe714a875fa01f3ccc69bc41a26c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca681c775e92198e4f9330548825799112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3b8a1b9fa10769b164d55dbdabfc3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1f3c7820459577267fd6ba2e4ddec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d4db64eb0aa279e169374904a0214115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810bfc30f751a75eaf350e9e25b5667116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365362d210a6a93b6eb41452288020b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6456a07c8d3dfe63b90c41cde4293118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a57b4cf65e1d4267dffca8ea517813119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc36d434e47e55ed70f45dfdf607c61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260aa8ef8b2b2247c78571e239bf776121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ad836f162e0ea267b922e9be7df61122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e752a52b1a9e0e4e094fdb7445c17123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cc24048d5bae5d8c8ee4295408be3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630678c72b96406e3efdb93ba91a7e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8020262627e06bffc01843171cf207126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3fc28daeb5d3753c36232e6ccb8d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c455bcb30a00d731bb0070dceab72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4295e96075f8ed003f6f7abba5a03d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf283ee7e4137ad3b053a309b5ffcc6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774b2ed1b6f89c0f893c3c6ac55ff69131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326fe70be9caf90c90e384f76fa61f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190e5b705cffd4cebfa8b420f12ace5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dae9204f0a3f0bd44cd182af83f68a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcecd8b58bd6ce81905ec782353328135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c6c94a4f0a67529dc14dcf557ff8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e3b7c35e225a7d2818b6221dfcb2b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7beee1737585c7dfe8db0a5a02f914138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890560c2171eb318777e6010fac7af0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c458280d79ef0b0ba261e9237f92fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04f04ff4770b28e2eb21a17739ae96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8367773a60c62783310f101d59a03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f098b699279c5f9ce16ff2b42d648b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82ed533e6ebd036e3232d7b36cc7ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd63d71523d4c892629eeaf641e47e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0feef3e03834ab0d6f018676dffbc68146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0aea7e6385a9cf42114347e94dd49147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83358da02ce2f59916f2ab1ebc2cb417148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d387186135d391e2bc50f869767cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522eb93829838633d4bd26bf7b106a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582debe70c82d5722c5b8c11a895a547151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0735cc10e257dc5d338286ced3ec3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdeebe0c2e83c2578a4e5d214de3f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeabdb09891895cf80aca13cafe0f84154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e6a51cac47f3673bda82d7d35c8b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11597c3b15923706ffc1e0abf30a7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f1b9b85248abe2c0e211e11002a29157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b81dfd5ca1072ccb372ebdf8906ec4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a855f6c7079f6d4ac0ee9d340d8245159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254fd6875c2b512dd34c88f7ea919b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebd4edaa8705e82fbc2c8bc018bf9e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced55bb8b2c3fe103a720066650548eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c980fbb8ec23ce7dbfb17becbfde9b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebe32587b41e1cc997539cae6e5fcf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb31937e43223cbcc06bb673dbf01a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad467f68eb8589d2c6cc779d7d2b23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac17f9a40fbf0aae84e32ab2beae92167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa61f497d4f24c94954ea37d1f5233168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06013e266cd44f56f530c32bf0cc9b83169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ff3976612eeea1fc94e0ef82f8da4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eda246d4bff79769259148e3c334b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2feb69c3236179a30b46e90163ab491172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097e7cb1d8043aedd57e60a2aa7df7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911da3ddfcb8c1fff2c0fbc030f4e9d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3ab98ca52885d0a0b26c6518a17d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1137988f23ad75213506a647a6507176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c14df27b8520063df53849caacbc57177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4d3ddc60094322434d0385e59f2eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fb9c5324a87a92081ee40cd60ad88179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936c034a3534ff2690317b380fee03f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0206fc93bcede4cd02a8a39f0903cf8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75dcbf192cd81d7a589d4678f2b044182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140590b865c6e63df5eac12651b525b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f899fa56ae0f5c80fce47149f6e0c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ebdf5025dbb1589cb2648862670c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5adb4a8655ae2b1c63dd5e1108b66b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebd291e3f5c1e79e530cbfa38959e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61251f08569ccf2dac3ac3181dd04ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be714a4e252f772d55aa8e57dcdf77189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b43282ae82fe1f8f50b76608bbfea6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c8667e7e33780d4187ba6590150b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f4b5858812758b7e9800edbe14b9a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3083872142e3bab55d14c304b91342193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea3fa1d2fbc723807d90b068fe069b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde52ec7598e9e42836d82013404396195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa70ea7822b3caaa896c4e1940b95d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be615072452953d72d02cd79384f9f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2fd5a49c46096af93240a253a3394198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6d46252566fa0f4023123ac5dfd24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15702121913072a2194862ffe9da35aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b9d4d65a9955185a538f4dfcde73b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad3d05f33b16b519d5543bda13f8a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9ea0baba5ef576a1fa109b840cc5a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0c5ee5c875aef6267713c5c622996204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67496a7a602ee82b9d484a834874a690205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958f0f99cb21841c175e15397332c98206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7177bb639fed524df70dbfd0ee6623207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0337c7281f134a8103476aca2278d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d842c32ed2cab9acc453c59fc81258b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449eb3026f3337529ccd00e72b4ff252210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452b010852ac14f46b9473c4bc8dcae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf240e865fa79fa2a0e03afa20539c71212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e41cbe6838829554e3aafec30efcd5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef540965ba8bdc7a819916b0d5dd3f50214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937a8fd74c92ed27c1106a52a88a0b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1be8ef8caf3312814ae4f51897b5ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16b6a92c655d8ef0b7c17447e9209b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b28ef8a0988b7eb55c643529350b19218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dc1f5522a9f8ada5d91e1ef954d30219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8cc46b014cd5d0868b86a2ec32dae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddab62dc585c700c592092408f3239d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513f6864a87c20a513690a096ffeb2b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a767893ab74f25e6217b0727570346223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8aa092561f32adb5010961b37e890d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54701ebff9a1ca67d12fbe4b06e27834225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e457f1a61daa6e96b77a6ca0984e0b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9609b58490e08fc20a1faa731b2f4fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf317799b1e4f59bdf614a6acfe2a211228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af1f9def58f624db546edb9f326e68229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa0f4cef8f1bd1a8dc2416552bfc1b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a0cddef903d52f6637619fcd0ec09231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb62ae0f7f1c68199bbcac6dc79bee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f7f1e96b8db7d219ef0a6e85f0e6f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b999685325e9d66508d77d933f702234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe713ce2a56726aaf4c1c7ea9bf2b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d276afd0a5e17d233f5df101688c2d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05ac372f09c1495a04419afa931881237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43d13054ecf45bca555cdad4c7fcbc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed77e08d55c09a0c283ed717b46657d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517cdeca554a47366f7d6e675217a84240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bbe37f7cb2b340b915b215a6835bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6085b8bd0a0cd376517a32d272551242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811a1694925dd850cd811131e9e8653243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12caccddb48199edd5ae752339ca446b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453caf363ff4b42d3f3938364998f77245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414404f240416925f8dcbeb2ce042e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b52b04c288ccc04df69bd1fc2d04f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8352478c38b74efa1ad0c3db6da40248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86596335ff22ae40381a6f13e3ef46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee93b3771d4a5a10b7be88c77f217a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1906a604da4efdd2419f974be64d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8798b0ad7d698eb63c23d4101bae0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83c322d812fc059449b65743ab18b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d28e69367421f160b42d0cd6223cb3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125376ba186ceaeb54dca4accf05a5a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a17988ed1eb76ba59d4cea61d0a5b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd166c7ad9c4eadcc8f23e31b4f3f267257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7115e17b94f496f42e2f66760b6a6d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295376d9c4219d03f9df253357317f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8008d7fcd616618f682798a140bd6d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1689888b4d3f7fb907e7f2edab5578261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372de0e1985453e457920c91d520256262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dda990e2f23c0c8246127a2d898fef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948cd5f596e6623c886c654675d0a45264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5de75a3a98c05f96a4da5c8059bcbf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3634c250fc708189769267c2010db8a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803356802d5f15e43577f60a8588134267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcce8a09df7fb20b358034c00f2034268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651a8838cd081d322d4102189b49c31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e4054973ffbec9e7556734059255b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882caa37cdfed19d49d425b65f1593e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e7b8e1d91f92bfb04f8147159d736272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56ef953ca58bfb95e604f8d4c10264273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954074f47bc3ad04ee888a7d0cfb8368274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650bd953a7d85299e89d049a45d4299275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56eb574f3b97d360388ff4040d5d4b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21a982073207afba1bfee761147ae8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b06095ca2a43e6eb44328186b10448278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8bbc543011597eec038a63cdf7d08279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795de3edcbd10640f72d65e8686fad6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806132612927f2ca6c71a6b23f1f838281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c47f1b0389de7b22f204bf1afe5af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb18947434932e3834a8ae88330c10283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212344df923ccd58656adf342ce97d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86185a2bb378e7e48149e7d8788e4832285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7e22b2dfbe6ae0956e53b4afab5ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3934a30d088420b78a4b97973bee3f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2adf6471c6250cdfab0fd350b289a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de541b3ad3a66f7fe01edb1e91c8b3d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf904afe1335080124816ab64680d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbf34683bf82e00cf36e46b81e9041291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99578dae832441918c3f254317985d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdb0a4114406d5fb4e253ba3748031293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2115e551fb3c5eed8def9c4a15f59294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe91262c1bced47b931fe8ab0751ac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262052fa7aa82350190f588481896b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10759b5a2b2113006a2c38a8d427bad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e185cd96d1b570791c177451667137298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626f493a5c06e393a4867725d3efe8d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecac2291903e0b4ff16fd3b732b109d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cab48f4de752f4447b15e55419992301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96b6bf34059ee32b7ea2e822a414fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ff0460519e42340c7955a8080b35d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f302d333835f2655f961be994292c0e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071376944c58ad36fe9113729e62dd8d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa93722c7652c5667f810d5b299791b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b36c624a97b366d2892ba11ffc5a1d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e8e32fdf31c9b23b94b64392aa70d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa5c4431aae9be59a9d3f2b424c8f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70aa084e06950b76431d4c09a852e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1ae3f7c5665059c0fae5dab0d1dcf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630904e6a894772fe8d283da148d818312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46f676822332ba0c6e6020d79c3baf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bcde5b3267e8725ebf5ee08a0d207314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c216a42c181362e5f899b6f6e375f1e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913aab8c2073e7f1d2fa607d3a6102d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfaa83b0ade706d13d3be3c6c553ede317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6026d1bf05bc04281f104cedfc1efb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec607d708f97771b8eefab8755fe774319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875b96714fd60b1f1a4276bef0c06d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af53f2da963e553d950f99c3cc46f54321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05366c17b4975b2525c94f011d8f343e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f63cd116886c817a9fd6a1f2b28bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480305e50c9f9e9401dca24f451e144e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ff5a93fe3e0fb53cda4523076fa16325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf26a9e94c497a72ec46b5d7468132d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205826e64bec6341c9643793b6d61a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d20654b5e06d17d6019f933e2ca5a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2e54d6e42cf96c998aaff7b235695329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd8689686c6875a2fd4abdb25034f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1b98d78e4927b0767fc5586eb4a99331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82655a5ccf0b1fccb565212b9795ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfd040f19708a3f5aca61b33eb0c4e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f837a369c415f3882c3ae5b4af8027334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0957ba1a6cf8bcc6f9791dab0d4669d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab22bbdc299e1e625205f31a9b69f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ec73ba48e7b0ef7fa9c00687d32cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3ca34bb7069ee43a1f9240c051eec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8f323cc6bb5e56339dd9e4438843f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee024e1349de21c8f4603d671083a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669a224fe1cfdd7630e4af8b1751e1d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493d1b9f9e7c4e62781d0f43d986f2e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406fc77805b862c81965011e4abdbe9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2cc8cc8a8e99a0cd57b068df70122344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9842123e6fbcd28cf244a8de28ef3dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb067cb3d7735540c1dc35c58a197a8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28aa2fbea520f2522edd33c0a72fe3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffebe0c6ffe20d7d4c3ab77c375cd32348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b1f974f278d5d5fdc8b90ac51c239349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520529f5dc85f21dd863c8c393074876350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcf7df33b7ecb0562017a65e5bd1ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7996f2f58c8dd0b50fa2193af5b43352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d511fa68fec6444b4fbe2cfce7dc00a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113df1e8e3c80069002ca4b465d48e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdc783ed79382044cd2445cc2bd70f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a29b9a1ec08cebbe1beec375111bb2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187678c74b4ddf0caa371e8ddeef7e4d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106afce9e17d34d805d0b1f941415f74358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e817b481bfa7409b32d3810062e4a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797ab70ee909cf7359ca3a0cd5d8f0c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6e2070266e6c43b07a82526f12e81361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cc63f103baac6452f5af04acdf25b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97834b75c6a975b714e6b367ce8045e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bd35121d19b52e4da529b7a68ff1e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbe90d9bc9d18c3fd522c7f5ee5812365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a34cfda8f5eaba1dcac9d664a32397366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cac272d0580958dbbe7b1b78f7f04367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a95dd1cd0da042e44a02d32521180368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672fa4aa5828841f205e27e4f5d4822369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3624b1820065d593d21faeea1f3011370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99425eab6b141cfce1769eb2c52e55e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86733b9375bc1469994bcbc7e421ea71372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f41a2a37541a6543a2c412e1a8e483373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fe683e60671fab427b0d0161da6f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c205d96d0a722e742340b0e25cd286d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b36a625118550b92a8c6fde795772376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d966eb7bb8d3d3b05c3321bf93f00377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84790d8703a2e75afff5de70f8264e1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7eded3c1159babfdf00422ab59fc7c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6099242266d9fdd761fbc606bc955380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee25ab719a4a97f847f224df1e1dcb4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431663ea590996844ac19a244fb2bfe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f9a4cc6f6c1ef1eb85c04bd9c0101383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f872c183eca3df5f89e35eec524187384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71cf8a8bd54fcb45625be0b3770b57385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8edbeead49b0601825ee1680329dff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ee2c0ad5b896dc84d7d5b9f2e545d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf759048372100301b09fc395ce4126388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad1202657720ecbbeb90c747b01e3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49957032c236707614aa7d3c131278b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb0fa89a47bfeaf410348d5a67d563391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863e384cdf687de9523660ad65b1e96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aacb78d9250934ea20405cf514a8c5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c75eaba94dd5493c90e394ce7cef9b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbec6e58fac0dfbe9d95d0dcac8eef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdc527bd1a49b4a7aacd1dd2e3f93d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1a19500ed6a0afec69c53080a10b7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cd1dfea9bf5b4f87ebcd643e65717398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b311f3bec0a1c6250f472b8e74e32f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f41cc789ef5a27695dc033c07de6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71527e488467ee4c1406d02ec6559c30401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b93f1ca41a7193ef193844d8a7c60e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac2a865113fe38807c4d800e08f273403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bea522014b2b270e598c2db54a7b4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58f91884931a1ce028a95a811c7869405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5091a0e7997c71b48de4e49cd2611ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b08754610a54f9313da309507fbe73407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974e8efd2481c0afd4a204c76cd2109408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32e381fbb92117efb84798a53cf145409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a9fd34b75d967fa2bb6d9c82a5e39410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb978b1973e585abbfc913957a674929411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbeede1954a0d928c5b23cf646cf8f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a836b07c706f70833beaeebdccd765413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46c3d952f2bcb16238391d1a52d35b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f890781474e8767df15f24f80df066415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c933b19d787fe3b3882bcae76d4a9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec2c7425c559b65fb535e82f27a4ad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554edf79813db11c39f8f97ba3a447e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05baab60655b62d98fa63c982f4de5ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d08fcea771ba356306cc3f98d06e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67497b90be13083d48087adf6d93c7fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde9a9c71d5463259b21eaf072b633e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfaea143a7ceb4382c5ab4d7fe25a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d221d12a321ccc55da3659712a04d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d0ad1ca2e865c95e539ecc6a8c082425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a85e914c5e4bfc34df51aee1d5dea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a1a5d1b78327787bad245bf60aab0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852583cfe22fb6657b039b04cf63fe5d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368453c1095353e2c39abc83b4a56ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3acf0228fe02d395161de2fc0bc13430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ebb0e25c8f793fa402bdb9a9ef21d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6f7c0333bfb0c2c584a172b4d0750432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ff0d3c6d8f98425f9136961e1f18b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c12658cc45e9de6bb9c0c57be9f07434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae37ae6cff086a0f6415dd424ad935435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167deb646ba548c14740fc85f3ee68b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32871e325de8828963720c16fbbb110437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc2083571b0864473e0e46afc82906438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0652f0e8418bc63144e672e474330439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4cf4458a263725e57a84f9989db29440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e376f0823706da4150cacfcc6be2ccc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c81030e5993d7b614a171cb3c115b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf7e6d369a32a9f19bcdb8ef1cf3bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ede63b2879ad31748aa5f5964be4a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2cc5935eb140406ffffe39d4e2511445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254f6dc4f7b5c10053bef0e9b7ca8e1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09183c02de3ac268fdee86de32351cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc95b0ffbb85266048df494e419e54f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebefeb8c8c6707be9d4ac5d612defd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77976aa250869527ccfbfada6b4a14fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004ea37c6a113f983e8f469416d457d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bb41226e6750dc5e14c1546ae0afa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75054619c14391b082150779cba0d09e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5a5a00278e876e3ed3ffe86b0d5f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3966b6e37fa550e7918b96d181d0f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db276816c0f06f5c39c293366fa08d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615ce11df45d53df05339d67166058f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0a65b318755246e03c20c49df62e8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabebee5f7bb24f50b65a316c971a82459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1874f7a1085f4b7443d70a2325c913a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fc011221d5eeed6ce2b80ae44f052461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c0a403c75f1b75cf6917eae3985a4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a8b2ffe13fc204a146b1a8ff5e0e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cdaa1ef8e50751fa4cc78368e293c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db96bf5e316f7142547e0013e0427b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1b4d182b61ba24d4c9b9a020bf045466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bea5c9408e92689b83cd3fc56ecfda467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6033790fef0fe69e289b0aa21588c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d619630539f3671a4c286ef6898113469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f2b42784766cde199895166d12737470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56b52e43c461837666106fc0181335471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fa8e4df90d5841f4cdc8c28d34c59472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145db92b5f49a386a52fd34edd5776aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d1e6031391783449d61813a554dc0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f27badaf641c061b0dda03bcf37aec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64a9343866b6d198e56865115f3fc7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e410eff42dbb619fd99c6a079af965477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c85ba0a49af467024b167c82159c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cd62c88638b7be0fb285ffcc05d0a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33cbb6612f18177a7b21cff5919a36480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe347069acb0dbc4005453a4cf9e8d3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c32d64b0a99dcc46c5a5ccecc5a05b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8781ea64c7f0ee9b70228ac3bf8ea6a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d40ae28e34b99d36c2dd4db073815484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23231795e2deafddf86d4f667463d88b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8c40c67158ce8bafb4d83f9fd1cbf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26628a9ef6e756e3ed187947a83e41e7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3a2f05fca420e0aebcb48c14e1086488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525dca92c498eab9f23fe104433cc2e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221d9c0f22288d244e666975c4a28af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20418ff2acd4fce285e49884c566c87b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749eff7b2409fdc23e843e8772eb2fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c2115333a11bcc377d998f087fa28493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba70098a26460b57d178bb54b806c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e8d7e0671cb4cb04dcb3fdff9956a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33e5a5e66481a745d8d7a256f11921496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44a23bacfb98d2b8a7b87af510c2b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c37e6ee057bc174ef464604af930e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445776bb012c541c8fdf543b4cedd26499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6dc9fa80111945357a67abae76a5a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707afb7128c93c7897556fba58c3e4b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ef7e750d0dd5a50c46a029aea24d6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5e1f39eb9e1cd92eef76c466859dd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e372e3435db63777e886c439ac4549504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c443ed4863dd5fefb310666e623916b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b3164d62bb8ee6b9f43945dabfdb3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b24b90e63b7e998bc6ee59094ecb2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8b6e6225f54971e7654c5d7bde0c2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b16f8404b2535f007d366dc29083c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ea79448482f6ede97cde5ee2e9d87510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b77df1158a031cc433bb4a8256547c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f029b42835a3d0b7b98061143c86677512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a081fe9201a51109938946ea2f8a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9029fc52c0f46347258861e39c3fd01514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54deedb7ed2c84dbdd950fa2a65497515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef7caec5f3543efd3926f29fe61371516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8c060dd1f32a691ba066f9aaa1122517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047329110b21341eb9924e97bc3d9e37518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006972ad446468f6ddf4303d2d7466fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c5089b8ee002ede6d292f3b2a43a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b22f9bf778be6959fc98de235ac8b3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1509f0d1fcebaa1ed891ef62976f40522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1e78dc33a5ab1e473c8999046edc7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27572f35afb1e07865120bef291ad78524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed96b7089b89e0983c3a4fc29680ca7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09c743449e9b3516723487d4f21370526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be64346f1268fc7cfa42313b3d66c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15985fb8b202d64da4f7f79eee48f740528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0ee5544b5eae6561073d77ac21522529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e72e1be1e49bb050c073ec02538777530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78854bf0ff455d753396a88e92d4ee46531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c90747ff28df0b028f5cb9ed6fb13532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baca0c786af36763904d7d8df3c42ca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb63d7bcca5f65146b1228961107bf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743df5598cd3ecc02fe60cc8439ab92535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9005bd1768ac1ff431bc86d342b8ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a98a827ee4b0d0c85af6b866bca49537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62527f04742aecb130dfabdeb481c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1d437078d4c30debfd8f58cc8b02e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876376142efdcd56b2943d1bb07d1270540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c2569bb326a287339422eaf72f784541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd9d3ae6f61e1a0e18f7eea31d4bac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814ccb9850129fe3225cbfc180ae6c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b2d660d68cb51175155d354e38ab0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20902971acc5b60bfd90639e625ac4bc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37f600a74cfe4fbf0fbbb78753ed43546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6059cd8c80340fe5f31135739859443547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaee72481b1413cb979d0722e41e5be548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20246c0c11ef2c82b2636532f97d3740549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5f63381992c8113822cca515aa88e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c0bd03a74a38bf7714cf4a1bf4bc6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1ffec601fa100a768b19d771e5aac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55929883ed81238f99242ec7055376d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb68a58f8d9fe63b93a51487666576554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9a0a8d88697749443d35e174621ca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1d7fb82b551b7ae6e6d583cec6cd5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711447c69ce3c1ad926aecfe981b68af557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3dc4b8f3486c603cff423639ec2d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcfa632c5402e191a86548d3699267559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d2de28d93bcaa12fdccd277452f55560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ec07e0f3dcd89dac4abfe4e878a7a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45ec315d3b232cf75e4212280fce24562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da7758b02ceea795a0fa14b8a6c621563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ba4533b2baed5947f8a4c2e5644af564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9824a59062271d51224c6eaadee8c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b784220bf076043576184a305f64a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86803a0116f0c3b6f132188c0bdb27567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8154ea5a81a0b28cfe8b510119234f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6e07280f9fff5cafa0b731fb1c744569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c585869a42f88eb0037f4a28d7bdba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63549b1e53c8e6374a5b5e4fdf857709571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121f106a81fcfe595394fe430b175ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3461d17dbc046f3f5d9db544e1c42a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961292e622a90ab30123546379bfa4ee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32edf9b18f2d78b14b7602081e39d20575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ce1597c77bab9496c750548228cbf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b3e38de95272ebf42a1a5fbfd7b89577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a2733dbacf2cfcd06373946597f4e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416039ddafcb5631fcbf056decc4d27c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7110b752104f102dc91345e39d7339580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb339dc33916c31dbe7e2426bc94aa3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e2d7187df889066f20f1e23543c2a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773015dfb6651aa676c76e1bbac0d16583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bba8f6735f32c732ee515891f0b4f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662c86cf357b1ab3e279b953b5a8a0e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4db9cea0d78115195751e19a5dd50586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15e489783761d95a1a40eedc67e568587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6a269e8115961bfbcc9d5e4cffaea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230439533a866abfef4d8d8066f8788589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71e7a3467d2a87b218dd13f1ef2b5c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3b58556c02cdd5ce76ad441112852591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe904e48ad5c0011f6d6b298a500bc09592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38be8e650b5a83712ef01928840383593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8547816ac03f760b7852fb13b15de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72292a9253517b267442ccdfc78a329595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f50f163dd56a0c066c38747cc2c683596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c81143b78216593128b5ac99ec3a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67261bf384eac904ce1dd45bdf979258598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb6180f24a53498ecc16a0ce690205599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71eac2f06f6d6c8e20dd3209c151da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98568b5e2c4ee3f303bd8a5dd26adfa4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83078fd9973ae160f93af08f97a1ab69602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f108a4dc4296e7bf45d02898f3500c8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450fcd0735a4039cc9f90580ffdefe7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f062b336e1ecaaf39c553bd58da53605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c471acb05498581b1854b155c33eaf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e4e11eff322cfde891a3776856467607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769f6522c0bb37743bb3904101e753d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73feb68b96d17690f14643cad746ca3a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40963da5172c637e380528180c8e367610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9416dbecf13e65018ebb9b94a6fb8b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30179eea4fd95e58b8cdb504d3affbe1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb815c11ce4f43cd59605565e98b3803613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09312031480840090aea24364ce645614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b9c08fdc7ee15aa0558c99eeab714615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234aa69304a372c005799a8f90842d2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66d4a56d8a565adbc5d8708899e8b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75846bd74bf6065d54f6d748f60f4304618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bbb1d3d75289b7321d853ca715d71619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba180dffa5650a122e54c35cb0d8833620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876efd3b3f0177fce2564de9e28a4f2b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b32b2f8c6df0740df85ced13f22db622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d10c83810af1fcc00d29c405a7b0a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13620fe9e2fa20828eb39a6cef397c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf65dac4ece5841da92c5fed9cdad9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed4b769b368d8c240145832ae4475a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ed30b1321e58b3ed33cac963ae509627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2be18ae4017b4104ce09246bc30478628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e206187cff6f90976b2eccefbcb5c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3165346c3e4e8ce9c8c92a5fdea41f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c29d1ebddafaaeb096a8ebd3a610f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36bac2f3463fb59262dcf9e11c3dff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d811299f3bd1258adecc5f62c432d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0660592acb11cd5171fcfe79bc66360634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351b1f940a70e5a17071c9741938179635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59664fa2bf42d400dbe1a072dca21f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8000230a531747c508a641a770e68637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d91693cc752c558fe5ad845304a30c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38eb45f43c928ce64580d299de6978639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c65cf9ff2d6e53484487b2fb27ea25640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12702316204f414d6a4a9640340bc59c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b989f14543cf699b3c9379564ecae79642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8424ca171877df37caf119eddee37643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a77cff576ee3dca6bd3f6c96d7dc0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488acdf412453b883f7ccb7df1ca338645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d461f29788bc7a1f58d8f20f986541a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9a85a700f70826644e312ed1bfb97647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24339a4b92f01e4eb16d9d633d2a1a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9f4e3f83f4b6b78eae1c017c2421b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fddba5b5c8ce6577e51de34fcea4f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100223498aaf9fe4d12fdbdd5a4d78b6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694984312164bf4f25d3e9ebcf031fa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94bf5de766c3e05bad1813b0250f2d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632ae55f06e57133f1aa0d926f63191654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23593ce4c1c597e49bbc37f014a2747c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d747d14aa19a12f919ca43b3e2ace656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6713f433103adb7b86f10e389f0e4b4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01057b0beac8edacb14b23c7af6b6902658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0e2985cdba9e68b0d98e486b3f7b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e75300025e4ef1e4cffc96f9df2a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac72621a694d633cb61e0c48777801661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c63e970ca0562e29251e52c5bc5b0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895ef4224153947a638bc882fc951bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763521198e236a70676ab22c308f4e84664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350224dc0bae534602e2f7fd2b92660e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0669d400d5b3dfac60bade896c25781666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fa06ef6f2cabcb655df0198922348667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78463b2d3320ace260bcc0f704d4c536668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981fba4802b5580579334e5be859b16669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654ffa16b124f29a3b0972296d78fdb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8239d81bd718472f4955915fcba6d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfe3802f7a83ace946339bcf1555e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fa52a16f23eb86cf1ef441bd3364e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a18c797eb70ce57efbc72a61ada5d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b91f77bc97db7d6f057f11a352aed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47879d5a3ee2ecc82a7c3c71b5430c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeaad7ddfe1d7937edf6619f87462e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e535b56841595e5da4998d68a2785e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dfcdb3b82e972e08fcdba21fdd140679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4f27c7369f3db0e579bdb59545413680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d03e577526061415d2bf672625eee1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740674378c4eff824180243656f03f84682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1752f2381de42bf27f1e91a514e301683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282e1aeac6f4c42240f991ff72ce017684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188a26e3fc6ea891ec4f7a9153c56ea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81414abfbec305233f3322ff59b42cfb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148191fd0c9ec9f79a556bd765db810c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42e956e894afafd09c6ea1d6561704688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad81e0cc96d0362932a3e076c8f10a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bd61778f0d41e69e2b083fadc122e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da293b6848d9884cfb4619f842f6362691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93ea13b64fadd65a61d65038150cb0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e0e789f4e831af350e7d2091ed8dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284e3298d038f143491ca64aa14a1c8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757a4c63c791f50a727a6c778ac4957695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37a9a649abd9a4f2ab73ccded277db696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe922ef56f25ef66432efb4644a070697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1ac10069dfbf4ced204c573e4e830698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075d878cfb8613c5a4f2f9b095a6bb4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce16f6c455e6c097ac14d0a6768d10700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d55137b62b961d7278a588a9708ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48aefb42eb695881b9b5a7a863c1155702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a873450b876e818a3e70d7ec634711703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6a3c28516138b33ff2bb201636635704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68754786e3c97f52fb41338ac974ba9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc46dd3b88ef46eabdd5a0c55a41fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3980099701f8dae266f75bbd98fa1d1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2ba6278ecfbd935c918f7059989af708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d8cc9e8aacd100274ddea086361d7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc95b1de889c86e23c1e5efb759142710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4312a9484e64808eabb993b1fedd4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac8f81356c89f905ef0e1f3cce7e3e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dffb2e8698fdec055c4a5129004b7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9a2039f86cb2d63357b618e6fc2e6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072992b01d158bfb2e7550c9177ba6d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bd0369bf3233347b9d50e5ac81bfd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868ab78c2978e9a096725cc1897fa68717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4d3f20da42fd947c4269ffbcf07f1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7805e8686e3a22b87c3468925c47b3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cde8d645ecbc7c40b2e719fc62412720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21fc441cc001885ba9cd4634b5ee3e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c169db0be88a947ff67d547621ac0b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2791f5a148120ed652c37218ccce4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107056f5c61e74f2ea684ce7b2ffc85724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c049e31afb2a1410299a2c54c5e9bf9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73783fb0ee2742c200acfaf0d662e5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a07ed59bca65659ea1da581384498727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974da81cd44d9ccbadc5dc4e8b0faac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a561e20a6823d21af33a16e0e031a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f809bd3e7169fa8729fbd9696d6b895730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d5a82d34ea8c589a7501c117ac30b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f729f970ad05993889879e8dcc7614d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e76bfcf8688eb9ad54a5790f23d822733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df52c6e446189671d67765f741e90b4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02623613dc62b8d56b5c6fa290515b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e7f2f3acc52fe5d2230d16aaf2c54736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83169ff47033195d6f067750aaa1b4ae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb038b838ebf3b2780ef4f7c2a88f6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243271dd26340b6cfc109bb45d7fe5a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bc36115a8eb4d89769250308ad147740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d539e35bc9014b8f4a812ce851b066741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16b42d4ebdc501aaf2fd9a21b6755d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9db946fbda865d25f67ab279f73c6f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7dc8b6ce5ae93c89dc15bf74ec451744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94f5ca2bd4793c6c74dd9d16cd1d1f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453d5b9c1e3dfe60de87b24a9c4b9e4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19a4789e51bf4643136d38db4d42a7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5379cc78fc60ec88d6ad676e6a201c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf00da5f98d81d6a4f1637111fde954749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02716e76387074e18c3207703fc8d52a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350537236820f28d03a8b35a331e3e0a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11a8019ed3f8fba547097d97b06350752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b43f2e148381cddef909cecfb9c68753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31839d22621000fa077bab6fa1d35d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f97c846483ec881dc6cc3e9228a932755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fb994b05e09858f040f9678ed71d7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7eeed27cb9d331efb4b2c3cfa2c5c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be2d7c94d908e7b61559f4dcb48d1e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336a9f04bfd0726ad1036dd58516f18759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508a25d077a46df0d6824316dd08ae8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83ba51f1a7ca7d85c8f19b0cb15e2c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508728fdd02b6f24acc874f38c079221762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea058843648ac62812da2097e358238763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ec8727fe0b585baa59e5d91e98599764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbeac087609ff45ad9b6422e98ca3e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00681a7469b07d5c1047a5f5ddb225f3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2834997ecaacf20ddecf82851d3e3767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>