--- v0 (2026-08-20)
+++ v1 (2026-10-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc016a1d88fd742f0c0a492db179ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814e7b353fec7d90f0484623ad23e9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15ea8438d7b77454b2afd015c7c1de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a63367b541b5a9c132a2649e935a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae9c8a33a233e3184728b97239473c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bca8e09ccf52e62909a718bef56726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67cfcd845021449b09131f0804a5e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10fea06542c7a997c7c3ca22ea8f8f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e7c67b53bb29c4c4b145c93ff598c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf782b5870e6c9bc4143c2017db91b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279591e5cf0288c0a8d970c23c37279f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97486139c9dd4be380c5ba45fd9451ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782687148ef0e901ddde4a405dc8a7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9328c553565ed0c66fd2f706310d0314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a26d3cd54ab4c86374dd2130a4512a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d65eb88eb6e2cdc92bb89216af2b1216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa28ffac5bc3538ea5584e6ba24791617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ac555e387ddd1d0b5c7fb6890dd2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535212493a908e199509f8642455906219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809512452af031756b0acc701e4346320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1bf95a9796c473e4614a3e700fd1621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671717d358aad86079646fd3c14fa1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82736af73cc827673b44863e790e438623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479efee753f6e86ce8ead99dd1d1444f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bf5b11ccbb7c3a593b40c593d702525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c87ba102a88ab89028a9bcb7a2ff2c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef0337c5c7fd55a0eb4a18d7038c8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cc023a3ed892fcb3873aab13d325128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad049ee22c8f6811dc6f418fb844e9c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818824bcd897ad456406954ef624588130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19babdf7b8dd1d91a5c58a24348d16231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0e4f54395ee8c354cd923458e416232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bb5a9075fd6bb846db611ab6f8fe033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7bcb72f2e974dbe1a835e481c48d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88189c77e06ff26ef9473aeb538963b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43324bf003549c7ef5fd9954757e6df836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a0bb15735ff526e3be5a2da006de737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87faedbb19e863d19ddc772b744f38638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd79c80c06114c79ba0abb3f19907a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bc1bb9a5327b5d6a65cd8ec2154a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b1d1526758a4c4b531576e1232f4541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c7bfeb68ac8a151ac14b80894399942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39054e3237bb3697711df76023228f9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99452817697afe739e5feb347c0686344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e777b1e4004e520981d13302c811db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3551f92541b0c6b265339f0cb69c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19762f4fe15c222f8d82fc0846c8199a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d53e6b3e3e6010680616e91e9ede848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790d272c6d3d5707136fe2b636bda0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3b091a769cacd5cc68d19af58a11750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0acd05c6d959c8b7c428783d4b1ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ebc6bc3a487c2ae1b71c3251a6ccb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e2e297673b852d5e8d2b8e034bb2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6c2d2765045ede53474e509fcadc754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381edcb20289b66648232a279e61d4f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0aa31423019e4e59fb0a31ddd761156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878182e170b8b4eb6cb691373ebce6e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df222302ccf5d87acc9a515577adf86158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc060747df7ecb1b744b45792f7a65d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc465ce4f59eec4b32ee55532abec560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b426186e4b117db91b0ae08e655e4ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e119aa8d09ecc35e855dc5375d75d5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6803601fa57e4b9f1afa5d06dc16f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e79652fdf2136fdbc0b41e0a6bff064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f375e0c763ea3aac0df38257493a84865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39292ebf905945fbbef6b9d633c0af4166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e33ea25f1a4ef339ed2a84ea1c90167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814489500776ef07c3a12fa030b3f6668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0f4a0285fe76c38b5b82162752c0369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb046cf8f309a3360a746aa01506c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd223eab54c9acb2847c8b0e22760171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d29f16ef644f00208ad7858cb2fea172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c583df79b21fee44e339aab3c16dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fe9359134012fb2f6be0345514c3774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d967704f6d381a4f8a3402305a988575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6251ed1554e36f4c2f398ebb4d20176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470a5691c3b365b4388a5c1036566e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988c3972e3d6c2daa54268641694f7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ab68a93919461683b006b3fccb69e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498eaa156b40236fcc0944da350c85c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d460eb14719ace283686cb5eb4c6d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041d276f698b2d1c6918e2de22ca1e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c66398ab984568096f3c5a7fd0325983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a6e2cdb1f39e1d099017400f11d3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61184c9df158fd1d84ceab276754c94b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863253bb8a149e1aeb1cdc236b9ab5986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db253ca37cddd1fb3e78dd1377bdc587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441594fef68c1d87a5c10082710c13ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06e81bd9440053ba7f8bb5bb2bde5389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3d30342926e632dbace131e9b48c990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f438fcc0e7a05212cbc5af6a8322691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef438d43c7f111ab0792c1beb89ecee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392978026398255f74447ce5f58b65a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046adb63b667186186429f00031d28a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6644cc35998a84ddd9303c964582595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668ff2efcb9226ed83a4be802d105b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c34e10734caa0b2c6aa8729af5b8197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99d76fa1f767dc42e37bdf786ada5f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396903c73d90e73514e9d9d4b344aaf999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4093dd594a0716b620ec4330f150950100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e81b0d30b025e2630dbb5a89c52b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37667d106acfc3fbd4f3b661a2c29ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88453cff934c6c7f4846701445bedfbc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ba14999e94b7c33d659e893a7398c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621db238182812f1885cf6a2fb3f606105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e589fa3309f10757d7bf7009646b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52171635f226b2b14589df7a1ff978107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3b702e8a70b2b2bf337049b0f9288108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7ed3428921ec4e1ff6a374a7b48ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b763ef255e3660a8a5ed79eb3b3bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb14f7afa3927db2c86162e2e6bf740111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65483f2bf5e6e4a02b14fb580e609b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecee7a13e10e9eff0c70875df8942a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afcbf7a63d7a6c983d71d922346d56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e5304387c8b7ecf3c0549167cd2a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681c7f62d6daf16f45da4f8c69ac251116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69a8c2da877a5287bdfbe187777d5e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413e48aad3b3068edecb4a7ec007865118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c3eca48ddf813f140198e62728d34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d111cc0edff46528a67754f2f7a3cfe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e47d90a70685073fa1a626c19cda22121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c82a55d4e14aabdf691930af0653de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a9f5d1e5acb8678f9d7b384b58d5b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffff3f5915a2b809c2086fb4c67ee25124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ef7ac9d3c30130c414dfdb5b86d3e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73344367456e3521939c3c1d15d59778126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df217f2b6debae714511a5e122e4fa26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adab4c1372070579e2b99260ef8516128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c45ffe3d81b832249c8db3fd66daa9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643188384814d0b197f6512d6233ab3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15592778b0ac96332d2945d15b51e572131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864b2a58559d9648fac4feefe00002b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7271ed1691463752c689fd6075801e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9762da4aac217099a4473cf82bde999134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2790c938f980c313cdbc841026d806135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636c12e54fbd2acdf9bb2915364aeaa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8d6632288c996f1c8f4c3c9667012137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9fa2a49816cb161e84db4bc1b5e85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a542aa989474266c0621f9a01553f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab683affa20066a554ac74f0c8c8f75140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd8beefbd40c051dad5d4d283edf05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c447b82178ec3d7ac3924656c16ffc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27d91b6f6306a6ac130cd6db4ba8c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f4fda594e0262e19c51c66f2c8de0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1467de4b7ddb71c16699f8bc48209b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731644d6f5545766a87aa32c8f84ce20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65633548cda45988d57f2283c05423da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9649321f06ca6b9ec97198b954a9b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626b62f028b4e6d74224df09742a517149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208d78a4537e70ff5c4007c034d8815150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c1eb023ec1045cf90da27bd98fb1c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fa6f3072fccdec882cc269599e4d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e108c360aedf96b99a1be671660c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2e23007be6af10285a56ce1b9424c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87865e3c1c5af913ed9c57069fd196db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b21c996fdb7fb739f4e5452db410f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8279a3b7123b86a12f252cffdf5a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717aeaf4100ba2e6aad21e3b9459127158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3136fa0f8662556411d898c16d9d7aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c057bf38047e38390000b42987a21b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c313eae53584ee1ff5ac4ee0c26ce8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a591cd0fa3f7786fdf8e6c038ff17be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187310515f85efdd0875377124485977163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da97d6ecbf0686182d021cffc8deeb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6f12e5d904b5e7191d1d9a33fff74165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd98109d58f9ce47e3362bac7ba64c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead0dc6255b3adefcd4f1aee12ff169167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b564246922b6cfb7037e2d00c57c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81493beaee2d7aba7825a2d3eebf18f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136057cb798c055eb30bb80e1c0627c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ae3fd4ed9faa2a80352369b578328171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afd300ab48eaa4694624577359c3fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47867a99bb83de804fab665107035ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948d8ad714d13a3d800c1541385b5c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38252ac0031db614e4a2ebd8b4af1bd1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a57ab6336bc1afae21f821442abe72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513897d2b41a8804f19caf71c046dbcc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bdbd0ccdc6b6af71bc504da26e1c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951f7c75ad817e4f4d81b7a647a7b75179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac95281752f4ce0fc19d3cbb868b04180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb8534d819b2870315275ad6d5b12a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d38ff8d1e25a42dc84c6157d76c3f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbca1c1aded9d59aed76700c24690e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410f27fa27ca1dd02250f74dd9bda25184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6fbbe2d6be43733894a730cff3d71185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abd9bd0982a7262d3f3cd374ee1ed4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64af3b7645d1b2416e45f1f2e9c7c37187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709e7d72f6d1b6e08875b21ab14aadd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d8ca23f04990a692f1d3d44bddbc8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d655984dd3a34d74705f95a8554d2a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99b8f0cae984cb722ae1626a08efef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26679bbfdd2ea7a7078afd32e43832dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ab231e5a7cea40e7783cda3e0285b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eccf1ddf0b53950a078e344b4bcf9b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5e56e2ade27f044987ce2861f8559195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b92a6d8cfb4d788c437f03557e38f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d4b9dd5b404028f2ae111f2056cfa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a344d304943ad38e1de9770a5fe3a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacbf8450ff695c1faa0d0c4b2015fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057fabf2af34352102e92efe7b029cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f50a2d60a1dcc69791495050512ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2922d425dd92dc2742e2640b31399202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8063c7ca4abebba4a167ce75cd42d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bc31163e09aaafae5261293f9fb2a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7af958e259baac43c21c776cb3a17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a1a1f382ace573431ef211a9cea6e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177d75f4a1a56f0f5da06cd7fbbccc7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70204c9691a96dca18446be00386041208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3f994f66b543142ddae749b31d67c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54c5284b1bb9ed508e3e6ceb5b744e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f05b1965b87fd39e6113ec1617a6e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef706d8dc721830b609bde8c7ee10fcc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca325e12489c1202991156893492152a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6cd191d501f8285fc742dce06bbf4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc268a69d1d0a6d2cfded303cae64058215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab1d47b12f9750906e594a7af14cef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8702165c53bd8d0d1f21da7b15067217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e704e5e84f79505114f821a819285218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6ef9e76f6a0a7b3aae157497c6373219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e67e17ba69640ec4b2b6ccad2fda7e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad12a7aefdc7e0a1eae4bbaa96f5111221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a6e86073db0b7ebbdc744e9e9d809222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4cad7973d9980c9ddd4c7d0551163223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8e07fac27e8060cad418db0781add224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62199a9698ccf6840a5a210be36d8d15225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880339c613517c8a87fc42591bf4293226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd5b13e92cb3659ea445b6463fe038227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c22b505e3d7d46fd9809c84d1e730228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22308e8fde9989998e2b4ba7cbfba87b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae79d4044e5da3a3c2db6d6ef694fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540a37c17031341bb2219895d670bc3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b70c76c66f661283b5729f7e5f25fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb32aaab104ed8de2cf5e069d4017fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2349437b59aa1eb5b162f3db2e6353234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433016e9750c6e91711d72e35692b4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1947db2c7ac9613229b0d283ca08d4c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fd2213abf4a6a36c86b5ef0b2fda6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18565b864218f8c1ed56186978cac9d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26b84de8f418d896d5a4ec580f97e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1660f3ebcb04226d78e44f50ab80e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a579c6784e1e43071b0c86c173843241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c51e32b1f150ed81dbfd0620cb33cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed6839edee469a93d3c3008e4cac99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fde46d061cc2e585c789787e93797e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cea1e079d7e9823a5eec271cef2e01245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c7237184483fe4971272d30c86c96246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b0d75e89b40f74753b8d6796189bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fc492ea30fdc39aece7695ee49816248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14adeef52b2a4b523fb07e37dc16a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdbc2478790faa8e3edb8e77cfdc4c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece83aaf0356b5dd9c25a740bc8139d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457b4cd6bacc748a09b7f20bcbc0b6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45acbabc8118f67c1cee88d6675581253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434a1c181e73afb38b2c88a7e6cc76a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd96fa44dcca6f3a1180a0e62bdaf6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e7cb575bdb49486c9e335899d4860256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f1a1c61fc52db876d903120a05da4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c109c0ddcbf4c265c5796179da355258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42060d388bb0675c04c035a12ae9245b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838cfc9714a88ce0914a24fab5bbc9a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8afd80d383ca98e8b4720039ff91b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2fd75a12a0da9cb85db9c3f8ddd52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c25429f64b5a06f97fde25f8b19272263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41169145999d47b3b9bd60448834467264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15ae31ab7b7eef9b7ab31e1d4af9f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03975feb40fad36885893db88cb23768266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1018576c71442e6bf85b168a3b61143267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02de545d0c2a0d24b21babdd88217fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077d1643c3dd868a379fa284cc52dae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2f4fb21dacc09ac305e2facd452dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80ba87bdd39e83125cd35d8a011b81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85f16fe8a1363acfa6ed0230dc420a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d379adcf8c04f2463ee0a39d99384273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dead8ca4ebdb3a19b10f1a6da5fbdc2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517a3ba1d4fb873452745b7ec83231a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c69560241d2b73599b98c23487812e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75d755aa16f4a1e0b4663ef3e3cf3b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024ac4c6e5ab634ae779cfdefba2c94278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6deeea1f44174c2922c14cd79c9a08279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1675e50b82e90afe5f6c9e5c318b8d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afac697249c2ebefefd1ce5c8d242a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73242c43cd178d5d90d0c5f19c2ff7b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7af03015ae292afd1edaa87c9c0e25283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6740fdad065e2a298996d46cfaa75284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bce2435ccf91e865d90c3907f89a94285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55656fa630b744ba834899b940fc1b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e950c48b45154eaabf47e8dceb8589287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2d7e2b154ca6053912492a4cb35e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6945466cefd310db7e878bf071c4f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c5cfe37bd38157c4ddd5f2723c3c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e517b957d50995963a7f57770c62c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4885c3b32d8f285eacabff82a548c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a569ca1c0c6a76cd507663198233129293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3355cbf735f417322e5a46b6f2dae1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1c760159936b5e8cf0a323a9d63df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22da80a9abf87ec54d50ba9facbfb36296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c106558ec8511d76085954f9a9bbb6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71dc636c080dded0c34467a44c04f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e49a755e094167fc6671d1fde8b049299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b365a7d69e603a0a3c30b74cb16d91300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436acb06c3fab224e35608217ddeee54301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52c304f8207ff8a7b48b4ab9010308302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f857a001fe9c2461e26f0b2f5c338303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cee97ec683620082ade650f09633f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b890d3202f5a73c8f10079427f28c3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b2c1e00d2ab86c399f34e1c515f93306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becaddb96f9bc9007221696c0aa02dd5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff73079f9d7c5bcda700e9bbc8517fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb728486f3d566c5c404a09fa44d2c2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a11f83de080c91617623875c17d802310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0cabdc27d3a199d31b5191d1172dc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0cb69cad5f754e02a26103bac5814312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb6e6af45783ea9a6c1cf3ad0b550d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f9b6f05ca7970c952e3b64393b17f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840751482efefdc092b8e89fc052517315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c855ffc13080ccbd0b5f8d8795c73316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb3a56e008c4d680fcc610e5d3e9ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4414f0e9caf27ff98144b50413e93ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5b5acf3e305542d3e5d5b41a05c8a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb1801f6600f04c7d0e4a772fcf3d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c38e991ef8108dd17f11abb242a9e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdebc40efbf605d39062a3eb18d379322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d75a98071ca8c9901c9fe7f3fd36a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5e02d70e438575ca8afc245bfa954324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10c57af85e9f4949e712493676ab9d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8da656868b3b1f050cd0d9e4520d34326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e55b19427cb9c775a6640550f8b419327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660ecbe3b9942ce60cee31cc67bcf13328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1b58f4a351a88650cf6acc3f90bfe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc03861d80412c90951371c1759c990330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f426dcd645ccfca25b72a1535ab9120331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e71f1fff58c45f456be5f45893eff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523b732ad0db398b1a7610cbde3de14333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831c56d67a4fa51f3e661af5169baa0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e70e5e0b074a8529c0a2449d4f52e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1869f6a8ab2b2198ff568d230011f9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc18cb59ecdaf10b73e67b971a36d3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b64b5aa187fb90ca03f7a061ffaacc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012d1a5cb042d399d366b91b7fbbb08339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68aaf2cf94dcba292f29bdc1de41c20340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe47750b6d82990fc446a200f49106b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834180fd210b8ca424a5de07e8e0b8f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce49ebfd38bf86fde53f5883369db14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5ae26c135c3dbc80215df1ea82e15344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdceb301ac3d6e4c34e88495cf53df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbd7072061650c2a6cb086a9b9a8d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84c678a808e7f31ce5fbc5d96f45ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcff8a8feb2171526f0f644c131e71348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b1f3287050ca7942156aa0db0fc48349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aaa043f7e5bff3459fb2dea148530b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9595944440c70dc6f80b883549e84eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7b709892f2c3be3152e51ece35302352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e7b08b9323e5ef583ff2cff068345353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d1446df73126951ac1a7350917830354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee140d6bd324006ca3d76a11dbd6a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fb7db7d6bb8622b8a0397bdf7a0f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955fa6863169d8174d8ce71edb29598357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80336d63e2e41865d1b41206bfca62358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae836d39d6ab19b1615a097567d678a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec77888b316165322ba5e3eca5b660360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9655bcd257bdb658595b844bddcd505361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eab909b1507eaa8ca662e1140140c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b9462a3ca6be4f499c5827d32f60e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb19633bfa2d880cdda62dc008e0d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2e4270e0b93c5ee4813dd9c4643c9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e010f5efefee1090faba3604a88571366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba76de17b848ed6e9efa161b62f630367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc8e322e194560d000bf2b0329c072368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975cffd83e6d8a4c5f64b8b24b0f3fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cbadae4f6b5c3777a4cf4021ae89d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce616794834479b9973cc74faa5f74371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56f78c13778c573b41317875be791d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bed16a8d3c6759ec20b57ddb2b48a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb1a029097241ee2e57d80fa2c6db9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58c10ea9e56bf72810a50262fabd47375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0600e1e3d96bee94403614c3192439376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada46eb06a4ab4e3bfb2341775aac4d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a09dcc25ad57e2dc4d5d78ffd3c59378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3976b39ec88b14a73b32fed5c0b7d34379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb1837b7c85705d77aab6f912322f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38866e0b17dad05c064e53081717d3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eccf344743bb86ce05b6dbcba91e3a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b03d09d3c35632b9fde54544cb227383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752875caeb1ce8a9e2068d4d0e3d11bc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5577838ce08beb59d0c28d08883b564385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e1af02d48e26f72765c20bf680318386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98c7fbdae08eb99596fdef158d0938387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937a541c7505ce131f49e0e3b52480d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed684f7260696a7f70ab07fe86a40e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a01b7c3a07d147f6c0c784f27805ed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace2cfc137dab618c176fa4b86fb886391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99634d078ab19f6e2f63a0615574c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c41ce2d8d2bf6ee5892561981e5ade393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb013afa69141b920fd20e4a05298453394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cbd48430e902cc53c2ef37be21f7f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc00d520d0d301fb5da1106fb36032396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631f29eb8ef1882842a420f9a1adb73397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08892eb7168ccdfa04aef9793ab45894398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4350e628b0104ce93d9a94484d81d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c00feb8b10c598c3a0c386aa23e49c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e0b102bae5d84cdc404e223162670401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c68788508b9052c597779627c93eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfc6f8dac41b0fd85f02911d39936e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cceeea0c2d62aafb1a8fa7731c200df404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff545dec39d4dda35cab77c2d8475a2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee733e8f9c6a85ce426311cca76450406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5bef8ff3413e36f9444c7fdcacba2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96ef045aee8e663949ad5f5f3e97d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f4d7168cf846fb0410e6d436cf1d2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77fd31a7958da0f7e10f363baafcb8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e39b5238bc9eeab50b84a8357b905411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcd327352ad44512cc60e5730d7566412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a3d4ed8100b68dc8d6b34c40391c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a70b1162a4020eb5a106bb28a39a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a41f3670d527dc77084ab50bad2e63415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebb5beedb33fc0aa59ebf66cb911a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cb244f3183eb59a85458b8474dbe5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716054807d3d9268482f83c12d86fccb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa15c0dea71c3b75012b5625e6fcf9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380a16ab76e9680e5cbd6118d0c6d46420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbceb2f7009d9384271781d2ab1278421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d021fd4a2070766607dedce05dc095422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e8273e8c97931d7e0fb320f143e05423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0993c1266e8e29175373dff69fa72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581a4806269c682acb799578de24537425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6926f97208842a309f02946fee14c74426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c2e9b3f302bdc43250af8600550de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9289d71c6679be5388b08b968428b81428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc01a58ad890456244039f1db56975b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df92dea4ec8fd1eb4423583748eb2e3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e82b48cb252530903f16c47b7c5950431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b3c9845ff72265aec9ab1f8fe76ff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812897184cf1707cff9b2e0d6732f8b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb642d5a53b4e1d44d369cf50f4d7f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b1252f6fde645e24813cdeb1cb0ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644abb46e0725bc4b48724e31a396517436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de157abb657caab0bdbc8aea7f5e88a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a682bc93a694e3cc53778fc698464438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cddd015bf506780e0c4176570e4081439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e17c4db7fda82b765e08f699f0b0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079d1d4d5e2bd780bbdb76dd9685bcc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb16fadc2953b22c1570bcda26d259442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859a36a0972ff2ff6a0644a15e077c4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca82568c6fd99c3f2d7a910daa95643444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3a3fde93a515bcd3e1bfec4aec97d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89083d9e6706d519b8c357a3c411ee31446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307f6126f00adb672ac8294b7761004447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6f79a6fa9f6a24c2e1a990963c805448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76bc65023340834052f87a41b6412e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e00c45105ce100e199872072616402450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52a23895fb30b2bbda80d56af7fa5b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf072bfe0597092f83bb632b18314a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0aef8c18463ba8c9858e3e59c286f1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8745f83a1fc089ec79706dd1af149e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ce846f34d824d743705e7b6ec2a25455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac51716a904632f52ba24e3a9200b1b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083d457fdc39bf6d06456f6bc03809c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e70cd58dfbdad1264797f6dcdf062458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e9a15ae537e6dcf22656780900acd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a1638e7e9b62ab3625b3791c50993460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3f9ab860b144704d89dd52f8ef513461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba50fc0bb4204fdc6e844de887b5830462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cf61f70fe22f939bf60b8ac3f30fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f3032858e3247e1603cfc681183da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92855b7dfa9dab8a3c39e96b5bc3734c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b4576d48c482aff1729bda3284359466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519bd78424572fea953e52edc0dcf5b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487233c2fee3aae18844d5a8d6fb8a1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d398d1073d025b310468e88e82cb93469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938e3a0f0a8f406b31a12206a631921470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c5586e18956ecc2ce145efe5bf675471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b7df043a8ce34b8111497ada047b8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee434fc90e912b65e26046041c2c54473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8590c0afecc3552d16ca69cb57c29474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932bde8876c7b15183e9fb4b5e1434b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd8687947447ede64358037f4f1474476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4680ef8156412048b8453c9f24a658477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace62b50928ddcd5adf4dcb62b2315c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f2ef2a25ff6e7381c7879654b865a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1bca9eef9d4a64472d178429b9956480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40821685da921f11807de68c9dd061481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa577bde950bfdf1c34d378762df1e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdf07530884a588675c4f52a1fee42483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f78aea4d42a44830f8eaeb01fd7c28484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc564c772a974f9557f11bf9db0f9f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a407aecc824cbe9887cb2e6ea8af8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d9309c8fbe488bc3af1f909d360e0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc36c45579512fb5a25c992757d2e90488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90261a2b110f5e3f0f6e400732d976489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10422bd7c038d8c9224d034f7746e81b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa3a94574dcf622d0865fd5be64028491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910e7a2d340a1d8b4a286c34798d6da492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed33c5ffff50a15d1af09c2c44d90a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd0dd9c8eac5678b2abaae37a2f357494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a0da803b27618360e90ca5005fe17495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855dabaeeca9088121698a0be9a61d0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17e3e760fabb1ba1190478b36a53de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11353c4872206d20d64ad53ba19a24c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad382af5fa1bc62be66d36fbfc6a3d48499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ddfce4f85b27c4e0abc3bbe3564c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d11588a56ab75bdd5c87aa0ba3695501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f0e8423b959a31e87c3f1e4781522502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f480170a4f034b87b5a01f60bf2ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236d0b8b2d34bd70d104b4a24c93777504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca666ecb1232379876e4250331a67e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242104d329df8fae442468c82f6141a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0227edaeef625a164fc8e7a7eba453507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c384222c28d2465154628ce8995b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7af1b8c080f6e6426ddb3db2242a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba72077cb2f276c1454d37cbd6bcec5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef3a94dd8fa16b27ff74d6f53a83f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef680151f2282a217fd8f11f388fdb5e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e891f57b663f17803c09600a7cb3693513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5ebc35d6edd649bf2c7dd625209e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238a3bafe8548e9878f48e625ece112515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11877f65e2bd6a2a3fe3649f6958c26516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d5b7001a8fe7a0c4b9877a88853bb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e21162ce885a13180981d02ab1424518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e175ad916779e717397b676e9288148519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599a4236d7dda2d98d871865db0ae1d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3c54d32d5e1a2c33b31f829110df0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea123a3c75b3ccf8e1604d631b8d30522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314e51e1f677e36fdffbec156417cdd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6093cc02a4ba83ee581460fa7baa8cd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a545684eec1cd7ccb731bf673aae382525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a452d02dea508a3b6218792236583526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115c72997a697e876a474fa4cab6472527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffabb0a918aff8674e8890eea35daa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0261a1233e5afb50baf55f97587322529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1daaad01502649cbc21119be4ae25530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be8049b8ce6fffd49348d593cab8a4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee02993fcf4d512ed7aa3fd82259597532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bb4044de8bed5b19ac5b5ebe143c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c44f5b247416240a5998acd56c9231534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315db549b5ad58ef9c82de9e53b2dc2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367af397880a8f3ed219b91b13202a3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d6e1e8da283e75a532f901dddc812537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae591d4af4bfa99adbbe58eb8d2aa2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b827e4c880ea7c69435b9fa4b4ed53539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644c26f3815d1d4a0c7a319ec3e5317540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84650ea35a19e5fdc47bacb897f26ca4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1342a62ca5a9f1060e4d4b5e87e59e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9d5ff40bbde693e2634da6329529f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edcff3e1a2945979a01d98ecd7bd37544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54a979b0cb87d267ad47287b2a0ed6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274904a94806feec0ed42f6bfa403cc8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa8f072909e8e9147622075bef0478547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c5af8ac6d1a2b1d8d0080e5817c19548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a057e506740d93fa5b2017943cf403549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523aa7898e6eb65271109a945e3a53aa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e1df1f04c6446ab39b17845d12974551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800318a4ea96d535c787a4732cb534b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0471daf1f5964b23639de3bf6943a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6ebca0222562902a85dca181f8682554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f37ae10bb9f6628845b297524ff0c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65375c04e88e5005c3d04956dc47e99e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c6dd606a4ad297bc311f4b9a4cce7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55439a1cfd3dc564932590ef87b951e1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dccb0592d1bdd2aa0c4155bab46afa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31c89be9503de3a21ee83fc0ef9b29560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4324b6e2491607264ecabe9fa1852561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af6bf47d513774b484c2dec387174e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6428aa0ee5a45e44ea99fb235b6a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892f09079725a0a2936694590287a43564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5fa34baa26a550408ce0ed2ee69c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47848b8c2f9825ebf9e26bbee750b550566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0492e6bb2589f2f9193b47c51b878567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abad53021924997c4e31d951c6b0606568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0ade3ce28f84b8e38c51893182c7f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8991c9f40a477bc3c62dc88bb5fb9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac805c4972d8558b4b1c0b278b75af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cb0e87973365472460f627fe2f8f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d85f7b200872c0677b3696e28ddbd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5d93666efde822eade7a6979dfe42574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e022005fe5d3efe506ce5366e01310575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31639f69a9a6af36b2058a7ccfdf5008576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70433bade756b96a783c255c03fac3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ae318c502d6c04e5c4f60288fbe68578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0238179f983058c1a128ababbbb1dd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00baad0bb3139118ca820d84a2d85dd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfe2063f23c1af7491de6eba16c5b9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096de4ecf93567c7081e7f474d0f747582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16f697425c1f443c330dadc840c966583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7023ba1d543767fabfef0df758732a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64fb21f57f3c8ccb1ab10b3f0c3262585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233c479622131785064b36193327f64586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd121b20aea871144c0e301e42c3444587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366d3d1b5cda72415fb94ce247d0f21588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f4fb1bd7d317878d30216eaee2a83589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07300ec7233e3f939ae3b028f4d5c1a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503b420e934d1692c82325bc18aef4a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5658600d37c532883a8ebe44e93a3b5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee52ec46575dc0af9aa5a43daec041593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad16bc2262ad9b7a30cf141acbe4a48594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159b0097db40a20b8542b37ac7fc8c3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531d6061f5ca5d1edf29a27444c3ef9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296253e194dfa610745f9a3a1505d30597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a24ed39bf33f2e7dbe9906bb59dec3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdae3315eb5991894d3690e8eff712599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72e50546679916f46febd4ee18df07600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d639dada4af7ec16e35a6bf7f94bc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c0a8c083dc1b07e3bc375bd284f20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960ec96c1ec1f5c7c3cf50883fec739603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c24459274cb917b8a446f9e2801d37604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918cfb5fa1749facbfc1c49c51f8ef4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ddacb3469c4580c63a7cb3eb170d4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e3dc908f9b87c046bbcb54e625083607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f1afb1b79f26b1edd7c97ddf114f3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867f7c5f9fb359a2141fb23ac7af957609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e2c69a9b90389e4abb5dfb67a8dae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab48425dd88cbb87f95127b35c9c50611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a12d3372ef7ce80e468d31f636abf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40df10fe2ab6b6a355390cce469dc5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4734763578fdcca860932a3cb53bd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f041e7ecc0f80a9679dd33378264f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445b1704a93311124dd4cbae24a402c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bb78370bea77e1b12183d679dc427617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec301850d4c64a08b41ec9e44b37bbc3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a7ed239ffb57cde7a051ff3099964619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1555184ddbfcf3d8806cdb90608990620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773f0d9595c0a9bb610f6db0c6220e7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a9cad4f6916534f0aa83805ee5d5a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a71034ff6e3dae9a3998f70019cae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55f67f9fdb497f980052a0d226d89e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022487742b0f04f4231b91461556e372625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4e3eeead6cf1a1c46f72f518646c4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c2c772d997ea0219529c7965d6b99627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4005b9cc19cfcfea877c0e2caf8616628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35802632e04ec035ca97b4982e3aa3a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b513d4d7dc50d69d156ae1a540608d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d478005733770dbd60c8d3ef0bf29a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb623d222c54850700206aed8c1c6fdb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cee2ed8480ab94808065e84a65e48633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a04180751464cf8aa2c779c821f08634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2003e51bc700396771eb1cc7f77d14b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2a3607697159aa87b0dd2cd5212c5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd61074b9fbb32261401fd3af39f8a2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc392dc861e289eb94b93c14610e8f69638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a195eb18021f40fe955dc62b5c68f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae664f95220740d800b1e8ae642c63640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f1b2d54e1920c79809cc689399ed9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928e2baaa9a227f961a5cd9716117de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61780213f8442578c090200dcdfa3ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781f640b040027fd133af98c97c679b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e070c10883f675743c9c168ac708f4e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5fbcc893f302c59b479947f6ea7c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394db3355325dad0c41c01a829384145647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8f00206e826cd17bc3e4cedd8053d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072485a39d903c2e4bbfd3106fabf3d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169f7b599d0f3d67f3bd3cd9d6ce139650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1bdfdfe6e6ee6591832056cd8b802651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891085fe50a276b18e2af2fb6e00b768652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f916a90ef9e54b063705ad84eb87df653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5f4fa655876f1283572c4e8bb6803654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73004f173580a4385febf23d0dbc29b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c5e7c196803b089afe337a4bf5f73656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b418f2455a81015a1007886978c52657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1dd5900363ec19c79ce77dbe74ae5e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699898a5a3ca99b909b7aa671acae282659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ab0ba82642814588df10f26c07adc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6695735a83d7a5066a126c30c8cedc0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a75bade1274c88961d7f4b195c56b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9924e696823e1a97917dc364d8015a1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bee40341423ac306cca44822db136664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6efdb83e8b6fdfd84a06f49d584ca5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05ddee258e3dceb430154237548ff9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f10fe9e33195e369962c3d85d8838667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec339f119572089cff1ff46b66e52d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3e55e55cd90ac92788ebfa098f14b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878f68279043f4a2da7924d7a5788f5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760e7b098cf9900e31e9045e0763e2f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de6366d4dcb6d7ee580bd7eedbed19672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fb3cfe55be01ebcdf046b97e0662e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a14e95c778aebedf3b76b9735445e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8e90a0b873df7db5d488c14346b68675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952168e6ad65985cafaf12418f23f053676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfa996e910d3e522a99b91c4798a2e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb58e6a63e9154c8cf9f46c45fc2db5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea655c67e8d5a6b8b5e9a708ba73369679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46857ae51c43cb28dfb80873cfd566b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f73d391cb3edeeecea0a1267beca9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc09e89519040c7065fd00463298c05682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ce7bd6c3b2886befb0d4b09360c21683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185b6677344edd09bcf1543e02dada4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a6ca58b9c7b8a640c65340ec87ea8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d419e2d71b28a95e11a99fa2d2dda9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd4928e52db5195a802defe09511ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb10f935ecb4f379dacb7ce05ad3bfc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc7b0ee82dd8d2f19a2f85639deb1c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb234e53fdca2ccf444849a65283b5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb85c00eb443535a8be2724186d40b5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea912c490653493cf6aaf3d17c3a10e6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00968261a639450ca28db2453549bb22693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4f948d9abaf503b6b0588541fe89e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9974461f7d61f84266930f991132f16695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b9467eb6e0e6b25449e039270d632696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c593e684bcb24caaa6485364025cd7c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f28b3ee62e95cbc352ce98cb548f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aec4c70b2391a982b12c7cf0ee3281699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879a664bacb9154eaf965797fe2618f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3c13817316550c441d6fdb42edbab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7995b1b78e01b1d5d217caff5f45844702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744a6f7d915b0e15755d6c3bd1edb0f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49bd2403587a4239c258aaf10952a6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfd551d3b73c976e5502a3e2db508d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400062881fcdf6c14f29d0f8cb350ad8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d3d5bb8de34a61773fc47e815652e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17ef61f03e48cc287bc11f0f3b72ef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a4469842eb8c341ca29a677bbf4e8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275dba5101659704159251b3d846f25710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cd08b95c542854e62557595b60df2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15637a8e42336838457ab686cd6bdd42712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9c6d467a2b4526a630e8558cfda9f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7acfe390eaf61a3d6a1e6ce2273de714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b22d987dfa105074d30ac05f9499c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bae3410eaee232506bf97bc3b9897e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c22b904a088f1b07323a5c30ed0908717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b869c36789458bdbc6819d57fe1cc32718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d3f7e559ba0a1d7dec234e64438bb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4984154a144683239cb5d483c9f96b1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150fbbf955ba5793c17d5773978ce19721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1e3efa361ff48982360ff68629bc7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b8719a3249ded6a8a96d802d70dfe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a6e2e9b0aef4552e993dc5d5de7a9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2c22128e5ef604acef623106c5f4d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4a86629a9cb31fe26fe36433f8429726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef27cf4ecfc968988ddd7e1e8ad4de727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748931e6ff8d0923359800611ab25e9f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a8479f3d07827db1af2e90f1da0bb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca894dd2f7d2cc7ea3bc97b586d092e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5b4d01d2d65900520bafe9552fb8a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55034e4e63625f0083ddf7d4aca431732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a445dad4b5466e8ee8860cb681c030f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1279e57fc5522c2b3fd434bf6a5b7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb69872e6a39ab9845a1a6ad10fd70f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f199ae972ffd6b3856de330a01016736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739b0bd36325b58649377700678c619737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5516a76fc71c5a8b0984551e45539738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8a49c3db23686df240dc5b685fec5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea19373aae35bdf257a67bcc34fa2bb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9b34abf3434462b701b3b7d9d3875741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea57f47be2f6d962c6ab69cf4c61cea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99e71d543598e7218da97446f51184743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605f99cec845151a7d71e921b7ab7ec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2e74e0aaf611ada4d6f9f4f84a63c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf5d4f8ba3eac67e16b75567aa75ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cef42cbf795943e2b4ba87884cf04747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2575cb7c34c6b81b75335de8ea3c2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffbdc93a113b4d19e53bd1ab5c3024749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd883a6e252e83e267d79f17dd72f74a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90b297761a431ea5ab119f15c610d7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ea1dfe35da8cdfa2670b19ad13153752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565ec055f03f73b23695c0d50baf719753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321688678701c72edd69602da5d7f65754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60099694a44e7e5cd84406dcbd5ad55755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a5d1a1dbfe0bcb77ce6ea97d19754756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609157694df2eeee7a6e6a9d5b060c8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47566c137221e3ec01747de68c3dc83b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73d08685898675a01f20c709f3956e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07b6a7135ecd74edc89658642bc105760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce938fcc4836b8ad30b18fea9dac92f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77721f0359792add475072e629665f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3018e6df3051e1209c9f9fa2feefe9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7306926e8880621519c4180554206f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0008d998cd83220e7cfcb2e3aab312f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36490544d01de8c708eedcbc30ad360f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf1bf0f29a496f27a67d2697a2469a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74172357bcaececa1ba4d77ab79b4400768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017204d81466ca95497085d1a77ec029769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4e95edead1db5e5134ae09d079585770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e3044491f8e5f0716a2cb1adffb91771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe49689d3e5520903bb712ae34804f3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea02fdf421f4782b8079640c97a750773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1315ab9ca86e057de37ba518f2d21774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce619d829201b43f4ae17fd2efb41e46775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe8092fab0f24dc5c0f98b0eca2c22776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b67746b25cbff56bb2ef59abe1ba70777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7fc255dcc6303b4abe6294e24a7e6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb26a4e3f60f47f2d5c95604d13f5c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f0532040b0dfaa48b39a3e67eba9e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef472a8af1e1160dbdddbdd9fce30b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f55c1fb2979203b1c649ac8401e5b8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ef6c2ee4d078f528ae7560ac30d26783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94373b5c478cd9101471debb5807b3b5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700480b5572639b3c1f7c8f65944da0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbe692d9e6863f1227bc3a73e16837786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab07ff67faca7a742828ad6fe27d175787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b7ddc922506c7fe3f785cc423ac18788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdbd4b7e855abaf85cecc884c1c8c1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6fcd90f1f151ddcd2cbdf6717f1a2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42aa418d96f498e1b16c1698e0cd8c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c952a85e18a6d2dc5aab2bef5e5d7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9bb81344bd514828464c8a3c8d650793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa4be7beabc513f5b2e1b43c59c15f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d68e4d98f235a059737f91cbdfb9bd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22642a225f1a8337cf9ba39020fd544d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20213f452e3d3fafa0cec53cedfe8a5c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8142edb6046594f70a5805ec468038798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cf86535585b6238a1731683821faa799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000980f2ef7049c679bf060f9400c5c4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acf2e3cf9b78ed0a257cbc9ae0627b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0af776ff942a0b9f137bad4ea2b6dd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886d57d3b9acedd2c2def680d2b3e0e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbf4e163edf296d9771cf643719d65804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3642794cac7e0c2894054bc14c432a5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b947af13512bc7b151d603e9aee2e5c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3d73e29a0670d5d0ffe08dce0207c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f87672cdc54cbccaec089d87502bba808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7c8544e670bff34c6a923e9c72d74809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01657e40e75362dea0e3c435167d1a1b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bdba56dd19970b69881a31e3c8df7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb87ddcd88d299ea73da16ecdc1d058812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d61c851e880baa0dedf8b01f10ac3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c6850cdb24c5bc2a11ca7376ec4f3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a7be835065603795f66a459742ad1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152719cb1c159e7c783d006e4264401d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05430b03aaaaf5716c04297c77d08c6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcacc46e25d24848ca63a27c950626f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8c86efe31458cf62274c39c4ef1a0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39cda5164df78ede99237d571018d7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d530c3fe2e36e63849998c18011ee43821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff98dc1cd113dcda324a9da35bdad81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7f11315d71624b2e18328d314284f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0da3fa75d5206fafdf1c830a3f20f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd35f6e3f5daef596f576dc98f99b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5428a4eea6cb91c3a9ad7bd4bf5ef75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5499bf871fca70f0e2610cebae5736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c46913696baa66203bbe0331ffd89d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be840643a19da549e804d4a517bf06308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d00b15645ea423932c7b49879822519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242300c9f14f1d6da7c51fe80a722b8c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a64a18580f37434d6f689c1a12793811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b56a88252081db8bf4042383739cd412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbb5b9d7f0c39a89a7411dc1e483a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea91cacaa456f31eb84e2a3b863967b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b227b4dd8e8677bbac0618246cedcbc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15c297379ea830f203ba608c2d0c6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a8a783ad9b8b27d6c433d84e0337917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb0f93f70d56ee14acd28f66d71ca718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d2aad25a6cc1b43b862c877ef866f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a5044ed2cf26b9e2f88f6dbc6381a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a06ef1673211a505103c34ab9d7fcf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873fee4572b6973e8beadfcc16dcab522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee641a7cb81463887633222b3cca0223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9261b56bebd9c400efba4214750fd924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83f42cd10a420fa93801bd3ae0f19825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f2dfc75de6976537ceb56ad2a9da026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3fe6a1a1d0afc2c366c3526ca4b9427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e975c7f122f04f578cbfa8a0baab0d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8e9f0717b0897727687c5a870967a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c3d2838d64feb633756486ce1fc6a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a33943ad151d9fd3517c10937dae0431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e57d434d1ec75f589026af790e52f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e620bcdc17d0c1988a0722df084f8d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197400684156e086c3c0da3c7e203c0834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d382103070b6b00a1f94dd34a0fa12935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08188e5acf3269e2a9492ca87b8a789936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40911415c8f8133985e31f253a14537237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bd100ba52f64ab5d34ae64b6f124838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa24ccf17a0e23fca836e75c22e025739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a879c6cd467dec552e96e3d40de0e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70837d51f3f00ab825338b9df35ab7b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0d48d4b62a335a9830c4280b36e6c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1de5e5408840570d77009888c553543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835e9102f33c21c14930d25d155a51244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66836ba4b274da15b87cb10bd8fa2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e063a0646d538e7a7f75792b12c4b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78952320f32823e1e3b4099f9c7d8a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c3d099bfd904c3e4c6ed2f111269b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d78db482123d4af0b28a28e9fb5b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5a07dca6552d997f6dfe8b2f0ae5c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5444d975ef97a1c184aff0a6d3cd9451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a69f2c49d135f536f1cd2e38ac569b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646bf911d10e89724526c1b2c2d025953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adf4b99e48a002c8685b562075a83e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0632fc872071ed5bd029c380ccccf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cdbd856f96f0d567516388784bd0b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ec4e215e6cb7db58f8f7b90892da057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3696e500cdb12f595a11154508bcc3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7031ab003284ffa3db463a948c94b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf588e5ba437716ebda487fee814b49260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2853d5de656913ce14c59be31e2f5461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30862ae7767565ab132ed01893d4f67762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f3af1bab3cdae9ece1876abb5955f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfede6cf0d0b24567c27a0c879935da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8aea2a233a3a4c7c5265ab6dc08aec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c5e985cad951651df9678decea20466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3afe51a2e2e7a29012ac4cf26bed7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d669eebd11043939f755c4bf02854468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb1fd1b556464781e9e2092d4c79b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116aaeabc4758f054ebdfe432e3251a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84140b5b4046a10fdc0d652078af27be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680658a1390ecc736386c05e2e4bdf372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f947d912a118248374a6400b0392bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e4922ac68d860e3649f2781a47d6674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b6e44d3bcce11b69bd2f01f564f9e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe176ded20b109ed95ced9477dc26e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6385129cedf46621bd6c1374cc9e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670917ec4e6dbf3601eb11986e2b47b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3f2884017b90cd957df1c2e5d9fd079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ac859c1684fc19ccf3e893b18c3d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5129e5c8000ecf18312eed9d328cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fb891c2f2861d9710b3ad345f3d1f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4160cfa5055a9a4134cb6864eb3ff1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98067ad1552b66c30cbb983223d2a5aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c461dd6845229235f9c704a453bbe385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306a1968f2978e8f66a1194361114d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be22a8e6694de2d088f5986d416fc0d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a268d1f6a497e50c8f40ded765d9088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87da784cb277a6ad0659e3c9a22eb2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fda6163bd8891ac203de1ab34ec3490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71602b30cce5692ef2886c62b8b498491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5751220a8dfdeee74138fb9a8b32e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fff836aa57e7d47592076809f0d20a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0ea1e6c05348ddacb02c7a26ff0e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702673b78b21d327c182eebb15bd92195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04b660ab06092f22133d0f4bb9043a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bed9fdccc0dc4a41ccdc880ce408197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68586e2318257bca648b8412a5e2c7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77910379b60eb50ad879821d8f15ccac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb54357945966648940648ffdfbfd2e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a8f0e0aa9fc7c47a1b9866186d90a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425451cb5d9da3cbf0307c06112287d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebd89c52c0410b7d4466817dae739c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41b526ccf5b362f9d3c7cd067bd35f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba692bedd3afc5e9c621c4696ed05fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c28cac5d237fc3197d80fa56c4f54106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46031d5575e9c23d6577266ffd0c464107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde74f4f4e1b0de4878620a20fba80b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fd8b8e80c91860000647b760cc899109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03e0caafd507143176cd977fe3958e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fefe8042b1737a8065a9c3769c2864111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab9fc6afb70ae008a07c3a6d5dc4aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8083d9c33d497c393c3024f5234ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe308896086ddcd7a90f7a4c0ddd1e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada47ae57ed2be3f8ba4b18fca5e20b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a75d119f2e6d589fd2650bf3a4d9e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875d4dd5712c070abe470721ca401e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82466380a08474367a1da1379b2e87a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b735bce56c7f8b71516b1abced91cea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f2e69e1a06f903d9ae3f225cf505f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e1db73144a8d8260e550c95597a59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81dc59d280dad15d0343ebd6c58fa3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51e2a22c000b33f88d9ac6324ddb6b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5c0c2b666ce066bca715075c16d35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea0559549e5d20c65e61d392031cf3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c6fca36d8b2967daa84df61cd843b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0666df1f3b57d299dced2f5f0b789127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24629582838cdcc91af027a78a55ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735518d0e13b75f59a27c54897e8b0c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57818d909b815d73655c3824a05dd195130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e02709a797ab3588326735bddb5c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88f77545de155bcfb694264620ba29132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db1583cbd76d8591b8783219d1e36f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79824e3ed2a73681124102682d0a6543134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb6c504ccf148672bdeeb55c6e5e28135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d06a9a41e3e306251658bfe788570136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b629a00f327077a0f714523709feaf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa213a9682f35e1c3757ad5bc8579f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745d79ad4e90825037926c8e533106b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703f2d6dc743ac4e6daeef923a46126140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789a531820d5331c4d24393a9fa85a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13edd12e2d9817546f4378de75b4296142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e0a5ec31dfb2267afac7b61886aed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5253b82eee5deaeeb3f96a66890c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83769476059edd195c11e3c12d84b21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b59ddffaf1f9517c7c5cbb11046e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6beadeadedfe1676d51661f0593107147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6540dd502261ec996643fa0426a585148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6a134ca65d248a6537b7f2bde07b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf562945eb67b6b5206ef54bf524fd8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd254dbb80e3a17bbb8dfa423c2bc6e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08533ca0888b5bc316e63a05765b189152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080e742bc3191f50d8f4ad26c9e2c9f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb3a15682cdeda6c819f4a796fd87a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d7566f309188a15fe43cdecf973c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e65c6fdce95a984e5cc067fc657efd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c26282e1c03476724b942e07b63775157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831476392bdf2db8b52d2add11906cdd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160116204fcef25b3f184c78074cb8a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff699c45072e8fdba8cdf5158c05a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa6ac08a915225b7c20118b0c37739161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed73897040f5e42b871dae169df077162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f338661dfbd8ab7e5f673b13911d93163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d23a557f8b19be9d1a67c1b28b592164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0184461fa77ec01925678eb39f9cffc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3aafbba1accfa0df05a29ca2bd270166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f0970c3fb8a9ed25af50bbe77188c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562c2bcbe5389e13810e475f8039375168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cf78b878532a9efeefd600b190505169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833044b21379dfc20f8f825dcbe8ac2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8e57194cb6de1031bc84e5e06ac78171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0c1da45d17f05b4c31e227d1b8835172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be58c55dca594699e32c1d9744925d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3f3d470b6a9f2ca3b833c583b836d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538af48add4e39c9b9f60062dc38f74175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb152538062dcc72749400e181aec5fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae165ce15c55dd96a30487f2010727177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0cc7984d31df9d9c04ac05af506c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e238e18ae5ac10249302e2611b321d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7e9d82e16c209ffd725bd7d4d976c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c923c1a271035c3b87b64ffd6cb09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6ca9f5b603c861b59b4a7e746c439182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc623cfefc576b621862283fda10a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c2ba816697597ce0f36bce29c165d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6db750ddd85ee88cc192ff01c5a51185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5127d096b950dfb394241df9db62f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580243b9d2ab6f3542d787ee8a37d15c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3757750227e1d936bd24720fe76d800188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736980eab70268c9e3c7600c40b2fae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b086acde8fa9133f9eda2df5704654190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa113d23dac72559c582bf5e745ee42a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e177d174ed19d9b6c3972bd92da6dd0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c86b170cb347acfca6d02fe845bce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8c8f12d18df2b9064a3b280290c6c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ca2477d1d554ca8ac2849030b067c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb638852988fff1b0fa7534f252b0261196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fe8ea27181eea78e173fc575fdc11197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d201e521b3bb379da8bed4453849a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8403339cf4634da169d976396d6f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d66aa3f685512ec142f2560b25574200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741381fe3c736d48a0505d34e9ba897201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0f3cb0697189b0608c55f6e1e8aaa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e9a2e4b1cd2eb51cc3ee1ac6a2e0f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4280d26a51712cf36421fe9ff6ee627204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0d74cc23b8e25d8512f3a37ea873c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ddd88a2242a1bb3546bc0d2097e9e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac18c33475e53c740c2673e8ffbfdb3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfcb675c61d2bf565d2811061d2236208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313da2f7da39b8c41f4ce4fdba7c20c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f1a8a84ee37e9d15bc9d5cef97c4a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34554813f0b476fe06eefba1bf4445211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6bcb4c9257e8289116a0b24bbea55212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b910303be905785a0c037f97164bfa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607c0f7d29aad0926cff362b9c2e8cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18225dd22431b52a191a8eb715e103a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2c00f64a762a86c9d5e23674527c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bb658147e1c12b6568aace2565571217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67420bdb10e63c04a3dc29d08eae3af1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39f1d2dd22d9decb38d7b3317acf17219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cab0e664ecae75e52daf3e99cfdd36220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eee56f78fb6437a80611b43ffad08d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc3fe6734aa86112359eb587b88fdc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02238d4b728a1eac0fd1662494ce1d7d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008f10a7067aceebc6f7e692a14dcf1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fdbb5cdad17ace1cdea6911de9ba1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a73c5f1456475e5fae469c9ce1eead226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142858185edba4aed083f37c5f1d0dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb331f80837bbae11df1532e10af38228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa356af91a829030dba1ce7274b73aaa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a4a4d0bfeceaad4032bae8ab0d226230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400153415753989dc37a6c3d3cae6a60231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1171fa7f713bf470cf8cb15f67d6f3a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b59264c19af439f242d8d1af592c8b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4690f60addc72ed968df1db9e909a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0522056b06d40cfdfbf62f93717e43c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ab6497d3fe4cd0779db27c2f28806236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60c92c29ee4619cd4f6d5c8d3302ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd353d04422613ef75d987575cd43cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a76662e10e8e4a9b5739a2d4bcfbfc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840873d18c8b2cf136d25b35bdcca107240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13476a875a929b3edfbc43fb3eb6727d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aab6f45359d867787d511af4ff8647242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797197d44f765ede4ca38cb5f14570b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8ef6119f0f3088bea3fa649adc7cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f700a54b263969248d7dcf6c5ba2050245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e013909d28a991039e4da8380da20e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1a499213d555e3a155eaf6992c4e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086df953a02f49e70ca3f5fbba4ba71248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75802deda3b67dd8c4a21671d214ff91249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e8ecce10ee81f542249614ecee4ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9191e642a322bb5372f1315c656f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb5af612d2928ef030fe671299fea8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6373c4ef5363c34589ed5dc3eb5d30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34fe49321183fbdd49c60beaa26791254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306aef763c7f21aee53cec23e3e7f8b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e566e362deb93e64a1076248cbe6b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be41ecc038f942a3dabf1d93b04552257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af677a29ea18edab2aa5581486e7071258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa7b291da131038d1fd5e58bb27b7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153e9b5cbd7588c14a6df33351caa70260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2586b32e123b8b35022fbc6773e6f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59036367d3e5b359321464a5a1b6a6cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1fd319b947ad1705650195ef04fe8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d88c8b806a2bb255bd46ec40553ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf17bdec24ab320a86115fb00daa0b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955443755832c1dcebf61fd91224e74266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36cfaebb2e1ad01ee97a77ed4a4df7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b5c952eba8d64d2fccd3ab7bf8a46268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e4c64feb564a133293331752ddc17269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac618775bb0f9d63322c26727286f3c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082da3e4684565c12cb25313732712fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b445fc43fc3723b04555a60b85812e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278912025d808acf1f0e64e6caafe08273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1f8bd0a3100a7bfc997d2572fd178274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57ca24d27467ebf066ff36c84b6103275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17c88f4bb8511bc84b69f936f84af5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbac6685bb1cfea0a09c9cac5a1e58277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b22e7d2647bbca656792e0e157791278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6210ebe2d6d9e1194aa75834bab17279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d31747dc19bee79fba14e587a3605280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d33a62a7c9545c162e9c5768b17c4a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6af023d050249127bbe659640be8b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75713d0c2e8b39ab69ee4cac34ea0eeb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4e0f36a858de711007b3697c894b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05980df990c4322d5d167dc8c69c893a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26e6b4d3c2dde2def0ac58c4a5653f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d31b3e7791c11c2e62ed19e4ce6ada287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b643516d20f22ee009bdd4da18ea7f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29ec7af844c47d5f4528a79ec8025f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eaafb4824a726a61aac66dd0910771290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622025fec7cf71b81b7344115ce496c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae313bcd900799808f2c680d955e85f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc03928f69a83d76e1db5d7f737417293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff89495a9a58c03a80cd0f566b1bec4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f39f9b5ec8649db6f32e810a77c4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1f15c7e37207c31f2583e61961eb4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b8ae5fb41c402377d56c1771bffaf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dcd219ded0d6308275d7090553238298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca948f05136b12de4b3a2744b08f52299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cb50bbab5619c243f419a7485f01c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f80972d62410ca7aa8578749d497d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df05d4c67fdd18bd74031a3a070db7d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49c3b65ccb49d78c2a88c03d2d99d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd76477bedbd00859eb35845d07e35304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf758bede429df1b9c4e8583454c91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5cda4c73fea11b442fc55eea24a23306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e9c6f0d14f8c8d601dbf2c7c7755e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8952cfd64bc675f1b0c97ecc9d16134308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54c3db9e1f253079e5600d658cc121309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355382b6e7d5895a5feb3dacea58f70310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d468055f16ef4733417c76b76c63dc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2bf31a06b67b31230bf666fc6ff91312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28a1cb7ee0a8e47d1a33c041db7769313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72a5db4f0701648f719156a1cc4806314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ea2310df176683ec43ac7a3fb0be4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e1194ec2cefb54bc2abe119cef904316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b54754ab825b605d42946595ae24f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4609c331fc367cb95224e4d5d42fc8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a61d8e610751e2d6e60c1ac0990ba9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607c6005ff6aa7574317104209bd41e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae4b87da4c6ac0fa3bfcd1953a7d52321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a893d8285994fa33a4dc1a988782fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af515967e296319b9e465255383b3fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a468dcb6396b2d314101d54d4747344324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd80b31184885ea018a65ce171bebb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14f208f5d79e7c0ec010715b8524e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ef4563b98e650977f345e71be9f79327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0b2fb21e988d8bd102e7a37bbe08c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905936a3144d14bafce34a36b78028e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3812b4bdc482c8331bacb1824a11f57330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84d3f7a46c66638450c41db109b4f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dad09737aaea36ffa93a4673b45c90332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49854f7221689f0ee4c7a1817e74cf5f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c8052fd486fc23799fb8b6222aebb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ce592fca55c5461dbf92619280881335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666048411e0aec42274a63a9ef32db9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf90bdc65f0eb95a6eb8bb2d88771d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c2ea731de3a5af6e9660d94ea39cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693c9031817a92436199edcfe3508d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ada3ff14236497daf9f055a299a5e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82ce72de23c0b1802b25a367e1f031341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fbece7b49cfe436f39ab7ca2e3572342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4534a7aef7e0ef474de49a40e5b1cb3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b958a1e5bb6aa13f09d9b48565121f8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9b9c4fb10521937659178aa709ca7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31290e2e52dd93dd2cb29274c97ded95346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8726965ee8dba44bd906d0a19cd7f7a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97c66753e7b30e462e3e178a4b808a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5a64026e0ea21acd44c4059bafae9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f6a44751f12468bdbf6276e269a41350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad5c680525b824d7e3455838700acd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da4b08c12b7149cc3fd39b3e1176d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152258bccd8b8f390d68f060aba75d89353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dc8d1ba4125cb2c7db5e3f7014120354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9162edd58917ed73f7970c73729aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6fc178648dd7d7aed56c77c659f97356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b929bf4bebdca66d5e7ca5daf2c9b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258ed15d3d9054f2bc12e8e050d33e4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28460f98b3ed6f0078c52b9188ccdd1f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735328519af2be4a28337185055f5821360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca109e163c4b35146ecc01c048b325361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482e7b5f818a6102c1c0d37655f03cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b7732e9d6b233b48047abc444bd10363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56780738e6e49e17c184bbbd56258686364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749006db387e2723d3704c3405cd3e33365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ae27a78ecda7d97ffe7e0028cc49e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54de36020d0fa072d1c680cffdc027367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913a4577f63613d01ec789a38257767368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58060d097c09253fb0d3ec30d254403c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6a745d52abbbe084e6f5f059e07c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5126b5523e26b38a37a63c2130d9e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2018bf2677be90520b4d3c0e05f7c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891556f190e47b9c4f642589521cd8d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb9f70f81920b0fce0ae6bc32353dc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f450fac2b75840c87a0b6cab417134375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fc2d3f67236eeef38dba51821508e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10a13d39ae106664a1e328f390400a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d205d1c306f0b9e2a94ea0b81279e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4943db2bf8fb311606e3ae66d0001f5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2731ac92561ad106515929085e11a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc735cb1a56181a5e1fd4a3e14d3106381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012778451379cb6ca60aa8a6889a78e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7307e9ed97f7ba7b7ee45d34a676285383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1524aa5b645eca321610c81e0825b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821933af10a40e74de6b2139168297f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc9351b7b836e2b18d4b1eb82179fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3d0a6012898341a5a9c5b4d70bfa7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ad5237793a1848e39d58660559052388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1a3889ff886d11e20f672fdf7600a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e07fac2c1e35a0de22924038defcb9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9826e94cafad62120821e48e6c4f30e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ed7e8686a66b8b7f12d0f29206e6e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5e2636904721ada52163dbe0e6c1c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd728bd461ade297157a319eb2777ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464212cc12391f14083e759da41bb28395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b651193e785ae374866e5ef245264e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99753a3af071200b66e7539e7857863397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0c6fe0501e0265bc19e0b3c3d135b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77700ad9ca192c7d73c22da992d993a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bb156317bad05ff9c75acf6fce9d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9bb379c1ce4d014a6130917e78383401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795eebbde5e4e586fdb0406de02976c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826c6d72c3a3ca09ab60f9eb1eed07b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979def35bc669ac37a957923b8047976404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac113b96bf4708f235540cebefca613405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40d7df185109be69c1670c2d932c14406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c4b3af7cf1eaa24acbbdf24018628407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4cb7fadcf6b609c7dd9d4cc0712fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc485bed05ab43ddbb85d05d6ab858409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eed432025deadfa34cada2d8fe3112410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052325371e20dbfa4258ea7fb1dfc9e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054d6d25e6cb7c7c35a94be18d41597412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03850326f87db85f91e70f3e79509f24413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff893193dad614a417fca6943c31493d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb25ea750911a2926561aa1056dd94415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a2d86985507ed6c90682931fdc56a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70916687d7d3409a44a5aa8351d842a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ffedc58fcf3a41d038a12431c85b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ede39d4f6f6cfb53fe15fa72c5227419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c4520a6a9286b8a4aec5353c173a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa028a2ecf9b12b0f8173f327a7e1212421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142160b2e571fab1eb21bbd94ab1549422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25346c9c54d89c6de27b5a7e3dcfe8b0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8cc1d467fd7f304956b213bf9eeb3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a27bc2368b84734406bd7cca5aaf50425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e603a1d7f6fb99baf8fbd5b48d30c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44603c709cec3b8f2108c51381c79d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abeb2b6d0a7d01f0eaba074723e9d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14743d6cc9858c21fb36b5deef7c8d6e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702f8dc3f3c7c8762d8197b888c32bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a24065ed342d90b209056aee08e24f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11eb2e0c881ae297993c4d20ebd356f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d24c107e04df4c5f8c0a4672542e3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af98af6d90b26b6083c10af30830d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fff4713cd049b64dec4abd462e0860435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d02d8fdbcae6c82114880e25df82e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019c3953a8a6c1470f85664434fd51a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d5d06888b093258d6511d06b6831a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a3a33ee16f52c992f0ea94ffe3162439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bbd428605b92232c29a1138e18373440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d1521db303974a65047d9c940519d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170ebba9911dbfc478a2a7812a054a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b212e1b291b232395a42ae1f991bba7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115aeb8b48fc0ed367ad7520fbd1cd3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0f979028152306a7c64ea0c31a94e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297eddd99fb2d441a4ca90c042ad07d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dda8009b6601dd748f11dd2534b6a3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7799ce3a6df444d9ce693a196eeed3f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db98cb27ca06e15d48f6f706eb284d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e85c4f95404ff70eeeb75f085f4815450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067081c939972d57731a79708952f987451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c74340df92f4f7566fb4595efa0cc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec59e7efe1bd932f53f7eafdc091bb0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c78d5eaa96f4171485c2544152cbee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29726e9e9ed637abdee2dffc11e73599455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16f5549477a75fb12f0af54327b5e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303593bbac4fd4e6eac5fd376c75472457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76aafdcb12186541d656a64f070c1b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461bb80289837b5302a6d1251a1a3e4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25884185b81228e5daed2b4f7c985447460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dc2e938550832f87a17abdcc59cec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097d4252aa1f4da037398434fb33282462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e681267aa60e982c63777e4118288fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd663d18351844034094716600f95921464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750924b0cee184c7f3fb6a778ce0f5bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f416d59973798d823fdaa1fc85c2b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365451ec6deaef70044b5be59066bf48467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee280e133a57c5ffd1477f9051dd14be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d94e3a7dbc1b56d2bd063a220bd9e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87599a50dd620d4a9f4798791a8f7fad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfc222f822cea861cea6fc58931585471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f667ad798a8e177892ca8a3d48a52e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59df07e7f06755c0db7659238ee117473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edba097732a923544b3485a7170d542474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899e64ec94e4d27c780e7edfab81cb7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e81d32630bd6d8aea1737df02bd37476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb04b2c45f742d90b9a76a53dc0232477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8b480dda7cba65eb366ecc10bd564478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28644397aec9f05b31eebfff6c434aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a956d78ec5dc7ee5245c7c9fef9f39e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238363d8edcf5f8d7bbf9cbfa03d6327481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b2aaeeffca9b0922103ccd876055b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd21abf03c92dbd96db5c30783bf63483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908b867d34c88cb69cd0c4631e20486484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbcb2cd528f2e0dfef79ddebc795cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f151fed6c8adb19398db627eb507d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf04f9b31f36f31a2fd0e24573adf35487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ca3aa3ca7a614ef7b3bedd2a63f72488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb6d2a01a3d8940367c959172ab8ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101a53a685717c77416ea52cb4e450e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e9c8982de71c3c20c690f201cdadf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e6a61c343cf0753301e65de797b5d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90239bdbe07c731bc68e47d1234313f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac80642dd91ac4f79c483b1fcacdf2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67d247b5f645b937801e61a87c21a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198ef02162e1131ab6a2768b340a7fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6653e15ec4c850a0ed16029eed91c8d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e24b67d6a8bdca1e21098d813a4006498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09468e33ed16f318ccebcde5aff79ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72132760d5b048fd882cc788a02be2e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ef619f9341ec5ba4ff63fe9660023501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77b466aaa3539234dc216f90aa1c2e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f1cefa21089882b65f08b71a1121f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9a0b2266255eb54a0964ec7c47051504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23297dd6401c76c6646a268020c8646505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6727c5ad5f4bd2a3c50cb88e5bc193506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a597400da5326d3ceb3fa9fc4bd84507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8d18b1d13dacc20f1f3210e0b7c27508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b776c0adfdac75c732cf0b45608f24509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1faaaaeb9c4ca93c880dc6eb342b91e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb3f046ac3003f8f9e2d54dfa6c42e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61842d91946cb7088665a0f6f0e4fc55512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0450e0dbdd2eca4ddcd082697081f7e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90263849702d956f5f0a4bd537af46d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b0138fa4568cf7d40614e5d0ca8e2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12fed3ae8a74725dac80057e7def2d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482913c23a6af51ce81b2806cc018ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408c28713a201ccf6d86b54ca706ff9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52740980256d3bf03fd24326f4b65b9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87925229768f8369c5994659a1bc0c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8745cc676d416502bc66d5357e7a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8df1ef15ec4d5eb3b9396222fce265522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2ff82b10024e2bb9a9b17e1f3b10f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd833e320fd7a4dd6f68a89673a1aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f5a6f9f616fbd0342aac8449d3b96525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca506ed164a68ece3f6f1993d9366f7e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051e07897940c567a0406c5a1813349527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4ba180cf0c55f8b03fb33a783a836528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e794dc8fa6e5b766aba1caa3659f1c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7aad23f74f405ce3184ba96390787530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07cbcfad3234da0b53bb0a063352ce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337e7c043011b7d5d0c04903fde0963532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b26f7aa27f451e2118c8f85b19a09a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c832bf6d661a37b94fefae6998538f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888dd7f6283006ba9d9847caa603c1a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea62363ea42c546c0c0b54d7657561a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec626541a578b5470a45fae8328bd83537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab14cbcee9ae2f20db68ff2c8b04cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1faba2c408eb00a8fb8ee2236276232539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104982c8dcf6d168f502b9e0a630a60540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7316ff7ec7a9ad9a3033bf007d385f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b349eed6c59593a0161bc6c6fee68542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738a182dbb20c8de63939c6b47bbd58543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ace34dc69cd1ccace1426c82d4e8c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9a85eeb38d788f379a6ad50a7a8eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58689ef3985670c4f158b52c09d04e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20df689d870816904ca20a93d5bed8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327683d47e3b2b99b3799a1220f0a55548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d11c666c9b1356545c25b19f5bc55549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43cd4dd221e259ae4e0be2444507d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971a355ec7aafc23e5c4a5f3dee3683551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e1c1c71a1385330ec4751d8d2d246552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0ee3473aa57c1d43a7d147a46fcfe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654510a7fbd39d761e383a36a8656bb9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1e207a5f67f65f4079cff7be05d1a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702e166719f9b9fa6b8768128d53803556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba533cf988897ad51461d68becda183b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2827cd892ce26019c4f3d3e60bb43558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f7258b34ff3e13bbcf96d7598f5bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff931f16ddad1ca9943c2b71b645511560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585f5a5cb65037dc1e3c1bb06a3df68561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb601e56abac39ef4c4657f8c201666562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb5fd9f9b6a5179b000d4faa499b7b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a762e7944285f16479322ea3e6821564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101f312ddc853788f8c286ee141df96565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682090b27d430bdc3dbc0c9b42a7b1e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8278eb6ca391eb7c62c22356bbe1ca0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913daa5ba8674fb7d22395d42eac43b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335df1e44784e2d652513a67ccc5721569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a6617b828636e0b3a0918ba30cd29570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11f168f9e5fd562cf5bc4fb8828359571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0266aa3f97317569beff498e07f32572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d7eb5e2a19dc8afc94fa7c2cf0922573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46096ebe38ae94d885c3f8fc4b6ad2d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fe1965c2fc96a83c9e927e542c3bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14000332cdf00c7fcbdfc915d6337a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f066610158a0e1ceeab9244dd46a11577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46daed4eac5033adb46b12395ba1c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874196a3d3ba1326d68a95cf0bab55a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30f8a753cb19eaa08a206ae78509f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62217550038bda5cf23be657672952c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6f5113c6a61a1d7c27e0551802b58582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385f11d5e6b3cb688c3fada80b36011583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f50f2ecd10f38bdc8cfa6079b84c30584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9993d9e5bbf0095ed6e16efb2179b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98badf30bec6c1ca1011e7bde6bc1f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ee1c84252a28db8a772f4660c9723587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100e116dd28b72ddd5f5c23c7c6715b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295f5375b12992fae69375ce0789d3c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18c707a480499bfab8b3f22618e05a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c50930e0fe262b4cb949e3a450343591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff23a814b359893c60700c7d48a105c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bdcfbd45d6dbbc70189946c4f376f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade38195839a1c3a6c1351b38997bb50594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a081e31a4530b28aa8606eb37f3076595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd20200b2d605bfe63b32efebb949c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01148fb6c8b5bd205e78f3399900030597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99281aa5f51cbb24d28df01f28a66bfa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89e03324c25040b898194342e2c097599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049db4823975150c7c500ec8cbada31a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d71e05afb981524bda6ad431095e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02e144a74e96fd9500ebdfe94dca92602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15992662d6a900955c65bd80c66ed981603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858ab1bde6f5ecb4a1b57b60b65e306604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f329149894397c6341a892440206b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4dbbac22bc89f292c318ffa0c4ceb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32aa4e6c36d9e216491e9fc0ac56e64607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a862b6c95801a3a81c696e34cb2d28a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9e4322a1f3b7852d36d70d1867fc7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8b8e0efffcde8ed616089f27e05d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcb71bc8bb43e7ba0e911140fc3312611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8577fa0c2e58d1e8f261158cf0c6ef1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb207b96f1ed1776d24875de1f6047613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7888115bbb8f0730e5a0f530f0a82614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8deefdedd7d7dde55fac689284c422615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c17b669b6906bd65cedbec5044acc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff875aac359edb749d02b1654243274617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bc8ed2407c8a53d5bb74a441424e3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02862d05d48d2bc46eb5c48a274554c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5fcd06f1f4a96c90d1ae5f40e1570620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b1e0186293cb24c9e5fc3eda43dde621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c76e06b270b3c48630ebd36d726294622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03916156fd385d7af9cdc12f8decc1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f61f76ac98f2b6fb23009f5a0a10b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791fab1199e077975f8853c162dd434625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44725f5d663baded28dc05cf5d921111626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51e0a7e80f9a65575c282cf587046e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528300d562b24960ec7d8acb34952d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e767ae0b56a7e592fb54cb548fd0103629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350c45900cbfee610d7afcb8ee4d795630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322c0e56f19deb7a0cd7433b8a2ef83631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc2410e5b43b6dea166e073c7f1d3c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7aaf3fc353ea8c6e8dd8921d0532dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b02a70db6e28578d6fd939844d2cd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e485e6d99af95ec4e3eac9ce498e13635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a23c998c1180841f0017ec1d8546a5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1ae0b3bce06771815ae1ca3317c17637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e01159a547a74d78f4a98d7f58e9a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b82a9c01aa264d46576d2a37205565639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148570e230eadf227352c8ffe78c6f9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819215c1694d43a2e6939454462da31a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa569c86800d8e1856600f85ce32e86642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d02b266a6a07d80b403dde0f59015643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5edb13def2e25f3912734d7ab826fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a0bb7db2b518c89190b237e013a9d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3e32e4e9900affe379b42b90acc64646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc3dc2d1e010f62ac6c4945fe02fc4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b9367271e40d710df68d2ffb0a038648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e6a653eea4f9b6ffa59975d002c44649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e80f14c246750f3f7fddee6dccbf7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803d77b54a90f734a2dd5e404ba44a2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186c027f9305b6557660e7bf29dee6d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c698845f77046d7d9ff1dcdca5da5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea942e481b26050fc5a3d1d06e3979e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf43fa2149e728aeb2c84b6f3324ac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e008f3825ce1f4ffc6565e6b913b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff872bb8d1a65267fdf8edb1a03c60f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18135b9e9066a94c987d0aad62edf9ac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8efba23bde0e851f06263b7f8bc8c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fefb5aa01b41f68da8bac05aa0aed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fece1e90c03a9de343e6c81bc5e37e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d04f2f0f06798d899988395a222df662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4798b73d2126b023d730c265e76c2b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644edd8b72bbdca1e45ca3657f3a9ddc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0494abf785352455267e2775f6665e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246abaa21b2da2f4712e568d77949fdc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c6aa0dd7190f1269be7ff64806ed0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49affec912e9843c323c423a4091bd28668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c920c0b6117f6174971cbf2335cec3a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee30da0e70592cca15636710f65788670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daf4bbb64f9416ecee56f6455892be671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ca5a541cdba130134fefa8356606f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd28c4e4d28460659513dd14e495ed3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b11ecf8d724b39e27a60253fdc61bb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ded0590ef40a3662b9780fafc3bc8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5c44cf2a507de6eeee2dd86b21619676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e630ae4171d739d6e4c39b80b3147f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48100d3ef36e024d37d053e9a3f142b1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39403877a3e54d148538e6c15115d0c7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed8a03b4e3dd479a3ee1bc17fdc92f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcfec04ea25fb6b0d5f9753d14c8ab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c94c3c6255e87e3f5b5f63f6bc5d3b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9f6c277b59638bc22f1043b7f8182683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccee2885c8a64d6cdcbb25d6d1ce19684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2d16f8cae70cd4de9b0a555954825685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa44a1479ef1bdbdc1ce41eca7e3dd1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2092791df8f92bb7785bbfa184c50687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b2c98cd2a39e90280f5ac806e9dfd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840d0f51020611f8e06e51132f95a30689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a223dc6d5f25701a29f243880dcc8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26609e912853a708a7a85f8b53c07ece691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82efb61f2f445ce51fdf1584f42b743692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813b13d1bbda18ef2193a43a4fa0a62693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25570353b11cc04ec9ac0ec6df2a7c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcd890374990171c4fe74cccc67a49695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597aae4bfd6b36f0df4c94ec965b6800696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918459869fed35c9a1776beda87eb91697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab93472cdeb2ff481dfee3df5c1890698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe4712d3150ae015a33fc93a0143c9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07502bd709fc683193efa722d9a4e4c3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bd38ce00019881104acfd7af3d4f8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d084fa3ec0b02010cbce51361199b72702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84d03e54b4ddd763c2ae3c077a26d8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce196d14282600a8ca6dbeed9148fc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710b9068ae6994a1ed9ef14ff41294d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d582a871afa61e774e8783adff3aa78706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b9f1bea1a5c5479140e450396a652707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b61469af365f4be053da53aef710c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01f04fe97f322a780c4b50c6bdda2e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620324c51a0abbcbd32ca468fbc24b7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028ddeba555c6977698e78e7a605f34711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed695298326ccd11cdfbeb06c57550712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78a20fb6521b7a99ececdc81c247c1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131205358ed04ad7a752dc18c096d7d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d4a06743b7339d57b948131373b91715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e706f2010a31c3ed962e5c65905bd6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b0a2681a8bde70bbaeff7f72751b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c98274e3ae8a6908274597a37f786718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f47c088cde70fdf908cf231508943c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9e81e6714002d2647aada1ff6bbfb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9398cef3aa952996adc9172d8ddf5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea081b5d76ff1472bbffde4c4ebc28722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38099fa28b6df75f7f959fced3ba5855723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cafbe731310bb14afb36c31b565d5b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a9b7729036cbbffe1b7793893e4c5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1fddf6a4799c90a6022464004c25c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd2c07c6b6055f66252367ef0aeeb4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4e878bc6594b0c45ae4ba7d61590c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e67d7e18740d12eef23b03e4338189729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5562f7ba4b8006f63a674e31fd38518730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2959577daa11cbd221f4c26e431e54731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087ca18948054b5db53b4194da8d1f7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae588835c4a8ceb4902487ec7765b6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20458e9ad835d13d4e7c07e8d171c206734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41646cc374461e3cb56e79e9b5133d3e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24205eaeea51696a9cd832b69120cacd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d50d3a6f7f030608102d4b4d2132b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb6c889820bd02949b1d0c22b6a8cd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e25e1870bdc4c84150a240649f043739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad24a9982f7b074dc860a4be8ceb3b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb21d7af353380d878eac690f786f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356faae64cf789cebf31001830df3dc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893198f2be44d6bd374a6215a671ad96743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a16e55531b3ec1bc5fcec83735012744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624ad732793f04a38e6c186bf27e31c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57ea13cf1b6f321b08a646bac2c97f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2138ef9de56b6a48d32b25109f6c83747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc21a243707d72e2768a0fb42ac29a7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569de506641b11f9fb129e39945794d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27272e51f59c5ed9bd82bd91b7141293750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206dcc30fed51fef9e85c7905e09cc40751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221cf788ad9192edc9576a7948aef90752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6cf69492aad361f9dd2b552d4a8c3e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88330b8ca98b6787ca35a2826f1b0c0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4a87d36da72723ba5f7946e4d68d3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541151e740f4d73cfe58f2f05068d345756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953268e28e10f6817fd1de07056b1795757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b75147f7f61d069d6ec834e4d7c1c0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354c740631b326df731b022ca0bfc35759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec08a2ea7f789f59eb844fd704084f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9e6308440931b1bb940db78d86dd8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d8a0c3bf10dca8916f7918491684a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2508db346fb2c465994d7ef6bcb96a0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cea90e71e3a212e80b56155141ef7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a621c6308938788b728f9b94f90c9de765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e6087ed7517d8fa6ed8cf9152dd42766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178adb0b72e5820eb697eda317cd7225767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>