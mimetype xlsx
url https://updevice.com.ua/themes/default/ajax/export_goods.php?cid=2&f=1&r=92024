--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f902625250377b85836e24b3889220a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29998f0031fc0ef9f6f1844e23e5a6c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182db8638100337a407325151c93216f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8335af4ef40e974c173c2b843eee33a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e84e61f01a31915beb33d693f7b4965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5330cd677fd9b99fe6004b52f76726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd05886e04e9158460e258a3448e6417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e84b6ba881ceddcc2d6cd714cadf68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c956dda6297ca00e7fa951edd7ad79a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19759144dd4f08abc9441197e189cbe410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb198da333422d8fe248660da3508ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f77bd855e086c89075e55ea9679e5d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140174c151d865e4f93113f7fa1726613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b9334f4bd3ee522f462fb9be2a0b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a37aadc36f3c2e7777e55979eae7d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14daf38cb4079bb43049d1e0a0e9612c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a403495e881ea38a22a507b90342b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e86dd87a1b3e75a70f5da00d2d1a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cc3fb89a19cec89b65c59b3c686cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949163a09f34e980cbaa5875701e92be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3541eb57b1ce17eed6ce89a9e172e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98644f64abcd17c13cc9aa7ae74cdb1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236b0bb14b23ee0b494fc946044bc3323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3ad7817d1d5be9f1347712748684f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627768b8db6d7860edb5222909ad43f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31861a0d12534bd8c768e7e3c1c6b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699b98f5b0e344b8fe67a30352d8ff927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116b403b6a0a3bb3bbd753c6b9e313828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ab3dd04feaf973f6f8843c956247d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c316a35f5eadb2d2d7a65275f814d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb636e9b91ae85db84326ff1e75a70d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4b723aefb3d6b7276b1c20a0e761632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7218bc076cb000d099bae8d212eb2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3abc3a1ac560d555f8083bac5fcfe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca884bfef1b4435a75d065f3bcae9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d45217b0b5fa2839c10ba7c8a36dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ab868009ef5a559d6fedcfad37c1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224f125c8327f2c293aee88b1e93e7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ed6f1885b0608d2c2e12cb19585d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d739cd5836fd3f9322d12b696952040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001e930bfc438d400e9e19101c7128241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3315e6d30a0377cddd0b996fcea02142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40b47d9844ae26a815984e1591c0a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfb3be9c27332a74272b1456357d8b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffe361899cff826334f700f230949845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8baa5fc5e56c5d9df6967621ab03246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714d4fb064010eb71dbdd04ec454eda47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f2c49691ad9a038f95ba3b17f1de548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8eed292d2b0c57a267ee8e770734049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ed74cc013a6609eea1b25f4595c9f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97010377cf43eafba1aa4883b8472f5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a4cb3469a8e2446f2ca4cd43f68d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cf4353bbbe99654f4b493de4819e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da03d4ada7b88669dd90a716e19f4e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebeec6a09c2107f70d39ef9bb170fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9a44c3dde70f02f6199ae666e051d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e707068478d439bd5fc7508b9a8e7357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c977097ae50dc9db037e8447813d3f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9694af1d7f1b8a0c7626dfd6cd407659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0109bfce44de3e063919474d474903b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f285d474b74ee12a776d1b11dda2961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323aa79427f68eaf345adcf465d743d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c54b3e260957069163b7128c6955963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d0f09ce551b72c6a170c2158319f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32540f557c319b67482bd97fe577aff065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242da78abe84ed8dc68d0b5697f4e9266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9bc508422aefeb971f381c392c05f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d6a125d86cd04705e9f4d5a0086b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cae11162fefd1c4b4944f7aa13914a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c8d4b3bc0d982ef06baf208c73d8d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c94ad8e00f0204471b2c05fb24c6c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91617750a598fa34a7ea7bcd338b6d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57f9e1074d61344eb769eb2dba8c2173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6572fb8e845520784013f744815d4e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f07b44060dd495dc95ee1ba1c6c4375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7270e735b0fe51b021d4c9d5b1e695176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011a6c9cdeb5bd9d60ac1a274c65b1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a1025850036c679ae19807cc77d5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e570c8339deec9d9a3f8742d0673479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e3a660d48eacc9c8f17a00b6a9b4180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368bdfba33dae5e20ad29cee75d3de881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c58beae1ad818f330e9f2a6bbb313e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfeef2b5c1e9b4cc3b0be8006afc7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311891f215ce1e09a9e784b3d6bd17f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a20a13bb6ca525d163577fe41b58385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb21e6f6e8276fff56e2b80b24578f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202c0bc20474cc6d8dfa2e2b75ee9d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5ab0f7c86683b54f49f5ac06c542288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23129edfcbbbf9cbbb5c51e6afd75c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc183aef3fdcada4e5353139d6d97e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3aeac254de8479fa607dfe1f6072891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdbaf4340056855244c6cc6c01aa3692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9c4f32210063e16b64e1c681b1af493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f54db770f77c2e9b1626461ccb2a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac0ac5ce8125f117e7f1ed39afff5195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71817657b6e9d4913357cec04c6fa31f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b638b9cc7cea044e8837ca30cb73397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e121b3f94a18817e4621cbabce1ca998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cf01707845c8b42ef904360a9813f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a550c28d621906c5cf0e4102f6b458100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea1ca93f62595cefbac244a334ea84101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35929d39cd49fd20c03575d9c9c728c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c115b4b4152a9901e14263d2dfe52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60541b76221362ca192f7a31c86fec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11727ad562485dc613f005eab9aefa5b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da46ab8e62910e6e5456850aee6822106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b3b4d1a1c966eb1039fd188d097b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e682523a117840ca7d84de177af2831108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2315174de3857bb3985a3c3627a27109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6370aa5a509825a63d45ef79377889110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20577377fdb5d071b71f0fef5b85fe68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d9394db454e0dec465e3a18e66532112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4350b8e218fc90bf2b332873b2ef5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9c62cf262f279b9bf625312b6267a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e96c397c2f88b99be2b333cef08d75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d932647ef1d8b2365f46fb354e941116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482132218b2a80fc4ed7177a6614ea84117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9c5ff600f8cf157845d26cba7a3de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abc14529725f513fd79a5d931e8bc0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cf1a852ba6415c3777b20a2eac1e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c33ebba63031b109bd1bb6b4db310121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bea1eeb3ea980f14e3ee04f3a21ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05de767b7d4a6a7dc6b8f73cc6df89b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31921b743fee92954fcfc11547e2150b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73738c5c3359a4b667133849e43bcec5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5012552511a0d7d3ad0c0117a8a0c12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59366dbc14446a91dedd3c354ba6db7b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f15ad158f828a67b4613fcd0ff775d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a558d4050c6801097fb27a6ef0b23129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0462d5374ef7c8ced2f4cf0b3776e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7b72de9b7022ca99b76cd41d7b7e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fde6479c47992ddd3fc602d1c274f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed832ab9e14eb2a9b803259e7afbafb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46688b527d725e45886b0e306bd074134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59725a9edcfc0073b3dc5e5a0ae7242135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b21578b74bd9b043c8108cc1859ddb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afd740167b49d2aa43f8a0058c6130137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39daacc259823418aa6f8c7be13e06d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c6341892ca189f98da3a58f8c1575139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ba96212996c01a517f0590c70799c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57861ff9f8eedd1ff60de2eb1ea0dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f66ab362d11ca986dab4f3db81b5ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec32516f4437761b20be806a4a2feb0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0d3edc73259389836583b59760b89144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffaef96b40344011403aa973bf37e75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d1988b1a3dc81cefa18222e615add146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cf4dc3176d163429047f184a25477147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b857b75e89557af81508d3a9d81b6c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be599524f5dc4d0a786f676214124d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93824de414beeaf5aa025b4010403063150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfc6a223079776d73d5b6d13870b78151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a6f2418ccb20e0906047a60d7e79c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb0904ef74b6bc8cb62fc047f4e991153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd788038ba4c1229712e14790629ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005ae164700ad7cdef2be3d501fb394155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ee8c7e8683ff9caf18fddaed8560a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f188fb0e56f93ccc5f31eba9f14ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d740b6ba01d93ca46e252b2b67f6b50158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb494c822ca8de75ac1e49dbc4da70d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389b2bc295a01dacbc882cce3f401d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa5babf606d7ddeddbd1b1d5ff621e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc24c75c2f089cbfee41ea8cf3d89f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f250c5ce188f9f1f3ca6390d1e949163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6fc71e5699f31bdebb4a76465148e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f09e587dce9feb6dee0b0b07a140f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4bf89c84f20c4322a32f7ca7fb9e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb67de557a5804b879200c5d20d946167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da9bbefe0ad3dc154c05a5f1e2fc64168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cee1baa03dbe7fc0fd8c574155ce5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08267490990fca31d26d60575ab0d6c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919b524dd4465b082273b32df351b27171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073e8d28f977914a88ca1051e63f198172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a9f8f60500105708fe3726cb00b70173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85022ebf0c2738d55cdb0e72211d5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da486aed5c608eef2687604d8e5a95175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3572be66eee8ae01ba68ef12a339849176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f9cea82fe5036d26e4d286b13a02b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daa279d6c65e8543a25140906b71cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d95c9c0ad88110fc5017c65ca5060d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce4608e701b3747d7a77b4e16774f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790fca1c15404a0fd9018f2010dbbba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33528f54c79f972337eccde8a9e2fb3c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d55a7edcf870a174f54e9119ed2dd2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d58eaa13a1f824f74540b520b6e3f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04addad27109b7b00e0330139f05a619185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c2e4270aeb525f39bffa8dc2492e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecd3d9607c7db62ff904a526ee3e97187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0757c31861e904d8e0699024d94beb5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975379d0eeba35ea8d1f106914f3d86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b94390d792abc46f16621423ae08d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efaf2b0aced2b476ef59064291c682191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55797c1bf46326bbebf2ed9aa04113192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b146d1cff65c1ea6b22f2de71bcb0e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44047c657ab9879e042df30c23aed23194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e0fd40a2b116ccb2be556eb474a9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36160efe4cddf6da95ddc2b171b3dcb3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab87a5a6bee1bcafa25dfb2ee89e21197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82da5887a4860e15ac5f231e2021c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15f9a5933527cf9ff77dc5557097ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f03d63d5371195b64257a5ccbaaead200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b08fa509e60c7763b4049512032b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a99fae17770b01271cc38a58e6e7f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2068a55da56afbe6f748d8a0cf8d1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fb76e956280fbd4ea978168658660204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2f8f108a4c6ea5692da616aaa2b1a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323e753076e4bd07e5c4d5801ef02ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca659348985b8c3198fb166746cb8ab8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089da2d5f29db691ee660448917d5df2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089051e8e3321be74778c287ec4dc079209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2429d37046a46711b9a018423bab112210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbeda4f0a5fda76fb3cace39b3a154211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcdf67c5b849548cde1a9c8e24fa6e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48969e462f5c0ffb9f4fa2bfe8ac803213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a89ada24cd28a9d8fb080609fbb51214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f0f0591127b95af51f559aa6b9918215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbaca130502dd560a964ac27783b75c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f0f715ec345ccdd2c8ab17f11ddb6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1380d1c3105146f9c163ce2681583f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b360fbe06fc947fcb7882299f70d9ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431caaa1b5281c28a12cc44e65a74c03220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06147a2a6f8277cb5b7eaf266d0b7546221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451db4c70bc536399662845a8bbfa062222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b18defa07869cb149aa684da7e044f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96aee8ed6884c37b8115ea7e965a82e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090c12c7e93400fce7dffbf1bb3ee1c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0f1c072c38c3b10a751bd7599b16f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7e6b52010479f5ffd5986ea0aa130227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7d0e555f738fb6fef738719b54a3f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a37a95a7bb448849e98a17ccaf210229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51b98c9b392744c427f3b499ca72ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2c9f59c0680bc5135608338a1d1cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f5ef2000a452958fadd71810d52d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4859f6c001ea7d99a010c8ee18c172233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff6901353f493eeecd232110b6e89d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9997e2669928780ee3b8dca8518d381235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf7c4de04226f46ddfd981da869da7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd849235d7642bbc541d31324550eb1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fc3b8e2ecf61dc86fb953726305b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99194f7d23475af2fac628f5352ec25e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943fdd0edb885a721ef528bde91f919240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b21a77d595adb401e9c3885d8bd03241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be90d9946c751247018fd8ffc85c3bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de668b54c5ef2ed0031dbeb571197c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13239f6cd8956cbea5285db03369d8ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700daee93bda15da938874b06b50da7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4a759ccf31574fe6e1790bfd5b282246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d0e7ba854bd2f707581438a5e3cfe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5e1332c5f6faca634626aa9bf860b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496beb6e38b2aa51a3f3da01da0b8ee0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6374c5f81fb7af30a4e59bc788cf9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275c188341a58a02408360513d4f2cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdb52c3093772821ac779585519828252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc873361ff99d2dbb963a31238a4d4d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e150525b4237456474457565a67e2da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604734c6215e91e54dfa5e3695e5f92255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062f816819a1a7765fb549b3cf20791256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11dea19e456b7e024b3ae181c3ed10257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3671cb563b066e047f1c53adf9e33ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f97056634d411e2b029d0b2545aa9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d6d1f9200458ab42f2be7fa24542e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b72cf12fe39e10d28507ef2db3aa53261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d3fe02225bace1666d839d38423df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8905eb7050744a75e1767014bccae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc3c8633a04fc47f4b91d206c72280264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93967674d7b405e0f01e91e645d4cc0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f71ef8cc510753c4d6f326c04e09bb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa1fd908b7e20dbe91dc2d292c64b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4a5f84f8532eee65cb188aa4ad3e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb43f0f91dee974df814d1568a3bef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5c5895970a6030d3443afb80936a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473751f01e9faa87f64ce77b0709398271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d42ebf549ccf279e86128dc696784272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2ad0a964fe0bc17fbe9c7bd4540a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe79b55a56e95f36ada6168f913b765274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6e8c3e3f9fb04bb47fd6396153d3b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59701fe3ace1d90b09fe67cdbcc0eaf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56723c4c9307bf8033b0a12e274df9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f144b102192e238a2ff94b1ac3052278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de1ea32bab1626a6e5ddd3a967cace279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbae7552772eaadcafc6adb6f4097e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6ee4e8e6e9b523879b3b0b6d1e4cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2d2997307236b11db10736143a8a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d93b4ae6801a1b95c986f89b5cd8d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997406002dff7f046f7ada87904a75f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7faeff78b207afd8344b42c4373a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc8de3a1ac923e1b8be92c2eefa86e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4d6451093be6c9625a2d1d1a32d08287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a965e748f91e3dfc4c1b2f173081f7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ce022bcbc10b04e6def60ef8e4264289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e97c1c7827b176c705910da36f283e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce10af6e09cf4f506c4d08a1b1e8e0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd871014678e913904679797d382584c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12d6a6f8de582c9ff3e9569376f188293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfb004033ce458761c39f1ce73b144294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf319a139a2eb3da6f1eaf21fa807d84295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d9d0db46b8d9e071a24e181457579296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cb9524514d24397e295899f8052fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e27f9687a16b857d9fdeb912aa237c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295b817f0bbcc7002ed280b6c1975c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd6eb7dd2e4578f27defdff6be0b5d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9e5f04de3aa9a82292efca5978e43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9252e3a1678edd3d9b5724a6eb576302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aff074f6284181ef4b97be3ef77184303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21e3ec980b7a2d9f103821c94b19b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716a69df4d1271e693eb9b2a4d4afa9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708a1e4cdb16dd0f7d3f19c12513b1c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34c31e58ffc119715d4b92eb3f61e3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98b1ff9793d1ca5fc8936e939d25b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f930b4c845c02528f6b25978a991ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411bce967f6459983cfb61d05d63c8c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695f3dfe77e27f8d66ba3257c894ae3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9198d2ae0088a0dd950578bdfbebe3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618d23c5029ed31835603b8720f1118313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8c9394e5b0fe8f7a7a7d35f0fbe37314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8da0df8160cd8fb5100c1efaf3fead315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91f94906291696dd3ea4eedf4975a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5ee213ba7d1dfd360274776b8b217317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c74fecc4da14b541c3e243ce28fe1e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075556bdec0696a33687eee8d9b9dd7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735c7ef149b0ada3d11f30f3ecf1a67320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d4042df465976ef1796e2b1b4ad9b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ad9982838d01de04e03915805aa48322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37163eb7a122fc04db4fd0c916359581323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14b42654b987b272871b28f0e7c6ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b725725891d119c561a217dd38b8e7f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2177fbad88135721a0af15010872ba2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984414ff0de0540e0cefae94f312baf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa057c990707c2995fc64047d8dde657328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea6b3ca5fdfb928a1ec16d5a876cb1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf2799e8ae3684805409f535cc2fff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ffd5594710f227248a99d2503195c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a581027a146e0e53664ae70e20c9bd0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b14369a906b740a8dadeb51df4e54d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940cdcaaab5e3a9c7c0a9b9da804017334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d695a3d0855d15e79af91a903e47b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c6a1760881b70fd31742462f6986c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58ed844c0f26e86a2ec537cab5ae39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb19e9e180ac43ba8cbd6ce6fc78b82338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264eb987716fc9f8b612c651b2b503b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e484cbe54a5875377956952273f8c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8ec2665d2d536c04dd7c36dfd3b0e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4ad48952a4669df12f9cdd8029b04342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084aa15eaa942993df0447cb691a0898343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92219034e737b2a7de7e2e4a66dd76c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0b4807dec430429815d773d22ac59345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e120b5b9757749085c9c2f76c649bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a046290de5ed4250398875e37221a46347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f99144f3534e63388d9fa7d83cbfdc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aef361ec9b428ab69c4843d345976a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478344f14ba671c12d6688f4d6c150d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d49743926fe10849c6d550f1830485351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5c98abd1155fe1cf3c8fb756a12fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74153fff157ebf554ab49b7c3b9e16e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de6698707b08373b1be7dd1854a5ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c45544020968dc6be95c62c6c188a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d50413bc283848146903282b475df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c04622efacf929963a452241dd3d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8c5b88c53739ca4fcac96f6b7e53d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd36d83ede8c43e6797c9a0d4b59fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d50646e513a8c0d4b68ae3aa50cdd3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf7e7f06615f13e02883711aa86e7d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ef9b0cae1c9baad970bf997425280362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9209a0e1c5494066c4fc145569167a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51784cff8a0b62d2a2225fdcb749654e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436df27d4c5ae2189616a0623286d06b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e0fd4942f3b1b56962b71fb401a94366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63a1bf72bfbe8cc1f7f9bee8c26646367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d936bef61404f98bf3e7a8b35d5958368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593dff52ce6641abbf89d1df8149f4f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6df2f08229bc0840c0e2a0977863b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64034f4308b63de393a792d4f3c96c13371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916d3089534534307bad1f04a96346b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e12a5e7363bd174ed422084c3ded8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95e505733bc70f9fb5815794ebba94374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c1331f0a4fff30b98d47680099412375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7f1e739f0a6cd763a556386fa1788376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc09e064806e78bc49b3b2a1b58fb21377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a42608eda081bab6defebabf229a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45f258b32a1bd4f6dbc1095fe49069379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dd8dd7fbd6934b986a72941bfb40b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285f5a83a992d2b7d92bb8d2dfd2fc2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11684497dc9544ea8a81fc07f0e2d2b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedb05ff55a7bcfa908ba55bc589d1b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72568116634ef306dac0a20e721eb15b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a213b4a453885902a8220e2c90ab943385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fa06acd4ea1097c6aa8efb9034234386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289d3d251a64fe6129ee900f98f2110387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b5b3b29a26f67d5e8d2af97578655388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cf6fb3ac09ae8db31bafefe546d34389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027da024cbbe2d650fc278ddba4af2c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bdd5ae926c3be055c59476809fa28391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790c8e62106f05a39543b10e3c12501392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47c9eda407e0993ea01da480b0bfac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77939b697e91ffed279a0546dc1cfc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8242909fb99acd074e9076f5b12a273395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641cf7bf597b059bbeba2fece6ffb8e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e78b64d6ea97655fc191e2b745a1b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec10476af4130f2b54056978a3a31f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0d6f810c0a77696864c0f7d4f79e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba553615c39c23318ae4d3fdd9be14400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead6a8e44dce830dc16a6cd4ee5c0ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac631a063ed40c9a29b5fd168fbbb7a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70721721886579d9d7fd94dcfefce9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7801206fd4e2bee7ec4586249f9eee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6d5f74d1d632cbb3df31adf481083405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8147abd8a5227019dd05b54aad0a39406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729342f89000f01f4b7871c9c07d54e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d62c12cbf3e45adbeeb26ab8686c49408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46ada1caf30a71dbf8cb696147ff2b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e0e05f4e5a5bc1f05f81a74791fee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7ab692840d66bb62326a50b2ca4d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5a82ce5865d7915c99b76283756f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549249f62a701938544f92f0636c621a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5580c819f48a264be960c723110cf42414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d136506c99987ebb367f9048e1d9e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254302b20c8ec46b4bde7e4ef076d583416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed96096e5439bd8a1a31db1b2e50cb2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c38523f983ba60fd79c4b1ec92efb8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90315f005e7d646ee0fdacf8b98a8ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259cf0b36008b950d64c5b86f388be4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54e84f453e58ee9693a6ec56ba0c80421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4037a3dcf595ed66bf0946df24cdcfe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26f6d4d3df6f754f9a8a60669009b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aced10185316779481fee32c92d13a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfc22c17b800d3e66a79b8658ca95a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c3b4b46c86de0b65b43763f9bea48426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d95dbfe67dd835f75df7c269624a0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63a6fbdc5b2a2c910a155f80cbe21e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3b9e1f9b496ac9f83af5a077e4e00429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266792beb7689afc4a7daefb2f25d5c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ab73bd57b56c887e8d23aa96b6458431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255a0d2889a07f8d04c655cc675ac80432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361c0d59ad9b75e8ec6a47104788cca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ff3364136dfb4bf15867523dd4cab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08358ccb1a58fb7f25a16ea3521feed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947fc42d34a7e6868f46c7d59498e4f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd0fe68008cfadd52a6363b40d038c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f799e1fc7b62a6d9d49ac38a971000e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c84fee038a4d018b5e5da30e7ce5be439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c56e0081824a800568943dacaf1146440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644524e54eed4da2552317ebae5e6be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795a781a50f52df6164dd0a65a0359d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afc7387e75e1c664e8431657148b70443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3f5a91f19f1cc9582cbe8a7a4c484444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf74ad50c3be7b52301d414d17dfdf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628f943122d1864d486d11231e24e48446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afd320249b8f79d007baf213be8800447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bb0e4a2609dc5ee0a53e28fbda68e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104baccc93b110fbe2bbd086f9797b26449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8d9732df705e9f749f61d18901a5c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b024d13cbc3fdedec11363a6a9a77f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab9ce4cfae8cdf498f8a2b9ea8d1fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99ea72432bbb6fcdc17e06015f9c12453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3be98d47f86a920d3ea01a5380cb44454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49500541c635a9944adbaafb494d19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e06c8c9c310d4ba0178dce12b2e622456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2de63fb198b4887e2507151263c6fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fccb123a379f85b7a8cc8c961db25458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ab34d965884d53837121e7a74f1b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180d75e29713df84733df1b6f890871460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b2f4b99181d0794d2168d12940359461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c958cc77f1042c08585b24bdc99953462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9db3d7ef54247b4d3f12b8434f9cbf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b6010f025d5b335817e72c6cbbb8e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3172bd131d089b50b59351fa6d5c0e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968c32f91f8998c4c141b963aaaa4f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf59171f5242202056e35913d43f1a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59668db72085d430dc19b272e51316d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34084c3659a70ce1693fc7bace7825a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6bb05bb22888587e898c4979f3294470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205f85ef743e657d49a3f6c86406229471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786bdc4224317544d5bf46b7af046b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94b79d84890da8d12c1cac695284eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a56907360588ff1495a557e4f2eaf7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078cee1a8fd6e6a16c740c13eb4f51c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b1a44d361f12444469c76cec7acff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284784cbf3e3f31e1367c5247daa0d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bd93c315bac5a132dfda6f1ea127b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf719d5c3dd18762f4abdb1bde11328e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abc06ae1610fa51fb2bf69ef3c7617480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33891c49f72be3c0c6df79bf646469ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649f3b3f957c2df83f675c60f4b0796482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75455778499a9643dedd0cb897be2bed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda57bb9497c045ded39d0e4050bf5a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325ed23bd8522a6921ac876bcfe9f13485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4710672011c191e1ee8e612267cb871486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfd353b7e25dac50916c1f0e6c757f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e0146206da039758cc4beb6147588488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb680b06c0585caacbb838a3845f024f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e9553ce7ceba2fe66a47d0c28b7c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fbb9b3316f260cb3283e9057c4580491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1889155d115a10949d163c5e882c31492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6923bbbc700f1458053c0ac410305ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3f858d779d1455c724b8b5e1632bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae34c45afafdfdf2ef5358205f566b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063e9f9170cef954e32040744fb7e6f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155a3f4f98eebccacadc240cfad8f24497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd20abf58f9b08c1c0a2bfe0ef8202498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f41b0ea5106c6fc2ff176f461c439499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fc1ad537fc68fd1f4c898ac51a32e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14633f8621a0b23ebc552e80e6d713c7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d7de5534d4884fd2e7ec43eee1f6d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6201e97e9eb81fe9ea0037bcfbfef1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99d051ea9aed377b032bc6ed26add5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bf48d9d8308dd376dc4733193c6d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee49d4f6afc07a8d299564a5affd1ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9ce2bb2e9aa3267c03cd3c0d193d0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9dddb8c1f2805f15a2d08c971c9af508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615b6040f4caa4bd1154dd38bae0091509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927e0869008e9177accd6fe32568081510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115261d8d3705b17a26ca274ea12e6e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515267631e27fa8f23599bca29ce16f6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f2c3e345b80a1cde9e8611584e362513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f887a67ae21dba13d4db255242b7e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca1dc6d9c61cd8ff1b9020c684e9a5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df52e0826261b7fb42276f51d61a939516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a6967028e21ce2b7c6a7356439dfd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a882f6286b5964e12ae6a80560357518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd108f9dc017ac4982e524b01d62a2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4ecc6eb2633cbe04ca01e595dd106520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe7d58c96b0a9d5a7bb4bae86c2ae3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8355e3ce78937bf3919b747e9b342522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f9cc704418f54102b83226a51a6eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027764864e761d3ad5cf33c7697f69dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea390fac181ef6651a0197cd06ddf7b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6277d6c3c18f7daf175e35ebe329e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa37fbcf9f0e2baf01e764f9eba1ba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f4d440c4366b4e7750c4ab0c3f1f3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ef3244e68cbc57b564fa130016ffe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82879f5350109b55cdedb3973aff4609530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69b1fd5c534449ba78fc68be292d52531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c82498aba3303b95e38c3651298ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a051c99cf7905facf90ae3edcd6b0e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f5c8510be88d633fd579afd5ffb52534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff146d0b2cbbed14aa0cb7de53ed269535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14dececd2119b9c0d591368d85f9e3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfbf6164c0ca7aa9bfef1a0c8332d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2462706795383a6e164be0a7797024538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5d6ca9b4addc738604edf57eb26a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8888248f8fcd964776f493e7ab26c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4335a7a94de58fa54e92b8b95c580ed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ad4725bb7847fad31c346268a16a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e2421807cda3f72fd50a7bf3caef2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96281fc78381d1ef89595871349bad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb995321e867294111e51b78970fd937545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c26211f1cfa0e91ef3fdc936fbf3b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ba9b170ca234bf68c9adef0105439547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f4413d1fae94514dad3d656199f55548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54935fd788b99c9d1e8522d2d04459d6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6ec5ea4f284167e926c3a3bf9f759550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0416b0ab23b2719a5312e335a34f630551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138ae22fe0cd575cd516fd714da7776552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb43f336692ceeefa609c5b83a012c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30477e68019192c0f7ca3290f5da924e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc24bf4ea9eebda9868184bb667ec17555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49690faef98c9cb87e01428a4bfe65556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1f60a1708cd55a5ab50a755a3dce4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b22fc1f3b31de2feededbf24754c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dd5282b6a33b344de8784da22cc86559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a40badd91aa9ef07f2237a5c38f44c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26f6e4d68bed57de46d898863589b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec66c5739066afdeeb9e9b25fbd803562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f588adcc86d6974327c4e0313f168563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94929a5ddb167b6df219d5e12bb590af564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf36f299770184d0e23cec3b082d828565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a31c60eb66359a05e3798eb80726a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0cf42b50ea47395cb2b3c3ae1eb5c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354c05fa33ee6366cfcfac7f0c651c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9d3bf40d8432effea1b374889bcbd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4ce610476b85b411fe1a877aa0db5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc756e7617dd7e89885ffdee17575392571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96259fecba05acdc34f123f1d09a8e36572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf261479d709e5a661f877d63718cc75573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c21cced70313820b72e9386d9f5e8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76be20af6369bbeb76a0422bc8098e5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c9f576c7c2be7d8f904b284af876e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552d1f45203959f064120d3005eaeb4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0940248f83bdb4b3039a66e1005910578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b362e3cfe1e91ef6db19113712c052579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d6d79c371105f6e57a0eeed69774e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a96b461a9e341784f0366c7dacccf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9174ceafd30783eca128d32b90c4d09582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbb4f84c292a551da362428e2ca538583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f4fdc2c9170301919d05ca52c0b44584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d61c0012762a80e861bc51a22e49c0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0d9c000f92f85f72afc433e71d2e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7653812ea4ca0fb1585818f9f940d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23c754259a4d4e1f8edd686869d2e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15b1b7eef2097035947291c75cf00d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dde88db5e815a36d2d3789e608433590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65036a4d9182c5af1b04f6ce69269772591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb861cb70aa01985dcad50a6749de6c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7100eb2e7564e221e9a35d211598ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed7191ccce82371ab3119b67d3acfd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2d91de2bb88577c5c07231f61e0c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5b77a565bac1d87d480bf95752e99596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bc454785321b41eac7d05af4bd2ae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e77b3a8777cc3ecc38b7d14fe5762c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c157c7a6c82bcf95dcc791711927a29599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc949bddc1bb0969ffd7ce8206c111600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02097aeeaa918553c5461fa24b7985a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e848b3c511e452a7d854fde6e26bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f690fd5e975f74f82bf0b9106f45a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188cc3d7b7ac3cafc7e9a38ca16cef6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9c49fd8c52037926563196582e72d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f968e1687f5165fb208e926fc4467606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f505e0ee95da2d0fa09eca58ec1f63e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf9edd1dfff264f948218b5e511eea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aee77d462cbbd5f43e1cb21be76642609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eba9dab727b16e203f5907181de504610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ee5b6ecb3f48e246d38cdc9ccf596611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7974ff974b4da3763ffe1010d4754612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ececef6fc9df60a62e5c14e2fdcd2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2749db5b282f1d600bb1cae332c53614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ba0d3e1bc840cf169f21b0fc748af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a36405b4044983e08a207ce59e8a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfdc34189a09f19ab5bb3a203220b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ece281622cec84d9bb20bc3ec9578618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831549de3e64217982cca4ca298fff3b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315b3e8dd61ab2f2b5a7cb999ffe808620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6124e5b060a858795a5a9b46a7ab5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6ab939bb8cde49b773e63d8f40507622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec754e6a0142379b9178b91527575a69623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016061305f9dd9fd13babb66cd95975624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09bbf5cea2041bf4162b630a7f36f9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83946066f7c147942648c75b5e719c9d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8edc8594389200c4851b41f1216f53627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5df5f9a7881ac6df7577d1fe054968628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fc118b1eb28a47580c5048d76042a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f30def133f82df1ba7b3815aba403d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b5604c732fb589caf5706ef7ed35e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062063c8e7ae66390bea8a1506338a9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d53c2c97761c2feffa889cf570bd81633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1eda2694254dda2bd7508558b18d4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f6331b69bcff9b598de803cfb624d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddc8da21eead4256b3b7c9ff455659636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7c273ad296a2a6e5864d4c77f04e7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a462f958e9bad70e5cc026412a943638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b22edc59e2a4933b5a90a70aaa93d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d92c47a3bec57e76c1031ec12cf23640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28026b7fbf011850800663648e1c031641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8160907c1ec0584c1d88227fdd3d69d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce9d651f450340516b119c1201ce5e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ac82208569034b88d9cb905b6e943644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbddf2bd840ed8e141daedde156effb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e336da417bf420431a72a89d4d9d92c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92ac947fcea23154f9742e7859f27f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bdc41de3cb010402f0200cfe4ce0f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7ad56f48d80523828877cd2f4cb92649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128420b9a548e24cf58fa206b886d4f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885b23a7d040c259fc9c889b8cd2e36651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72362e91ae2c90d88b0611dbce1b01652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c8da1c49f35dbc3e3abb67eba7220653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65410b02f6bbca4d96e4102563b2b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538de8a49da6caa977019d3da975668655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0589f636d67814f71d23166d7e2a640656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253ae730121ffb16c0101dd074313cd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa17d2bef73bda14817c10280f72710658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab7ae84e6ba08c8af434947d365b24659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220be112245f3a62548e268dbac46452660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fc6a51bab8b82e98995b6c0ea792c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29edabfff755c09221cbea0fbf0708662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51bf49ef1cd578b6115199f0cd1f73663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ca7f1d5c179e6ba89df5685421bff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4397dbdf6441606016128944e32c09e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac1f1588c43bc75777a3c420dd2422666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ae55ce8de2fa13541f4797d1ba406667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe082f43846b93a59ed633c57e0aee2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53ff6690ab42228637b3b0ad0c1384669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac165889451039edad27c3066ec154670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b60eb53a43385812fc31158f5034c7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0078fb194909581742998423d7e29672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95f0d05ab6cbe2f1eec15804ac82b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383f5f816638f65f7576ea487ed6f17674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff326e6e07768c84ce0079142bad22675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b8751c199f73ea50c75ad76c96af5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be349dd2a2113680f7450fde00ae7b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0617bbe88293dfcc5c52d3e95d074d5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161a49cd69d33f32ca0d0f16c54533f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4618480c2cde14003e41406e487d1ae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ab86b395940abf0e85dc45827bd20681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c57eeeaf290116569852aeb4f21e5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27859b837dd70bf694d8be20526072b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb877f16dde2110d83cb76e47e805d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e32b7b205a0743a137105e64010c7e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63596b51042b85f072858903ed1ff43e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe50c97c5e656a19e8494ca3399178687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540dfb8c2319c70683ea6265ce98795688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113245c51a5362739247d3c298bb063689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c0cc1b176f6ba4bd247608bbc88f5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda8c708196ab0311afbb7b5599a898691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c702cfa15fd0e363d954723f3cdf1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2a077769328b40436e1d966ed5ffb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244d4e4e9f2a50b6ca6ed291611c103694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182862d05b81fac26eebb5184c5fede695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a434d92dfcf6f9c0475077f6898c20696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f076702dfd40ad4f04b6eef98c1abd2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea90b61ba3bfbe2e8d7628ed1d83290698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ff7387c306782e266c7e1b2210925699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb2b44b7727c990186714b09f14abe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7106d09c6ed5da8400c3854bc4ed32701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dd8fc6a61c41cd6144db93e1c29fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b10c670e45a3cd329b34cf3d377ea1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a943269a93a9014a4bc14122b5668b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585f3cc63561a59bd5b5b675dd810c6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718a6f7aa3f5b45ebf18e81eecb32bd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32676299e71cd56971ed00f234fc3f21707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18790a2b35b40e680e500e181547a335708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054f22e888be1240ed9ef72f3bbca8c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c978631fe79dd910c6d21b9f998e542710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68b3483a128b0f1dc97c814633ef18711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec466f3fd8e600282fa2a0bd8f47ca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9ff1a2a7332c4fd5217e9aff7e2dd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201aaf92dccb5aa37f5479a46308a5ee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37485d7d474015fe2b456003af107e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38911e5de114e678b89507f3ea8c381716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac06c54ad7c3ce263521090d9729cd7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e72c26912fdda47377f63badbd2cb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7109e01b3c5f6b729c13be3086b81719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299f83829d516b4ba6531c014501322720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7f56698a9a820af8ae03e09787537721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e91795dc1dc8e80b1ceba893080821722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ec518aa1b8fb8351a1ffa6d53d0f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe20839fac53290471de9c62f8e595724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c91e660e5e63a29bf67f57a328e4e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14936497a75219888718b6e300b437726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715af861fc85aa8e13d70b0c1489723727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc081d5b1959d27adeb66853a7ae1ba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac828147cb0c400795971d068d60c848729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ea6c239c09746ec3b73894eea3e5b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0cc8538489dcbfa1b53b7af1a544f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7a3de53a39604cda3b41d67b919d6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601add150a671dff23f6f16fdfa862f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0e874e7c738eb7dd72bb758de2507734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1edf6ccd9b8bcc6a598ce418ca259e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a4d5c89c971ed76e14cb2a0d50c79736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdce9e0716ced89f69b56c43339007737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b11e7b1d770c293d0c06c6dc16596738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784c686b819f6f17b85bd9381e35f8c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37afc809079c9217b4c49925347f003740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704a6a420ee7919f162c9b208683025741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6077ea699546f2f3daab18febce3ad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ed27a1350e0e560c8673a4f331f8d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cff71f0fc429d707a1e242cbc6fad2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c33f58d47b9c70578bb742bcc9635745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f587fc1af0ab38cd1e9290ce0f187746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6c720968ce732057b9399ef0c320a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cc2d3df86a4f1df6b65a1685dab40748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfdc98a944e4e00814d142a8ec0113749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411b9a1dfe8cde159b3bb9c57541bdc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb801c0412fe6532a1a67e717afe5774751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb713cfca2cba1b7f85f4d7e6361b10752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777dd7652bb3c66b018da1ea5a880f44753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ec055e97c23147fc18e3a36e4dd96754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c331f6e87713038ff99c543755b82a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be4a8860e5b8ea77651aee13e78e72756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130b99f26e233474f01353126d65802757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f451284a60dc7551448b6eb9334631758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8791a7724b8405eda8c604ce55f0a9c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69edf160f155c099cd4adb9c7314887760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80753f6575301ea61d91cfe93a1c934761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1397c98e393ce1a7440fb2d4fc1b4fc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ba783489f0f5fa02d3234fa23b3e2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829ed312a571eaf7e5337fbe82b89c6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecf70062f1f508a97efe8279c10b02765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a92599de44f5c2efcb57cf6d2b781a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ac2f499118b946be4c6142890930b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff42f91125f2e3e5e21991c963d158768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970d766418cb577d4d8dc07da618c6b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c2076cc6c7013d0f02579372affce770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2947c2ae8fff4073f76016a009c18a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26453e27db15c1d4646a72b7fe6fc7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec9a6e9ade9ee48c8d484027a40e92773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953ab9021bcea991a97a41af35127cd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa26b9b0586f26d88162a8de8cb9c89775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86bdff72d5ebf1e2ccd26e0c2027a8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d09711d0fb56159250e830a8171d7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0167727669ba79813190d1942160a8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ca67a10ca03051e5ff1ecc5cbc94e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd263a1420951bb198e10878b53512780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438ad364840790ecbffae2ce4d4d6e8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd32c776ce2e4ff91f708d6c6e0e14782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947ba6870a9d7417eae32a10343424f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627ffd0daacf110384fb3022329182c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fad01b7de944b9e135ef969c31fef785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e517b5bd387c41b4170f0c6e02db0b0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60dbe496d18165af6d35536e2c63b5e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03d2adf9f9a835b72208278902424d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff7c99bb5cbc49b33a4f23927c4099789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddc3dc1de3fe9d8123292948b39885790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09525c255eab2a7166e584255e6975f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9af95ecb0a467fa2241dd237ef15c3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571ce99e025b53debafedc6208fa8d0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ea4d7d159235097bb5e83cc971f9c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4802d7d0c218b14ec84ab6a00240b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db89e71d04bac132fd3a7802b71fcbc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1bcae77e718ee6d12834dca5585bf797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7608a4e73dce7abbf334bf081c2f67798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e5551fd416de8c90cf7304ce41921799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79be46fbd02c6a7e5343e26115bd40800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de089dd8b8369279926befb1c49286801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420a4678c3f14d5ee862d013ede83a7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437871e8bb2f027c96d8738c518ccb64803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab7254d6b40ce28ff0c044d4ef2f09804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0e65229d2a0238d64df70c9859b2c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22b105b2b8bf9936eef2d3a3301284806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77009963bb7f3714be41f440afe8b701807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406303738f37b4c36a37a0328534b0a9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3debed194821057881d1b2b39f62e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dc852151dcab07afed9225a71a42f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd84bd195c8a855530d27a60f8db85811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2391ab320cac434fe9ab678608c96812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd601397adc2059d241dca3ead38df813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091433851f852b0b8bb1f7600d757ef814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92656d1215fb04caee26903e8b02f09a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed6b1f8e2b7c3b7e5cb1534d976d9e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110dad225b725ddeb0f0caf76fd2c15817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1b7f50bb4493a85f607dd76ef990a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66972ff9916864d9ae6a888e5e2d084e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0d1991bf54a9cd36f3252be4cc8923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f8e04c27c225cda2e6cdd64f9a7dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d64a956d9c7976c030a6c92cf7a985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f155701c6eabaa34b14fb6b7abe3da56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf791c50faaa9c8bfc795e1788e2445c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637996117385b4f3793a2b86f63d3ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b827be7c58c2158faea22998984359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4b940e721324baddf87275ec5d91f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73ab794d83566ef1d1af92177b893811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706132b713618d65c9e45f25e9925a4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d9da3cbead2f30990ba983f1998d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d603d712c586cbefdb6feaf1249fdaf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e85dd7caa0c66a8f0c6ba3928dd5a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559677182b8e44e29f18ddf1f6ab37616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6bcae44912f9f0907935e192c34c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd3afd1a4719197428886bc7a6715218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ad3095ae0a54141e3063b753a78c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588acd59cb2a5fed179b328321cf1d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e1e4782e5cd370311d4559779f17821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee78157c0a5d4d7ef5c60f0e90629522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082b5f0bd6518b82dbbeb7b3922bc4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd74734f41494f5c3c687e5c31a9b1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdea334840862405b9d17f5809ab6f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032599aae7cdd28bc0a3b54f8b87a9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8846fd8d2de75c3f99a117190d37327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249cc64bf89bcbbc47a8337b9bc027e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fc60b319b031d261ed718b204060729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f8fef0673ded5c4c74d5731fc8b7f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26003d4b4d46015321a340c527c1eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761686ea7c1b7dbab8598bdcc0a193432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa10edc7d0355f61d2590e6d4ed7ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3b1be8426acc79c7b2ad137305eac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b409386893834d364b697626720d2335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99e5561dca82a88c8d0abc98baf45136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ead3bb840af374db34554870413d2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196694526cd9742dc6f2a6a921c9eab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c8338e50e5c8be50dc3cdac51bf1a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa588d4647000f7ecb8a0448fe962440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7030b1ce877d105cb9ae2c7d19ae6a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3117e208fcd996cfabfe780a3c970742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d33c850710bd0a88d736fc9d72ee743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8b6a1cd1b785236bfab1620721b4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdc9c9fe4814e56d23c58aed90129245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abaafb5198c3259f0d898d7d77de7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f906bb01fdca42b6011f4821fefd1f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ad4df3ea5ea55a7d0c67c994cd13748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5651ad4ea013085c7cd4ce1c3e8a61549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccbd0950c67984533fcd014d01532050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c47eec8afefddf858dbc84c71807051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a1f93bc4644ee856e10f85348c93f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd384689dfa27d2301c4dec5b87fc353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b852ae38be18a9dd3d53ebecece20054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd6562d20a0ef5abcaad9458fce90e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcd587f699a5ebe13041ef3d1275a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2cba908392ee29f6465d8fc88203457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54f1eeacd6af7c0d09b5e4806bd13c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9127b5d419a6b9a8cec323b3a64c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ef962403d46c13573a607bd870d5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf59723d869306cf3dda46d6c00606261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b46f295e448abb8a3be8772527bde62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b66f9194976d26f1b1d8555415cb763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639753c9a6f2de1a3b5d1b1e2fedf5764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722b30c93c9ada462939f05b1db463d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24366101ad7fec6ab0b28aa847268366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26d1228f2e5881c401c558e4280e1067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d497ba23cea184bf0963cf7a074848668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d291d5bf4d3f452895805921b7834d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78775fb760549264baad556ee2e892c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6486ef8dd93de176f73c2763f42f7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0df2fada7adbf53634e2a46690dc772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d000f28edc1f84fd14b915a7114f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce2e32e029fa4f16aeb1e9af65b13574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19272d27778ad667edc1fc5d35448aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f7866aa28969dbe3b69ea2cf5fcbb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d49d746d6dbd852a1523f65ef21b4677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1954f5b42227f5e4a484ff5726a16778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec647c93fabd11e4616890b860bbdd279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7882e23034016cf2ddb9726f48014d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3910a92844353e520c916aa24e45df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b599b2a960aca9d2e8df993535d69b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f999a3b83f11a72ffcf329f1e42aef383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa9102945790f487311dcdc3bf81d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13377ec7726308275a6552dd553b4e1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278712f732bc3f4e3c81f6631f8194186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b3187c80a67191ef75237850e278287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8414b2bf00a1d3898610e0cf6b9f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70427bfa8fa3554354ddb4059303db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb7166afcf833954c9e952add17aa190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b39999f22b36e200dff03c121dca991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840105069047c63338980f153b1a3b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f964ea38d6a0dbf5f174044a5875d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6bbec67f4df6a0d85255d1e43cc1394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0195b09af311f591528ee11081be095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a51d54a48e79e7ad620924f0aca0d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdfe477a6b7580b0e940025f12ea8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e42c51e762f7e837fcb105e2eb8ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4e327dddd4067866bf91454c112cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253939e2b74aa06591be3045076804a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e660bd615582b092bf3fa150bc4117101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525e66414be256f724ed7fe51aaf519102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a36b33fee5352ea99ac965a8fda854103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8de076c36808077bd4bc6a42bb663104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea309f28cc987e89ee37505020e43ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51919118003b28be3ce3a043b107a52106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5c757b4e5afa58f17f48185069e26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf1cf833bfe253f37cc899b5c2a35e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db471fae95aa19cb79ee269708b85b3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c636e077ff1284601c1f188e02b844110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86482c401154cbb3eb6ff1e5d668172111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38723e59228657ec5f2df03f33abde86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e737a6b5d05b2fb505b815737813a75113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0ba7413f45b931050863c3c911838114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2fa889d999e05dc2cd1ff8a96165f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be66d5560088f7a39d7fbe4083918d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0df0988a21200551305bd60cc5851117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe736a499604c1327cd8014df1d9b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3276726e927427d25d5bd252870930c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0a56b2deac006ebe23a6e40ca01af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2f401cce2ee883d04ba3efaed5ebf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1ea57174034db916892635a2516b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca35ea5f59a348ed7ecaf9e06dfc357123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d84396fa9fbd03b78c110f0f1d2e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fed08123a90808dbc72e77c7d29906125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968042b8b55c9c01fecacd2acabe8cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343787a599a47c531bb5fc832db3ec5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b05a4140417708aad5e75ce3fa281128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c72cd7dad12f0a8afc8532d9f82a26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324686131b9d65292a37513089b770c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17162357f5ea3649d1f562ed0ebe708e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52918994db1f04287157daa433a3c85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d1b3bb70ab76c56f0b6fc9f06f627133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c45b6cd3a8d4035e8f6ffde1e27f36134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37aaa8a9291bfa5508f34310508d00b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69429668b51e965cdf06aabcf7ac90ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098374d086fe22945198347217f78b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9877e27db9d9a7331b85dd6847ec106138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f97e206d0c284d7de7abd030279fe1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd11089432788dfe469febc416651a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11e318480671f56851a31f18bbb153141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd4f3ca9e6a2b0dce2eb6b28c48118142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd7a15f0d4ed7434f48eda0e80545f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca5cf8cf7d027fc74480e68abca30c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5792fcc9a86b151a757671d6e5c046d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf427289a320df02d23699b1b50723e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbc27f819f5ee9d0a6dd53323b9cf5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd0b21c5871214169a835c1520163d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6bedafe7bc843462e360ebf0ced2b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62577e1fe588497cf025938da8b444d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41e5e33af1da6e614d93709e18bdf7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef6439bd2c43df6acc4487fdd7a8aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6e209385375417fb91e75105feb3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed300623fc6615f10cf4dde8fc9bb6d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfb09d9a6581ebc5cb3abc0e8745cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2678bf937750e4e5be0b2ec096b89e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918745f2a35185bf4141d0f55b3044ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83264e1ee2efd964ec183bb741f1209a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69e817d37b3100b7615331c554cb2c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7132b059a79fae2d4175f543e05dd9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff03157713f01967239e2c7e99eba17161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14999f0d622a381c9c54056c7d7054a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d7485d31925aa22c2c84703adba67163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c331a52e4b90cd0d04425539e3d415164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f35f404bd7d3c808f11a5ac37310ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072821eb4be82037b03cdfa69674791166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fde3cd81e68e63aa08f9f15e6a82ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae1070d6747e12dbe0dc58cf1a0f9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630036a0649a6e7cb0d47dbb054736bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9a4702576cd610fff12cee59dc374170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384d54d01084e089afd9c7fc37c1eac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051cbc7dad23589a95593f08ceb13ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3bc40ba8be93c6e050f5a5fee3cef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551441967c5ec5c505a7dc16f8417a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76826b130bb869a4ee7cb248f87a5068175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01618378b311dfe3e758bd90cb0527ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18e8eb335b387676a4ff661e0d1937177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8e5186e10bccd9ed459b48e3b9b2e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652e72cac8b9d82d0f8845ef2062829179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aae9132e89f7efe3b4a17cc1edb8c3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1de9da964403d69c89ea78a1b33b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981517c0c4f03127032a198b6c990d39182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f16e3bfad719a91860fd8b169a3529183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1964327a420ced65f3468d0b0fb6f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c298e418c91d8ac3b0fc20e50a226185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceac0fcecb29957d32b595dcc2ed74a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5195bd0485ea48b60a7a748862222187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc42875d239bdb6eb5cbaa9d1d1b75188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f60415cbefcaa94e564c3ad06a298189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7e4feec658e787f8ae7c83b4551b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436616cdfba7a7e8dcd8dffa7baf4411191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb21fa1dfe6188ae71d4c6097674aee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002317e5b50e6c36074de1a5efc8239d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38460b73596a95b7b0b7101fd32dd1f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0202719662c9594e36fb32799f81e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a2046df6a35d886e8ac9955e207c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b4b86f43f4e2cfccd52c6971eadb7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ba0ad1e25ba2856b5d726745f41a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bd831ad887fbc7c152a850e05585e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc5e600e07186cee20310a7a30872f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188ebe630c3f22f39f2981e3a7ac56d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38865973dbd52006ce0c3ea79518629e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c100b420ade63d923bd2505379ae34203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986973ae86b83dd968ef29ee61cd9bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6cdd91e2582823d4278a47f083ffa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f099b164bdb4bb7d45ce6e72ecee55a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0d78a957c7172f33af97a761d0694207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c1169c7a14cb5ce20e7c29c463d51208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e65043e9b0bd8646f9361e3dd6fec2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8966290c430fb696941b5fba645c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166bbccfd2881fdee8ba6d7a3b02f09211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ecb45e3311767f0f178e20047e7f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62d5e28e9cdd19b25d3bea0eb77668213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa524ecd83fce44c1db8e43e60290a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3425ecef4613494027429c372d27f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d72832f4d3531b9e03ff08a03f969216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f78b2bc4c4f0368ef3c36ac08b947b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b731182a9a91f5551b2a9cb023b6269218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc511f257d94cfe483fbec10cfeee9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb674b4203e48922554a04ece084fd9d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af01b8cd2cc2d41cabefe3f4ef68a66221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33816aa0488000ced5a03d66298c52cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85caa872119236196994749ad3dde327223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa89d23728bc74d701fa066f6eab2a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cde0fb0a8efba8224f8cc433a7d80225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa04249d6bb04ad5b5f48b0ee76c869226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171517d077393a5055801b7d04c03df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68100eefb54830c20671b3e15db19608228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156e192d2b82e7dbe2a2b79a2ff4cc5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab9f0bddde429657b615ab4d7b2913230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a90889688f210d4c707e98c024ac2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c868250737131700a98f12a6f73c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee7545998d014aed5e826e934dad68233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd7aa77c6e0aa9fd86913b777db863234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9ec58ad457052472d635f37089c0f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56982047223679513b3372456c48506f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcff53717fb0f345bfede10d44f5920237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14cf7e21052919f550f7a7e558bf1e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccc5ece7ff415264402536031aa595239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ca42c274d1823f0da6448553204d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071a50ad0846d249dbefc6b6d67fd47241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9a416871d69e02c4446dac36517ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b4ec50224b236e10d143f4be50095243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04295ae4494404f8c111ca291646f025244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049de3f857d587d1afb2d71d5fe408d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca229b7f8d976b4d205191696b42451c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc55b1866660a04de62112607bc049247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a57f6729dffae8bc993fa119e477c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c75bba724aa7028f37dd7d33caad8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a53ee7868f6dbea9f5290e8a34e9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870dac7a4adec8124a3e8766047741b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b557de62f0e9af3e4573cb6a59e38b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a507c8683441264e706ad5efef76192253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3ebdf724a2aca75f0f854dd39e97b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698ec73993c4cbda053edc40b3936fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395da5e02e3a1c2b4180129303f55a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816ba16eea0cf6a362950e8b06e53e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe28341b8b1c75ba662fd4e7918afc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baecce2865f913f6a75e2b2a754788e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da67e650024a4cb4a76588fb67d101f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b98f1d23838b2905fc2c455e5b353261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3fbe4af0a44420f4d73acd469497e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4d380d6a441acc689ad3101aef272263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf27e20f72e6faa42e9c07325263fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c24cd1b6bab46e53b6c10fb7701416265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc55ec594a18031548a5e9fd697192266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98532452f130ed9b0922df6354fc0f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088da94d81ef523b83267f47f761478268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7c7829d907a8e82aa0595eb943d52269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c323212f744031a376bba2388c84a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe03aadc89c4bab4ab806d5b5b9a78e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01265bae53d7cd81e649bb6b9d88e0bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ea1580079bfac9efe9a5d6e3479b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8976dc51380367ca6a993e006e84b23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d62c976fdd15f4b037a8af1960532b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a55db13533560897b1876e4d6ff77276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d52ed9fb62ba466e8836406c074084277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c0937437e1f6beec9d953b93f1d2d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6d58cc5d8280f9c5afe6af182be77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85550a5fcdf706359158503bcdc6a241280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708eddf2925fef8d5a27fcc7ce24c8e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4e1f1e39b2b21e26a55303d145b5c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdfe42d3aefcd986887cf241d99bd1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c334db1008da67e7010f3102370e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c269579e79925dc2002df5b55da0e4d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd584fd79c42ef2f2a753c89a47fc49d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8379653cddbba918fc381d2dd4db2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54eecfe4681cc49375a2486c6dccf4e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e0e4700309a632e485bae08c4e405289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb78a3ac08283cfab62e745915aed8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f54a9f554f1768566277337fe894d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8541eaae6db495c5aa76799410bb5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e197c311afae8e8c6eab2a1d5d04c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c31c57c72fa274cc161e634d687195294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9189cb9a1beb459b9bc47d55064298295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9ce1c291d43b36115aa327801b802296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a650a239386304ea984f854cfc7d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eefc583c056f185a702eea66372245298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36ef143ca01a3b1210ff6d9ff10b52299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1cf93fdc7e8c38a702175bf22b1e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445938b0eb59fb044f88a6e5ad8d06aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b416dd70cf9e75e7cb1fbe8868564c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce448a3062cea0a7557f7ef37b4cf8a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04828d37a1c5bcf0e024624fa9476dac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da512e3d2603d2a64e4b49b0d79003d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded45f70da912c31ed071258339d9f2f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102713524625fe9eaa695f742cf2610f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9d0dd8f0a89fb247f9f45ad390794308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b704ce5d07560e2b57068c65e563de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8f955e7077cca12f200a51f706ed6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5196378f335e2f20f82766780ac49b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087391aa22f94f2e3ee56911621c1972312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04a3de0f92adb803319b011d7325bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcea273a5f0e5baed3404aff095a54314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c252b771797eb785b985042b269a4f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62331cf6704be32572ecb7fbdda4ac4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec64f2b3f126c1252b4e847c74edd98317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23576ac19c6f755276bd9e0b4500f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac14fb65827e10b98359c6ff202fcb1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120572820fbb4970f9723d6de5601e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942b90be6a4a028f7c6f3d26a5f5a24321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308e5a5291606046bd7c9ed6a243d85322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac9203c39075784dbc83f4e19483ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bb6eb1fb965ec376918c3d77355ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b24760b843b5dbecd68db2c2cb83ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9fe60670600a6401741c6bf07a0d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996b2ebd943cfe0c1c14d70f551a486327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c45c445a69903fcceca3a6ffa826bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef139af5e42556bfda177725dd5526b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9b335dd4bc1567cd4c12dcbc09166330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26d55606494b447f43238ffecd93d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bf546700933a76eddb39fe8f02767332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb7739dc49f1773c051e0d5ca0ce3b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815692c72325dc677b0a8e7870ce91dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aff5373c47ae9d1ced619f35bfbf0b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659984e57905557b69af189b4381300336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f40e295bdc959549d0ff2e232aa551337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c150cc84d9099563d01ca730dbc98338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4920e88afe55b013621a6e59976909a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002d0f7c49a4a837db1df33fa1b5140340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95b195d746d55639a496969b4ca862341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c587594bcee0924289372d06627f2e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284205c1a4f47d7b14a208f11397221343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee4179f7a3e601255d6893b49b7f52344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b51ecd37ce3e6ac3d71c24e8eec99f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40af6f3cf1ca1af1a3dbdb1f7a46dba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba35142cb31fe2f29cad70b4965fcf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb23c6f6458f8ae0babd01e0cc49a9e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db568be1198d6dbd8b3f046b51e01308349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97aa85566028846f6e5857f60a410b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305c3902bbbdd97f9cc1543160a19b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81e410b396b4ebd2788982b6e8d9d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690a2cbf9112b9bf3f56f527f6578de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd690dfe010ddfde7b5bf287d22982354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3607768a7950e8ee3b93b218fac4b73355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a95a5888e9a3bdad5788fcd03885cc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b8c2ce93c41e1d954fde8a58883fe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07877d4d42096d47250de5268db43796358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43fea479f8e60f5e788376c1275ca8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0ca1ed00bc732e4f47f6224b5c0e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5305223527e83b03e7cad58e3a0318361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7852f31cf34d1b60a018985b6630175362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c378b60fcfa995a72e59a8fa40ca3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de13cb1cebc1f82595460ff63aee7cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4dcc8ae129f2502da7e18bc36cbc2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c7c8eb520f42722d3e2b4ee5c0a74366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b21f74d588f0b5dd156b75eec5b78b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2e73e93923bf6058e7a9fa98b38f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433067c0346983ebd0b93246fdd6267369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4328856d93937c9e6a1c1a419330dda370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b48c72c156ce75cde7cf4532337c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf5f679469542ec774932acccbbdb7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c6b22d9116b0c7b036155a4f271c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdffc24d713f6d263a0a6ae36e26c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e60c35cb2d4d959b3fb59268a8da4c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7cbb0e2399b34cff259aadfd6786e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1df54412f41d42e47178b3e019a4dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3d150c5dc30d53aba440ea0bd3a18378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6189a972bd5a90a7876d13f9550d52379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae1df1edd07237b3db8b2ed6498ef1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4dd78b5948cd8614da804d08e862b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21680d2a49ae57a73e409865471d34b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876f0d135c88349ebd9b79a7e60517a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa153350771dcbb799b78c3a1c1b555384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd428be443302d3b29b864f5e58170385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be78ef097ce3e80e65462de5d8e3d5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643bcd91f848268b71d6e2c622635b6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576748096f8e79ae57f7061717a3c26388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec00f92aeaa050daeeb00ea66ed05c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ce14d5061670a76e5134412dd57fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebe9f775b1bfa28877f15fa9fe14a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6375a2eb95ca4641a45f862afdf6c17392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c03b2ae8f025698156f3d1bdb180e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65e6683f82fba7d5aca9b40c6234e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0fb45bf87a923dee658595267da41395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfd4191c3ba33bc35ba46e0bf90a5d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b59b27fc78afa23f2c05c1118f3ee1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85049dfd70a9654b4412e98c7e0a18ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836c0ebeabab8286c0fe689c4fb03eb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983c80f5a2c176949b0c00beb93bef5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a2865b66539b5ef5cdbb7f2daa241401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63baae8c7e87bbcd44bd326e2de4317b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87547306fb1ce0e1fcab933e09e6502403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330002f2a412f9c1f9c3399dc47478c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c7318f4bc5da4b7af95aa94ee71ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a8e5c97f7b851e32ca36c8e2ba91c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602158249096c06f5a0f92cf4a397ec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64322420491568e7932448efca4e7b15408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c023eb0537c89f4bbd59bccf0d91e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f775ae0c56501aeab5f29904f5e2d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a94e047a1edd13807fbbeeac4102d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513448aa76ba39b9afdaec7ef772c94412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe939858150129e718df6c83785b7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda9f3cec7a7c087e2910ab6e723b64414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84ef55c475bf9b42e573d8115cd3d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629a9864602fcb8cc955a2b4b518393416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fcc57f60756de8130a66325a27ad1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f793657cb7fba319d6a4890bc37ccf6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd22fa976551c7722261631daa96276419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122e386c057eab72da28e0297bd4846420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de38bebd1c6d3d65e3c42a2746fd46421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52ad4805ec639bacd45a3fa05db25f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fc0b83d85897248e0d67d2141ff50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9433ba8412be3cafd90516ea6a2f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46009010674ba0bd7608250dc41e9c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3853b84c2e1cc78c05197f790172a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cdd63573eb36204af297c71321336427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890793c9ac25a113d0af9a74a2a54273428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbd7e8624ab94f1671285647daf5b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98691ecc9c352cb17d3e34daef5a27430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ca6f9e35eea20705fd28b0bfbdfee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb901975d36359fd43954b74365dae3f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8d645eb7ed417597a43fe8070513e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbefebb30edc135102b82422900a6c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fcf15e210ae6b4db1ed818db5bcd9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fa7b07eea698835137e72ccf3d142436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bda0d0ee34d8e667528a2c8e254c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a538c4e448fbda1b29f9549af6cc6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eca0e4f0d1ee53ffcd7e916b4b73e3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fda4b5c17e9e96048bcd6ec9fb18f4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae59f33389197e12927c00ab5062202441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e8fb0277458c09463e80457dd401f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84015bc8e5b2e13f9287e5a6fbca5c72443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df225f0a238ebfbb4acc72162194dac5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1fc8f8e0511af00b1b1ee3d1f2ca3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3589d8bab7bbc6c2eb004ce53d6b6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a124671a9093808a1d1056e0956eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0e161a4a5202e5226cb5e8d33de25448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6d91375acbe8409cc323215fac3e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e58cb442b8fbd656b6b97050e53af2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58809c6d4ab8f4f2d4038d4642f367b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0b7985a79458112ca9f6287079540452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31193a6aba75469e8ed4e9f68f743a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1cc32e32fb33abc61aef749ba4cc9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96edea5e951d2074d33377d92dcc24455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e69fb9fab2b1ba65d312f155d73c5d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12f05c2fe90e44b32d413aa2ef310c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededa8e5051b4073ae84cb0e7ead22e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f223ce79b86341e6e9a0c2b619569459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389d14612ac0efa1a9e35669903b9c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8687e0f39410cb3306eefc6358819e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4e3f8ebbb64a93f94a19c8a333f05462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b83db4b4e65016559d4f8c1eea564463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e306d0637c47a06f24a1b8de01093a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88df49a2958bf6f30113985bfa4fc4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e01f163a1ec2eedae29489771ccdb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ae470a1d94443cc7f6d92e2334715467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f9766b50ee0d8f2afd145cdaf53fd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2729a4ea3ccc0fe210cb35532b5fe78469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a987d40d08ff6761e5ff6e221fb86470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff909851e67ad3c84d2e4f4cb7b582f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b2034ae95934d5bf85e3c6b1896c2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b679ab3823499ac8885e4bb1ae2db0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b34e88732ed7491738e699530e3e83474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7f77ece1194c471a4c881ceb2468c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f7ac2545f64f6e1a4a254a4317a70476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38403054aaafa60541a4e022b46a86f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65536b1ec6306157a06987af739c52c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d347649bab4b4c93f2c71fbb2964ea8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1325cb95dc08c48ee1b72041818eb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70316a51e0cb6918e2ec4110e2f7d8a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aedcdc533388a20c0114ba60636a52482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6cf93c50aad9c689b622d3a42bfda483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbd361b9208f4b46a28d6208114fa0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12afa55f6d1009af3e26285e21044d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c9c655536386675fc285ed3d6e119486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf19feaa1a21995538cf279eb6fd167487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d00752be0ec0ecb6ab079eabcd21d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31aa5f20196d4465663f554b8018ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677b27a422c03504e44f0dfa7b9374a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6565992d087563be77b27abbc546d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb981816a7bccb87df03784da673a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f406c6bab0062dc8954124fdf310603493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e60c92c07f4ab37a12520e2a729e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6c4baa1bdca862b7b8a959765a02a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58e532ea7ec561f40471c8160b7e8d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc1c8dd337f7536fec5948ce50145d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61eab3729c9c319a43f3ccf8a8e48b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d1b754d67a5173a5e896ebf7c4f3d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd10a8cd770223b48bab6aa43302eaa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5cf1f82776bbc420bffc3fe1ab81b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a24766ec0a1032c1da49627fea6512502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c190aacb44c4aa5ea391138fa404178503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19119602673af4de8288696e8f9336a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0ff9ae9de9821376c12681678ef56505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937593509f8cb36d99f33a167814d40506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f8002a425ad31ef446b245c51b5b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab3875f8170825a00750223f709a99508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e81eb335bb4418d2568d7f8bc67f5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46461ba84d56ddc4c3ee3ceea9beeca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea16dd8c03b58c8e8bf1f17fbb2389d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacb5648de9ae0ef83da39513b314c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea016fe0aa7276a855914a025101de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffe0a0ec5f73d8b4515d314ecf8540514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5aa0932601f95f8b9527b978759fe4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed76ba29ec7c21fa0c2f2bcd2190f0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d26a5e3e3dbb21d0e153a387f162a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c0a37b2f53292bc66e8b841679b13518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c5fecec88dd403635c2d3816c3011519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84411ab695f7b55020fa14ed47625adc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd01d056210d0328df6e6c11426e553521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c437104eb24664f1f6ef1f8f9ff7a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391d4923b6cee2726305f2e03839b28523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f75a6a1f0ba846131c4b99960c13f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562cfa0a6f863400d6b2b06879c343c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c69a5ef769fca527b011513cbea69526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5a453a4256e612ef868bc4739add9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab40fc0fb485893dbd35102567573be528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a55a1b254c1f3b4e7dd450f0a45a90529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc4c9039be8bfab7a9169d7d63358f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192519a39d39cf1b09686f9e0217f0cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433c83374222efe83e0afb17a47d8fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec910c7e16a88fa5626b4208f64e6ed1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef90fce1e2a11f23882d1ab15619ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4383303a1fde2e54b8c93b1a38cdb67535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846c3c3dc587f2dfc8c0f04d602fa94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b588390e915691369f59a8344db6fe1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce2d60d30d364b57fab3ff7ce076d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d25d001a1c0464825f83f26de296ab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1139c4553e1858bdfd765904d3b512540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d203bbad19daef19e942cc397f1458d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fdd312d0e11b2147c03ace6b9f99b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd6cf74a4fe6399348b13b0fcd4208543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a4b5731db187c8512056ca736bfd4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60a60519c24e4e0c1170dcb8df107e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d816359865c7a7d9dfa343b6667c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773d707af10a9106a41a960361ba62c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807a6824ab846290f64b926a82bc604548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5e323439dffc2ef1a483ec0ad6256549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd38994fa4ef7f814076ac84676cd8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea0bd393288c6a6507cb3b0c107140551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203b1c6f9a2db8d3dbdc155e28a7eed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9f0e714a59749a579792367b378e9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9e6c8c7809d6cd362e97753047b7a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae7b92c1c69533797d66f655c0e486555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7aa60c94ab3493818436f895107509556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e9eba390869ce13df461f2e08cef5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757b6a3c15a6e846cfeedaee8fd64e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eccdf21672db1c776952f7be61079c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2188002b7ca13a51e006a083f8d9f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff4575ac8b73ec1216d502f6ad88e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0be85713ddc38d73c54f5c9770d2b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c6dea054b6c0846e1450f40978b03563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315b4f3f8c1df778a3eb2686aeb5f6f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1314b585ba6ef862178ca407c299fb3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb8a0afc8228dc82425ecf61e756ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690c17945d8ebdd7e77db831d5f1675567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a3b0aafc14117bd90372cd599d8b5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869085d66040425c6c100693ef501e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818dd10650e3a2f931fd1a0b9614e46570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01dae7ef263d09bb671c7618907578571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294c6b2c566a82020aaa400bee0b7a6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20f0b47f14169da20d0a6164f60375573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaf555c5a415bcb2d244c24809ca64574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c4f88090042f4c10b07d72837bb8b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6c57737377f7122506d934b88e986576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290a2c05828209a65603b82fe502bd6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a3d5e663908f177d5277dbe2d5d3d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518b6279edf9546d351241b42c94cf0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e5cb038ce3eefb647c29cdcdc4111580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e922e08a0481966872be64e7b3fa0f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a28a3ff9a7eb9f99739a7a3908f60582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81581f8e596e3463564d3cb664410a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2ac6a5af624c100829866e68e5486584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80602e640076083505af3e4deaca5c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b5a80085c12056b1d51b81fd37ab7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a127e98978df280f9bdc4eeb7fa8fbb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca620bb4419841c51d8ce435a272c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44216a127af6a4428f6d38ece9dcb6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373f61c50be73bdd1f3b054bb5ce9c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0ff0c7299b9f7db917441e6c0f284591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2c97353d5beec66799f73854743c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b416b0c27ef13af303f1a98254991c9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64964b481f93e5699aa8c002d8de157594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce7a5aecff38558be48ce5d856a627595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7e565cef3cd9d991a1953f6512171596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f2e7761ace2c1cf1123a7cb30c1a5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbb0ef80fc3397e34cf7599a34b6bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8c71f1521038274e9d5eae076760d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f62e9bf44ea7fe186fd45c0b4efd29600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ab38442167439f50f099ba0b5d0d9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e0020507c01d0c295428f3302d5a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca156dcb198ca93cee6d400508065718603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e82a4f4540eb8859d716f26ff723ba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9745bdd4d000bbf5b9847f400eab4a3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d721fdf040defbb9f18964b817c5a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ee24ed7b5fbcfc067c33150c65ae4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d096db00cc3370acff2a501e48d15c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042d91105b450249fb25954ab896099609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529b404381c068ef51598f27775cb14610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cd977afca6dfbbe96522f05a531e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990d44a91b80a4477afcc91c855fd0b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62489e9cb7747f5f0e404b32ee05c8f2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fa3d24e7cd3582ba24975f0948eac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d8a11528086c80075def12cc159c4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350981ae408fdd5b5be84222519a2b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10f6fa293ba08942de040f50e93d20617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036da9d0f770c7e70f764eb87574ece2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31b1d9e8795b8b80d3d1891f533db3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec213129668fe1463cb48234664e37620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf19f8b8de905e30ae379e005de2eed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4be929888daf362c03b6c0fd0ad1a8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed30aefd53126b7ab7d81bdf6df5193623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de890534a7eb69a8c682f224734feecd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa5e863f79cb710d312a2f3b49fda0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b39b3f9612249bce3136940d903d30626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01e5f26a13162e0cd21c1efeb2f06f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb711c98379d31299b111528beb4da628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3714b13fe223f5093d83bfc8b11a6ad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4c1bf0029b4d07514b64039cae969630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff24c30ea91dd4d35cc2aae0d15b171631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02ef171b6b8eb10f451ac18edfb8c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce072d6ef9da3f1deffca85b55af622633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59247b0343836c64356ac4405c9039634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7d987798f102d507e49f37dacf7bf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940040aaf7b28adea5772787ff1b1d3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a634eb8096f1546542f8aa7f947de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb409a21acaf3cc0af7b1d3e787f1bc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76572151998efa26ca66e387c1cc7f0d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bf7b7e70aea3ef28836322431bee3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224cca97fb500bc675d93ff8ba93d9b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68647826b19d20038f7c4db205d354d5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095c8cefbe7a7d7681a46f7213fcd1e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b14267258efac6661ecdd7101d2af2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc3f438ee664354acb6ad67eca4ad2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c05cf20e2eed657ffee2abaeac974646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291cb0d27174aada92ac732ef01e4b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094db45d1c0b74d5a2b6391ea4460be0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eeffb612f5b964dc30ed911cd4e4d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb9083569814b3af89700bb2326a7d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ffafc6f84c8b7feaeda8218b36764651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b80d5cd67f844a2f921f01a9ed197c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddfd6ccfee998de0f5eb8b49534f52653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cc56f978ce8d6cdddb4ba7bdc5477654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47bfc7128be567db276692ef5dd67a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc54e926cda2acf77700c0ea1678d59656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f01b66bf0eff7ef7f1f1b90457093657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3f46c65f0f519acae3feb05ff5f64658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af194dd2b5aeff7c87aa6b2b5cf61f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b1f216e8bb74b508ff849c516708d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2334972acf7ed7898048435fcc2b0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c43061d290b35aee6b80ab5fa904d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6fe335f82a0954bdc92c6042b992f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f631f0e038a59b6f38f15afb1ac7040664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e5eb4852427e84b04483257631e71665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f4f40fd51c222ba3cd726cce8e4ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517399c670e7815d0854a09ee248633b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab429fa507a481628ba9b26bf20e8b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c28f00819e6b80524ed0c99ff55c01669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae9b41e877f8b97c07579eabf3a0c6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69216b71d2a304ed437cf20a5179076671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fa4070a6fcc4e0c9ecea2befe8fff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a19e6800483040e07c8afde013754f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778b9708e9dcaddf71294e5586b82e6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cccc43180f4ee225210f7c65a5f14d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3914f449eb8badd85ff8229dce6427676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6552545110c115d884969ffb512457677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bb092c27dbb2835219bc6a92153a6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3b1847dc9801f706bd1d4a85f2cc6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3977b87d3be36405edda337b21c3ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f0cf7437127ed871d4b34bb94bc32681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de648c74cad43d4b25a524acebd384682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabb04b3a9a1ec9f59a917dda7197d1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7eb2def9f142709eaf62f89fac6cf5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fad09b4003b43845e845db3ac3fa95685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40069fab8e560d172526025bf4617380686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41539d995f9bd491756657f75b4dd9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e847d0471929d8a764f80ba33352c29688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d898deeebca4caa82f5a8ecf911127689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d99aed4d00919d7fe8be31d0457b68690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a299e56429df030e1a813e97f844c5d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86301910d4746f8dd8eacf73c0546117692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e123cd7d4ae614f9fcb7dc473fa8439693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c72032c8daa8721428f65acd163545694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a63f986fbdf93394e3a7a84c45178695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff88b589a0ae6f3c78ac2c4cf90f5b5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b4079b9cba4a3ab8f51247a6334a6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca31bea3ca449ef645f37f23223d158698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f37e3374b72f4ee66620dba475a544699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11d1ed33f39c7b8fa5ac3941be0e62700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2979664fca521ed3ceaba151338ec1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ae762bd6a7284547609beb1b797ba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada1838ae740123b9b5f347220ea40c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08dca0059bfe95ee8f08848edb1376704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf90077305a6884e521fec3d9d94a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361529a6098c89961e1ce1f2887a3c2f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fe1c46b4a49bae08be1ff74126e73707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b313bcca35e24684fc4f059021523a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305a025237806534fdff3a9ac94518b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f3cd7f6dc60784bee8e742e75d266710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a96cb1e17286ac73afba694fa63221711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167808e87d2f0fa07b2905d807575303712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5bb8cb79f64b845c7e713ce5bf34f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f9895d84891b397412291a04b50b6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ea72c708665ca60322fe5f464c55d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c9d8f4d551138f4e823fadffe3964716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c50830ce1378b219fbaf18e6638d5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063784da4f974a4969a58ead1d98481718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5abc1fbbf6f8637c3ff24440a8ffd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa132d755772cdacd4216047cdfc5b4d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ff1c8d2925b8d60fcb0682a90ed62721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32f5ba7309b6e0a9eef36435ac465d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b3fe54a86595842c2d8a5f1c2967d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17fa6d87fdd617a885290b3716d34e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22023ca1dae480eaeaba36c379ca7f5d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716e31fa9a935fc74715bdd16d4a84d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae5ae2e91237fa451b5d6f4ff0604a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06aab325fe9a7625a335eafe906f1b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966819c8b425ac9d6a142c74ba0bbe2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c03c38d561e74d784a97e4e4dbfe0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0091c06ebae3862b115c051ec1e4c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e469b75b4ecff6d902905bf46b0b51732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e24f3ba9745dba16ae08d0f7c6fa9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95012acd76c23bfdf52672b5ff065a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e07c84144e73a12110124bd3cb3fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1abc74020842b0117a06583bb26a8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a327f040fea75ede4eee1dc9719fa7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e80532c4c4702761ca29012fa126ab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132a5f6f0677225224e066c9ef4f9f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765c2ee47cab1516e1a371fdd450f14740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae5fe04e128e4e1410aaa30cfa822b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc5f35da783c68823ad97106cc6739742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2e09db886e558b7fe6e77b47bc086743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab211a457df3f4fe42437d47086f59744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8304d127a021d41b436b011840e15745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7079a63ea949e0d06cfa0b879915fb8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e1be31a28fe1795772a4b24144c9e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6777054b008e8e24a2168cc955c59748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36c301f0462fff3b38aa0e2e779de9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7692d9313b2562174506bb69b456c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d49032f19477ab30e9e68f7fbe508a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828e04270cd4effe6cbfd56f98b2476752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb850b86d1e753972e47860743202d7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f0fa0d13d6b1500cc7bc60ce27ec8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f664726ae71a72d4773bbc1045f02755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c6956413713b76eb1e7383301d944756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e92f98bb04069abf3385c31c69d18757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bf3511c96ee5e4c39bb06110369c3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c9a938761cdc6de077a75ad9ca9db759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a432a4cf8403b5ba9b678caf029716b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafb106805166585f0b50673036ae6c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc06bc1f759fd2b14fee6ccf0606d7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2038de2ee7a85c4db8cf958fb7b9b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4099cf7788be381e59c9de5b5fd785764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a408d3e7ea46e27f65ec832078754765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6a40694e40058b90591b162197ae4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d1ed78cadf8ba88144c7cdf72b547767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>