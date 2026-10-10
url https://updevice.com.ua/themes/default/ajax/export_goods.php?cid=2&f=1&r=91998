--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d91de47bb057f110bbd0567c80e1291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ac0bbeced49deba148395ed18bbcd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0395e556c1f22bbb5cc42aeaafbef63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afa009339e3b897c15b566e39394d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35cd099f21a40b469162da29c77d0f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66285d8d921618b99d95f793095c457b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c211458c0fd47f27e5549858fe0d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaaf3a1fac1a5b75cf650882c5fbcb68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01dba029e02e78963e173566a0e92e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae58802bf526ff15c4719622af0ebdc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f187377852a7eb71cf55cfe6bf4396511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf06976764bde185c1e3536d06f192712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd06dadaa14e6c32dd3135783591ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cae508280187fe456705592a1bbd714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0688becc3361cbb8d1d6144c9cb3f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295258b27579b22d67381194620e22b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884b60ae22adfc0df34d7bb5e7dee8617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b9936820d2bb0fc72e368d1926aa418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5903e0f21a96b738bb6d72b362b2c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bdfcc886295e16e1c4706893b24c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1ee830a65a5b0fddb9717f17b2ffd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aee0d51eac76c4bdca0c971e86ea6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52ee8c5977ebf62db4172af87ac0ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cac6575bab2ef6d5c774e8f15c3da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0045282c20fa49913c4bc6728bfe025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac145e2333291824e8ca4fd8bc1541126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ca8101a380dd33ac5f95cbd2dba8f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a349ec5a910b7dd413d37a177dd4c7528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d88579c8206482e624333b36e2e9229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabe7ed884967f4439e56ffc76992f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd708c69447303ca2ffa09f427d800fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205707de3c90a9b55fa9b77917acab3a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82d9ea544b42ed3ccdc2ef9a40c59b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0961e88e62a225733f516e3f2465034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c15a76502d81cc9f0e28d42ff1cbf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc55ab0d5ec83de075e294f9f2aef4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44dbdaa7a924093475eec8a478e99537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd039285cc6143d61eea4a79ff9372938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76daead016baffaefa1bdce0185c11c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b901a278aee258195f452371bfef740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cf6e42afd1ff787b6dd7fb2a8e06141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb7fd2ee4dc6f4202b8c134def9b6a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849658e3e8562ea12a4864052face44943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1a566e494c50fcfc3c8f28ae9d63e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df4c10160ae97c4350b4632306998c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81439861ff765b1e2100d4b76d29a1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfd225317d35414c885ee2bd00e5eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805e937db682f8eaf028cbb959df8e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b9061e667e72283e475a470b3089449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b38155a12944d483dd780a18e2ba5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03654f960a67f161aca6730c851214951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454b19d9bd8b1106f13a0e1b252018152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873f197cfa3a75cfcf68f4d2646478153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ad6bf01e378b183467a831249648954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0c94af11f88f6dbdd4b31d8812bea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367f06576debe24f20a4211e0a709da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d107d60c123aa49b56b72a7fe72cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5347348f6bcb6e8962cc8fc525f65258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5f91c34a6061e4461b316fac396e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc588acced0477eb7ff1360850da10260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de529a34ab779b549b6d0cdc46dafeb461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1f59c5aac0fbd94a88cb15cb3f53d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54491cf43aab550564d41e77ee2b6cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e938eadaf8683a4a192a3a6fc0e8b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f95ad111540dc4f64aebebe326687a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952e7ae737e7d0201f840f6475ece1366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe2fd4baecd8b0a22a98c374c1375467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a24e31411441f369179e45d81610e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd7cda4398f4a51206c613225acba369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67d9eab9f62666358d7cc44c79bc7470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75add6dc944eb9751fa7296f793da471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a9db68860e32adb8fa35a2d6866fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d86fc1f1236bea1774ca4a46b6de0c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711e2a6d3de2f23ce481c150e33d9c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd62615cfb39417133bcf7239c66fba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a695c3406172c1d0e4a558d2ba9b8376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f09e667e7e70e918ff92d02b03a7777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56443ce4a2172e35e5433bf6e1fee5d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6a21165094d89102c06be2a5bce9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deca70b736af055db45eec60ccce20880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297b1533029fb2511cb8e9568a6ad2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f117521484c13d80d2bbbce8c571b0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b03bcbd0eb78e52f1ce71467ba12983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57447a30c75e4b7ac53a3e14704fa87684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3f3056808ee5eaca27bfd18c01c4485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bfbde01d2c13108cf294cfc5eb5d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31badede3a5e8595f34f0c32d89ad99f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045db0e5112c2f853649e2f9e4df61b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b268e6fd2d2fad5a7671b84aaac3c7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75368f442b3f3f5f31e521e91be8307c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231548f842f467185c71571246cf65591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ca05a1d6bd1e413cf1600b1823de692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36335431d82b8cb6bc9bad074b4f1f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ae76a32f5d2907348e874911b761794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0d7fbb968a7218c0f9be126a4a91895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5a7635d52ba96bb234b2bcf471ec096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68edb7b6ec21c10eb0e2ac54cf25dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0817ba5eae0d9aad39f103ad14d8fea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2c979f3bb27c46ff6901455bee28999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f051b3770c2b5ff1920a0333a50eca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9361bbbff97cd884074f6891b51855101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf50b53f1b2bab1d7161c751b5c30d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795005b86133a2e0a6ce711bca9da3b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5bd975e65c092e12fe150c0badcaf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43701e53c0c39b97a345eb199dbaf6d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfc50484c1e12726a2996979d94d94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210128a030bdd74ac78cb0cc97729dd0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f996e5f933bb34ee435df5dfe8b45108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27713175ddeb7821c4269fa64d96f1a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099d3b52efcf17373dc3d9fd24eef5c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988be41fe1800d4ec68d0c63ddcb759111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5a4dcb964fb6533246db5fa2eeaf7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8feef239dda9485cee9dff30b437892113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b42120f8f201d949c006e70bfc31e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c439d5bd7bbb55d72b412918680009115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e39485ecc00f68aedba51a4154bdd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff802ce7646b6775399eed61a77f9962117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27dd10f15ecae28d44c63411e64b47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15e4d3cbf5e54f488d75334e78bfad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08b7fe284972715c34a2af03a5f6eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ea81ca0de34643921c69f996b9475121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d95a6b88e47acb2ad21104388e913122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd28701e0b1412ecfa0411611f201a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79259370fb3108df5631e77729d6b155124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49135176425bd8f3908c3c51a4010e81125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13753bcbc9e2339f1b3554c5d91e6b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498c9a31bdcc30eb4bb660900ac9c11127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56b17cedb2739d5aac13ac09e16a93128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c7d45b59fcf8dbef67e8de3746605129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072533465c1311a5bec476543f3e5341130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a1069fbbc28cbe516493e79cf2cc7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093728365b3710d706b39b3f821f3c61132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21d098ba8f971692455e75016bf8c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6cfc8f1093ef16fbbbccaa8af1e1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa729b69629de24c2e29a01701df33c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439320f49fc64462d34503b0676f030136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f182ab2aa0b4521051b616e15431b0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed46f2842262923dd2b10acdd0eabf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc90c3165c0980b9c6f294704859d2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9a25372fe3b463048ddb5182675f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f19c5af309f58f5aa943bd7df91da0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc7c59b440978c6cafc3749749d8fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7f44ed7aa9322110b84bb02cbfdfb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc729765aac75d0be8c718318847983c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac79fccf689c9fcbe8582460a7f9659145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cb7b7c951abdc2cebf71bd4ee5d50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b2944e0b6feaf4a898f4e96f0179a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce7122c1697c7d4bfeb57bd941f367148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510190e5fcf5089c0a434a74246c225149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a81c1c07e21ddfb8b028975501ce1d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947ad9ae9bfa0dd1cf337d9482ec047151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74360062b2e57497ca07dc17687a79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6636bdf3a3157c30b45f03ef49bd4c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0453841c82218dac3ce8f6e85a82b90154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c28998fecc37f8076f85602d21f0fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892fd1ab0910b08d0c40fe5105ca877156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06402c8060994ad344e9b639e3dd8bb5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec36ee5276dea13348c5590f7bee3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319fe07b4956a9455bbd61150a04b5f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95fa1f0d5aee0cc4b2dddc98a1156f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c50733468cee316d07e509d317c71161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2098028f4c9bb6fcdefef136edc126162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f46e03c6d39c55aa7f9ce1e23c934163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b93f78f89b575b63ffa441560d04c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b1be5acbd379562752839cb09a414165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4d9f0258bbbcb5736676e9f43b06c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ef8451c0323ffcc3c2f181919a947167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8b7f8a42a979250c11413bb4ca0e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31014907482a54531998ba590df6d3f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d84ac7e04ee4f58aed61afc457e162170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24bd52f879b3e256a816c0fff8bc63171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57394609e765a894d3bc8c945b54541172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48827588a5797d06730eaaead71ae776173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d799cc585c7510f71e5d809ad1624f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8244416eb6df295ecfb83f1e38149175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1060ad6508575658911b5bbcfe033176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0ea6c0bcdd792cd3c5ab831fa4cad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25793674fea961b969433dafe92165ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ccb7e6c436dd15014db696f20e747179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e521924b317a4fa49fbf609b613a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf754b559329c320c1fa304c64a846181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18562b23ef91c05befbebb7d3080f758182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7eee30b8b8e26486af5021c4634f0f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33d32a10fc1e56691f210f62568826184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7bbf8f2a0cfef107ac13b2a2c0b00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e7e3f7c2d6b0c2275cbacd2c8c894186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c61652af83ada68cfb99e65115859187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b69352bc76f563cd2f51706e91a9a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23ca92bf711d34c5b8ea1bd34ef655189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759efea7a03aa7004cb93739fa531161190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8a767013ef8c5371f72cf4bed7e15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c363da454a1ffd27efa11d7d6f3da25192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050719bbdde544a13992f26504f0c7a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cd5b02ecad401202b5f73fcadfede194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e3abc4842ab8af9c78d1195c44dbf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bd8b816b3c35fbaf61019fc524b1c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4430c7bf7b42fa775015cde0cfbbd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07525100ac380fc2d6e8e281b46b626198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49030b4f8a4fd313aa6dde10cafaaecd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ef85eafbc8a3d4ca1fd6a62a1fbb1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb02e509418bb879b0068eb9b27b008201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0ef35002709d643034201d48eece6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f771e04ee9afa7509cecd53628cdab8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121a80dd2f8c1fcaf26ae8e4975b6df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f570e61c9d62e5c8086f5f14f51d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0251b0e16955b5969c56c3ad03970206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f1da8d8beefe87afb1a85b5846fab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22787eb92aa078f0397b073454fa28208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846168cc4ee8363ea30f61ab7299bc62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec38b3264f00fd94757c26862637a01210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db984a4c59f2c7d21b733d02ad5aaf0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ae927fbbd3e043cec437400e26b5f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea286ec6ff1cb70355047eb4c915b2c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd13a3aed574bd00138473bef6d8761214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0aa76d6f0d9074e40a4b6a1542581215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea572210769aea49d240512dfc4896216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44373be813ccc315718bb271a18eab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1a41e80188d5a275e11a65cdce91e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404300805c9f0ecd1f5f97ece344d01219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca349e5943d99449ad92e3b9460a85220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c4cd22aaa4beed86cc6a0e41ca9b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96afb48b5cef137cf70aefaa975dc3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af16a1187fa8d6b888e1e9f0aecf423223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b987efba1f3afb6d1938f608036b72d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781131d546732e2d7e61bf9c4611bea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06810d1355cce837b97a24343a27125c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459482207e064d7c22327169a2df1249227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae922aa38b84442d2b042c06df0ee3ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3334da0d0e1d916f10e7c07e20c8eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1e501df5f650833d926316eddae56230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc9d58a2a92dbcdb506e13a8fc1b37231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8d277a7b8dbbbf20ab99476c60365232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6348929ce1af5bc2b9090902cda166233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacb966aab7b3c37430c9da4fda4bf5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f914319589cb572ab594574d51aae3d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc82c422fabf929fc5d6c9abe7d16ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59112893fd048ac54c93da98e498da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289bff0667973fb8fd52389cfa9ef58238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b961503ef8b4a338d9b3115ff37ce9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da68472bb2fea891e0e4b3b0af86d71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d81c175505b0f7f7312c2abb024e2c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c256ddc92e229518e1811c72ae62eb0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e8d9246abbbf2ef6b971a38f11d49243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ba96f70ffa01de21d4b2a383c84cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dd9bf51d48f9a02c15e49abad0eb9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bc288ef201a5008f4d383f6932bdb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b4e48cb5447717b58e1b324b3a7a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fec6957a146c925bc4177544a88e8d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfafa903d691ac6dc0c1dbc2defb34249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9508900650f4447e7cad940b663c354250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e4c3ecf10b5dbd6ea4d00bfc2fbb5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2486df846f3f9a89e200e9d139c604252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102fac1619b9c88009e52ddf310e01d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1310e375a8e23547a6c0410ff482525254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77538a6e85c4fa5d78cf5cc2afac8aa2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06239c4fbd2438b34b842fa2e859d5ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebcf96f7448d66c8ec45d41bd1e805257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881aa5a47a5ec515ecab3efcecb14101258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6c1e2f586a255d40ce39dc6d4e9ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1daed35b970385c00d417649a61f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac891a05e6e63786221c0c8da25b08261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12b07e3fb3eacc82c94e39910caac4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bd10bc83bcc00c6a4e9a91100d90a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd300cb7e6b17bb2bbe632e81cd012e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c58e36e65ea7b53a62727f72894382265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291cf18a79aa02e7c8288d4e1005a56266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8f61ad802bba991c90aa7a4bab64f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90663771996ad07fc1638a480711e53c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c624c5186b2fe585f07ba3d05b13e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168eb11e990daa53665c5db9e6bf5e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756369ec26c29b0a13c702fa486b920271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d62068d1d5bcceaadaa349692a815c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00579d63b213af5b2cef6eda9d3fdde1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3a2b3dc19e46ec07de06b525a8f94274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28e1cde23e2abd92040093befbe75f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f46a77bd2a467cfe6f205a6543f3b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7078f24f61c992e8e5b69279fe04d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f41302222aafdb7d4575fe2f8c2b27278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c42dae74c273edb8d2521bb8ea5386279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175b724f7f46d2778cb273eedf2a2c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afa3eea474802ac43f9fcb564d3104281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de274f65b64e29bc9bfcd57abbeb65eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7339c1f224be1ba81914f2e7cb17f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842ce630667e64fcc4984bce4fc6fea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aaaa7b36194b3f079518139d648c29285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d92a267aa03ed723dd8e9e2b38e770286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498b9428a97c80abbd473b29895a564287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc6a6d8ecbc1d6d39053f79b40c299288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d58b82bc16a6329ea8daf29111f210289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec054c8a6886aba577ae50b02798f43f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29e5b1d50c2c184af1e920eeb75513291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a13a2fefa643e6f822c59b02ac9197292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601d11e4f99f1dd2fadbc32765e5ea8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3075aaf5878411fc78612bb2bbe19dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9c8579695ab72714be670f7187b9c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee716e288f0793cc7cd0d6fff61d679296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9f283246bf8633435cd2d396a539e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3062dc85c61b5dc87fa1f0dfcca7a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0cc5c297ed611993a50027383d69d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1a4905b58b5673050520eee3f96b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab2bc0f3121da6899e26b50d351260301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d421b621720eaaa11a235b8bd1de6d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e6f594f6bda7a5f2386519e5f91c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880888ceb3480a3de9b4aec7b614e50304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73734ca6bb9a4e8a39f6a06c54f5c6c0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e0d0cef9e2426db6df4b44c1721b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f00f424a271a08f70f4843e571be4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64ecbdafe14afa92240dce7af6646c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469de0445254a9ea88b3a223f768375309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b9ca0d14207fc338e07531920b7e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d4d187ad10632a7a065e0ff833966311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f00813d73f4736e8c82f99c0c76725312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d9912c985f1335c95671e68a45608313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f11591c9af6ae2053a77c373349b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3d5cff18df3ab9c9e785897cc8f71315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00053eee9d11360d37b6069581769f14316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e60c8ee760b91d21a9bd9cf28e5f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497c73e61d5a11e816404a0eead593a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14640b799f5245fc52852b4d5ba2fb56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302ffacb244315de00f9627a9ef7182320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8d70214dee5d9cf3c8041ddfdcbc6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809d817f3e96f2dbb61c3d9e6d96ed1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23388e3750b79e215577fff0d912675323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d7f34bcdcf37170fe523d5462db43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93784c6fe515d1dcf04cb2261930781325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c3f3140e38030b986a9cec0492b06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb031c3b6cac05ce38798e81ce3067327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2260a712675eb6811adeb62cc0bc3c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e5e25f00d01a3e07f21a714300573329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea13a30993727e9af5542ee7c3ac347330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b61dea8081c6edceb88bf4bafdc8f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98e8347df156eb48fb311eea47e0be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fd10fda7cb772bcbc1be3aef86ca6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f54a22bb6d24b9d94d15efcc614e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2ea699eb4374c0da6cef80c30f59a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e52fd4b59fcf60538ccb8315afe835336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e245dad8371052b3e868ff69cc0c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5a353c5ab9d95db303ca61266c553338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b4ce9146c29da352adc0a0ae1e508339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748b840cd3f7abab2318fec30dad105340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3e889a97585919587b10cd3bca871341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436b4857d3ed15233b86c4b9709677e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfcb8cc64aaa9dc2a6619df590cd3a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad7db2874777fd8b5826cd6d76b2d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369961c3d8a5b4d749d9c6390542fa3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fa90e73cfb58c68ba30ddf32657e6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cafbf964d6b958f693405fb587f183347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4256e265edd0a0d6375d854149a9a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481ad854dadfaaa358978e3f48e056a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c594378415a019a7b2403b1c2a5bbd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa156d32c661989a9a6281ac00f5264351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bfd1fd302b4755de4b42bc1cd7f3b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a120be7ae8a4c8299fb84490da8e0e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe4f0cc3a5ed833cc9f4e3a389a5ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2701700d13384533dd4f7da19d3de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96aa4b9ca661051e2f50fd7912df2e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dbf84f6591eb0d49174d70b8233ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d05c293d5a6d6e681d462667159bd7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964827f9c78365f64914ac6d038489a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd02be541825f89f50938f5c1364c8c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249ed101073c26e77e2f990a69b2c5b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0122a36c33957fb5adf0fc76b13977362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ede9efefa585fe96f56fdd1a3aa291363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82878d50e893f6518cd2ff05341a1476364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f100593a8b33685cd162935311f53365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34848bb79a28d7e0b8cc0eeedc0b1801366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528d54df2e01488f015ebdb48f04186367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a30d3012f5fae9112420594cba56c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7eb28cbdc3cce4aa63e4c928d317a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4e461d140fefccbbc303a8ffa2aa8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1dbf7ff8db1c401e90d24de4ae1611371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c9762f0fd861be788d94945fa2652372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbade2c572675c3b8a63278553440d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584c85dd4b1fb4b536b82209cdcfa25374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451028b340b98348bd0a7534fe108fa0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8baf1b7f1b5773f4fb8b95d8b7cf92376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2324c63a5c6ff117e4c73cf9c3bd2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e185161b4dc86d385bfa99b3971d6cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386215d5dc113494598ff9be771ae843379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40d0bc68f48f80959bb136bd98cf4c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5356b00da28527cccedc7b44f05cbc0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf412801dbe2dafd2d6ccfc06f0a7b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8be3766cea05eaeb8e6d1ecbf6aec7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4356d54169e36de7c3167c61ecde22384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1e5fe9a30fde17f8046cc122b7911385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b2de872b5c23fc6601999ae974238386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1ecf97cb1abf74e52a932b97e1308387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085c8a23bdf782f531266e6b667bcf1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee814afb9f9a8c5b2aa3e49cc25888389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae161fb6ea0f7ff45c204ebf0eefe1c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac662269633f8a975c74997eff3b5c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837e887defa924bc558f3e83f6c6e41392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a846b9a3e6a5aa9230bcceadb11fef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3d35cce5bb0c9bc2ff5bf54989fd5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84904f6bfe94207a974fdaee4c83e96395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7268a2939f9dbaec5ba2eeae26b8a66396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15506400fbeb70167edd12fe83cb6535397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f309f1bd31bd65664b39251041e5ed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f9e1fd0e8feccc11024964bda7d39399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4d6dd6728c7dc8ecc8d9ba8ca0ff4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550672599e840de7f1a54fc5c7465ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b8ec574af3194996afe5d8dd77a22402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c4335e3271ed8a2c6ae11a83a2563403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccddfd4d376b2c624eab526f2f1e12404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901581299201358b788f08d974d7885c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18288b96a93e997aa5c3ff2068bd2f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64040a7c4116f2647bd3885e0b4fd6c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e7a26f4a13e84868e99c853783a54408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd217aa96d17b123b6a36a97e928a07409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dfa3dc2c9ff7c96e7275b841232a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb65f6dcc835fba3004c71b0e8e6297411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227d8ee97e589881985a662e13ce17e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331d93e0551f67ce26cdf970d1989f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb95b0a8e8e3d82cfb040d835c07a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdaeeb4ebf25112f8052be3fef7aa5c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569e309e10318bf8b9cf031c6eab4b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4895c1f858af9238cc07972bc1f441417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7710b2882599d748976b4600d99a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884a7a86d85116ebf585bd8323ed0f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1724dea582691cf2e499d8eff6946c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d9af3f107f52ae57c7077c150d8ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055ae82aa49d67c60c7983f44551573422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc49910cddd8891c243ebaa1f41befb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562333779a980fe5492326c0f62ea5a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64f73f6a1e66c82a13250c4c64016e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b35bfe9f034fdf4b1808da19953084426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3cf579653f98869351361f0d7a520427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118fd287415ce1f7b0d8d254db4492b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcec58e2077a21293e391748cb9a7f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af99d64ddec493dfea4972ef416671a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b85a2f76b4e8e37d8be9ab73b7263431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5bd34fec4849a0c588158bb3386b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109a535421c1b2ee1e54d90b1bc4a0f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334317344fb732581af4f74546c2a6e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52fb6b87b6eb25dc83ecca2fcf3051435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1814293fdf410bc299d18583de94104436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5d0a14702edb68aedc487166844c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcfe6c1610f6dea7bc4e0ea9d3e37b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba2922bd116e3ec3831307293ae839439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbad5c6c11804080963cd17fdb2b3fe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813dd807c33a3a2d2e8306877f525dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584db1b175b85dbd6927ff0d7d692b59442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3640c7ae30e1e4f70595b254f80ec8a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f0635bf160bea1a438fe08a13ee02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6bc7379ad85b25ff61f548d1b3286445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41651fef6f819fefc1342e95357e8af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd095cc8f8d543c42feaef78ef9cee3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cf17997bca86fe5c11ed8c12f7057448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3709b03776ffaa595cc3f098073ce7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f254f4dfbba706242c063443ec438d2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d158481570d9c8e3d91ef61f2e1bf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ed2a58547bc64228686a18fdb2247452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4c70cd1a91f44ba5d2287d6cd7099453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1af2012d351a0e7b00dad2162fc15454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96574e424e43dc34205b56fa0fe978c8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40735148a9ad59e0f8ccb59fd243a5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae0a1351fca0f7e3172764e962a53e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbf2af1b7af2a82e7c850f38cda3e9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab1889536e99f4bdf342c1c9f5f13c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbae812366baad44ec5870ca92ec40c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707ea9913f6fa65840ea682c4364e34461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19982956a559c318bfd4ddb01e40b266462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221c59d316b045de673047143654ca0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fc830785dd3579d7008d93d576d4c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115601336c0fd00881f45622f77911a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692e6045b0245eef3419a14e93e9234466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86971db0decd15425da17353c32ee9e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe180484653a82450517fb2662dcf04c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290554c3686559ccfc0aeadd1c3b732469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b699b74ae6d75ceff7addad432471470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584901716344692962f8b8d8f82c4522471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7dbe90559eca32acc7af42f1f566e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f03fdd552ca8b966d3da05dd6444f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c175fbff3cb60f82bd2c196988809474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd665d662dbc782886813307d3b486b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c35956ff260b8435a733d06b9f3dc3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae0a40f39d83eb8f213409e7f23486477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704b08a8a3e83a2cb9d205572053b7a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b74b5b932e3cb37a53631cef6e9e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6dca08aedb19c6bdc1f7692736cf5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c4171ab2efc55c78b6ed838dde8d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611f4a12e76ef59d46696cd8fe26192482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366479eba785f4eb3458389f7cbcb81d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7677c9ee8cd8033b94e2fb901bf54484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff7e63196081ef96a4cac1ab1f1b79485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7e5b641657b51abe7780d834e5c66486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0218cfe497cfbf88254522f884db8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0de1db95de2c7d53f0e9ecbe0e47b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6481fa1ac87bdff543d3d0c1dcf5f9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b9084dc4ee4b9d9bfa2be759b78c5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c84b95f9973314791267a8861b416b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b3e5bc47fbad53051d72e6d60ffb4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965e469de3a3a2e7975272e02a77e16493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545f74b3c3c6b9fd4e25e8db8eac127494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be3e2c1ee337217ca422898b483fbc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbe5c25b4db908589d2b6b184b06df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a14b33bd61f9d2c2c54d1681b157a9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcff793da4f4d37ac238d70ad4c937498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a19e92055561a43fee7f985f055275499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9f7c3f69180532ccc1dd8ba65955e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9609d825e9edcf840f8b8fde56a4e90501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235910f0b9a103cb642bb8c568b12eb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e152545a78e0ac4996253f8f993939503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea56a23150c4cf0fe85bd0a974ff8e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf860f642aae651265ae052d2eed865505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb307e9a64727a94a925a5314725c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d55cc5e7e55ddad9ea5a942a500d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31535d0b093ccf955356cba9bb17d035508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff512d88e2a3e524539648079cd1df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de546352685029d03772a8e42231f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ee6950108da21360472454cb4ff68511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04f7e3b5aaf81c4590bcbf2a7c5ec8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3dbf913ba9db40a1177c14d2f0a4c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea1111025993b6d1f8125f33791755514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2919532cce8a20ccefd026cee5e554515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c0cb02c8465b61349e168836e5dc0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412c9cfd58a981147cc16915f2a8a6a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852caf2eac8d12ece296e161921b0a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc909523f93d619ee2362a95c882dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732db054d34ec30b3251ef61eae8461f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecb58d80a8f9c550a60f8c6c42faa4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2c79c663b39a071c24002ac43872c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c9c6c8114c776e3af0de4e8e17865523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34b8f632fb5daad5191f4b60212b06524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269578fe2607f4c99a1754b32bae26b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54683b3821895de9adf33b690bc18bc6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf404ba53768bf015e46a359ecaafd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee942049844204688df25b8332a89d6b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ff46c4fb5c0b906147253ea007b65529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd32c854a4be9a013f6f49535dda32530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f87acc37848e30173e1dc20bf8edd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf212707fb439ee9f8024fcbed02d3ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d09e5628268e48508e9de178c6a35e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fc7b057eb51b9c1e86125e17536d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bb931e2f1ee788ea00ae2235428fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0189046bad8425c8604b83693757875536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09818b8410b91c720742410e8ba91aeb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771653dfd7799dbba5a5c21129bfe0b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aad70fcc869a44daa74d8ca93b5da8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2eab1269947b47deace184e767e361540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d87e48b845c5b89c995a4dc7291b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610cab1a749c05dada315b39fd046e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d9d5abee502fa62c0c448b826f346543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa3bd8382bd88282cab81bd8aff227544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac3362396e79fce2c6786bcb7f0949545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30183bf4a83a28ae1560e21f56ec736b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855648ff65d5935927c3db81d2d6fabe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230268e7b6b446c2f2e219266da8eda548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573d52cc54bb9fb66772b67908a18a5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c43d95ed6bfcfaafbb5e4a1c91f7b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcc089abdc0dc7054d1dc720286843551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf894141baeafb0510555cfbbea979552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d860b0a020b3e748d574174c2ca85553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277254778a15231b5cad1581cc6c10d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f031e7c31b0cd86c8d439d3c4523c4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d575685cdaf9a4ca1bc5118acbe996b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b35e3b13de2825c7d7693e6c9e5bf5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42bd0f0b43b30a310fc2a293ab3e08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc9df45414016dc10ff4ebcd88c1e4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed484f2fa5f522d3cd78746bc4a13f60560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf40eb0843f70cb50fa0717ab79d0f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2fdcc11b937c6df0476873f8436b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddc7994655601a1eb7df3746e2eb95563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc294bcfd6864248fa01a41b7fa69e6c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3050cb30f19f056f58e810a37651af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe88c79a0c8b4fc0f969797ab43fa1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a41e0780a0248b0f2f3e4fffc8f48a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e95fae9a1517bf8353d0da6c3c557b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397291920ab3aa2cb2be7becb2b3570569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b212eed9977d4607b5fbacddc9577a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066f7e6f0ff8d2b20d309ae6fad42c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840da144b8d2b92bf91fb5246129924e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec303d805e2b3c1e4a6bcceab9899d4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9b64b957eaa884075dfb6ce7d8d52574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a937823c29d6b19cea0ad927bdb34e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1adf635339361f259141697870edfe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281543cad0760cff9c83eb0b3e52cb7e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00c4b9ae5520f71f2597b891abea8d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb1c8dd720a78ad84fecc70addbb1c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbf8f07258e11cdc65421e31aec455580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0323405d812b571f88a92dcbc67017e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d602afd22906c62dc9267d0d90d72582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a3dfc0324e2c96142cfdf118439fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a217e02b09fe4d16320aac4ca176f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b7f666368473a61d911d4db6a0510585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852812226d9b5a260152eda33a5334aa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f888e1e0012634714c93a7b7b45095587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcc0e97d76a58e6802859a93103325588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e257510d3c4c6d7ebbf61bd7ee4c595589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddf3d9e674f64bffe45af80fe4a37f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ec3fafac62cdf405a36b18bb0c211591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d66061d1f0c8d8a9c50607e87d3dcb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154020ddb882da0008c121616e605082593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce6e496bdb822a3ed3b800d68713a6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768eeff2901927a04fa9f6bc3596038d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf7e8d43071d43bea76ba5baa20337596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3c7a6354a8e730f91ba7a23f479d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5574bc68ba861344418099b34b51c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411fcbd83c2430caa03f3c2baa2515f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293596c36d919ce0c30fed63f74ac37600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5ef400b20ee6bf96ea40bb4e0a172601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76553e4b0d60cf554e66ab78967087602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a2e4a7dd439b7235aa5d567f8a6e2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5829f944ff7590126fb423d61d2db7b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933af0c0bbd0d01c2f70a232a3c8a3b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b756989e0aa85870e099be7551bdd26606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c916b233ccd490fcc147903f97d755607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a3824a1dc4b859070d4a5e0b7324f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b944b1f542f7957366e4401f68e04609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb87a82e2a10b18916b02fc0fa2030610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7faeb9b8037fc6767abd83446737135611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e56bd32490019a0f1db6c7ba3b5a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d0dfd69328fa012159589b465dd41613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54738e1a8f8c1af007a6b2cfd3e2a5f9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74710f392611b8680653d671c97a0a99615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30751d816341edbe05c427e2d8a6c26a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd17965e7993a806d4d907d80ac7ce5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fab6d104d050da8ed4d5647a819e0a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760b9e2dd96f9123a869dacf9c99fc7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90397a5eb0697016d0c00e0a9a7934d3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813658d93d654d3eebbb30479a0d374621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbd112158053ca476c1c607f11f1c2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f152474ee23c06fe4a73341700ca77623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19df95aa2103587b98bbce200dcbdb0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b82c95725d4b981faa5b96b234964625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14384223d0dfeb364d353b7cd3c1fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0930567109fe96df4098267e22f608b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54667f3951895eb6d4f2e551c1053690628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5c4bd469784b197a4389b59560784629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13346d5ccb9e4e667e34e11311ad7d66630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d992eeca3400e671c70c19cd61b554631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4c97549985956ef06f4c864d785ac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a9c8cd537cdb84760fefa8facfe74633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a8c8dacb74c48d7494f6f68f9c299634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5f998289befbb5c0f6bd197abcee3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4199aeec862068835146fc5d4ebe41636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af53864f984b368b2bd7648ffdc8297637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df428acb62809ccde06320fceffded7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a8b2f65709ff1e137ae2cbda4c82f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fb97aa286e4d63a1c51dff0eca628640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194393b41350bceacd51b918258e1e9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be328139a3e9c383c24dfbd043e2c68f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48e0da1c83a5708c7be2167019c9b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9f1e2bb3e7ee98b6a66d215e57f46644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e0c6e869e72eb1b92c4175e7ddced645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8439a4b9fed38a47c63179794eadba0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae1708d8e05784686c5e80f2bf1d70647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c059886465c665da649b3508d4448a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4455e7338422ff68811306c19f83d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6ab6fe1a3742393543d0826425b1e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1f6e72caa71c26b89824b880a618f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca4223be0c3ec49bf01d0af5ee5969652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102f11bec914fabba6b19a8e4fb7ac3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d76e96d5a7c4431ee752bfe4f8002d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891e7bdabb0f043add93b8c358e23c9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202caefc082726c8db3e1c27cf5a0fc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746314c9b0407dd5ab84fcbfff2d296657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451086c97e0d01fe2aade5e559067caf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd566d4f1e8f3a45cfbe68ba4c2fef659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c770a88e41dea397e8ba54e61e081660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b419de286199fd2575db418d3b4c8ab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3c1e75f474ef0228f05e7a00aed0e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493898295109aa8ee832474fe528215663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26655c528f8c411f61e1e44781b903664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3785f2e4ed16069672a1ba0b9c84881665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236820d0f49faa595ebb07b12784cfd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd94826075d965e442d0460f62683ff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cc4824d6ab3d3ca0a967888e490b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7622650f793a924202fe2e860b6e4bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1356bba92e585ce910de5c93237ed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a2e5bf98bda735645fffa4625c215671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8736f90fd7a36565e15742b46e8972672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56459782f39fbc7dcbb86d5b65258d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763a3d19f3c629784ce6aa177c4950e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88fa4a1c23ef6fc66f77a8e511337e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aaef8d53215f2394e100faaee7a03e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689bce4e354ca54141c75e5bc3e0adc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a309fcec7f6b2be2ce6ce5819c067678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae01dcbe21c4a1a0b950526f1f8ffe1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58757c0313feef2c0fbdee80b025d50680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c0179eeb5fe2ebe843da5abd9e131681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2607dc01baa7ea324d3760bb93ff2a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91113c5ab19c84cba8912a5a8fd0391683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f153b53f8542365934242ae0efeb3d7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbff0036a37909303e6743a2ab15e5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3896222b74e120f3233e6e49279a8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af900b854d3e4e64e620d193e326351d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64000d4d3413ea7f397885f17c13f18688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c36e3d96334354de723905c31e2bc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c57d9a30492a994e5373638fba9601690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9be31131eac746a3b675adf0c39f9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270930020c11c8cac90385e69eb14497692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32e42663fc9cb6d7bbc8328f2cb1ce693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42e3182f9cc44a6dee279a826ce2c6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d1a3ad5dcec1298b0497ae3f508cf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10407b46f7417e2cb1c1719de452ff0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67b4bebbad437a855fb225128aa915697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124dce3b50034fb77e27c6bbe9ce6461698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bc97de697e05194f87bb34e528236699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791244de1831ae4ade637b3cc590b605700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6216b2dc4503501f56aacc1f03934f5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104fdb7976818c1bedb7baadb657ef5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5979493d97f32faa8e01c7fe5cc2fce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6be17195651cdbb49432002be111aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18fb3eeae2508193ffe4652865516b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c647f94ee0de5e0134885247149ebb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ba78f35d42f01822028ec9c48015d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc714802900bdcbfae2c25e3d07590708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ce9508ab8d270ee99515d1bdbd064709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6959838af609d37b1fbeb6f24852c3d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a922546c8420b52c93c9c43b3fde3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674196e091e6d5cd54219587feb7161712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdba5d5b88c22db9fcf343fa44327ae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e98c9934bcd92291db4b930ee7f0e0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02a8f85e8517f5e953395e53d165e5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92730b88c7c768f6189d9c7cef00239716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5f914131ceaf46be9d728c049ccdf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b74a6a371f052288645e3d396860d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43619fc67c8520926732813a02502c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141b9df5673b33c8b3deddbef989db0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a094849a406d16e4b16257e80ed48721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c6310f54b9947a1b88f831e2476b0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7aa537782bbdf8f5983b71c079a9b0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b72f4844f7b210d6f43f8ae42f045724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d519ef196d774ec8c0e2c01db1a1a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb756147ebc72bba61daf723a04d7284726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47a61f3a49df06b0f861755ab3de5f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8e8bda4f243e7570c1b5d23af7404728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff79a8865d822122d3f37f82d18484729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751a560ff9c5cd90ff140dded995488730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfaa8834708bcec77594f34ca8c545731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900295432ce7a723f97eb40eb4dc7e1d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2e670f6d74599c4b3e09e03d18364733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1ddf88a1809defdcbc1cd0e3cb8c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5e24a663507eb5e7b56a4d180b57b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d14c207156bfbbb74b6b70c09d98d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79736542955c5d8ea0aeb3cfb359e8ad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947e34a84e9fd4ce94a8fad73948a88738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76852edd71a0c3b340c6db2f2d9bffde739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed77083f2dc61fcfae7d50c79b52ae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028dae8690f344a6d7a37897463e8eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77aac3343bb3b140a815ade367da3b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09d79421f0257ffab0fa02907e60ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0036485dd0259e0af70556a0deb0c1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55779ec72865e1b56ac621ee9c625436745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df613ea835f726a990f4c697843baa80746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af95e3338f2448fc65a51bb638b3a4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c96c1a84fa4df61a7e79bf79024c5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2b81b3abb9c5ee53ed18cd8b43dc6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155012666a03b727df7f0f7e3827601750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fdce5fedd6c03cc10498de5e6e98b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585382bbd79daee71dee32606070ba1f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70487d417f8f3012bcc37411fef50309753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fc9b99c430c78d69f60c3d7124f3d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af3c7287b3e22492c8d23f5fdacebd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d33d6bcec43adb97c0425503bec83c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cc41d2061a4144fd3b43644dd827f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596af39f4f50ee2c29fdee1009471e4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe6aff8e5dd595f57137f70bd09cc0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ffe62e76ab192746be77ad214535f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0239ebd09f94a71713e5f19215a13761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d2390eaeeacf2e8712d8c8ca20b20762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712189581eb7728481f0823898056637763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf0ad119c147946e04b717ece43407764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1d392c017fe1112849ef7790acf04765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8c3f2a6ac98963ec391a2494aa2a2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead16de3c4ce52d3cfa5115daa7c1bc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5fe9463ac768c73b0fc253542be47768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce53a3dcd5808da7e3358c0c887b1f0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb3e257845658df7a5fffab23726fb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91127852b43d2693d804312211f075ee771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d9857853c8d1f8f1913b9c1d3f40b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f312090912895e1ad98afd7cb6f1f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27e13fc17d45030b9debd4b49243f4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58237214b9fce94b43fb79075aad2957775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde8c0c4101271de7a5a2517c17e967776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7dd94e1e8954d03a7415c47c2fe2a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163311dd926f70d22c8e10ba03aeb988778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b9af050e8846808cca92583cde99e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383221baf17ab6b63e8f9abca68b2b1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cf822e233684f91cb7f913ddf580f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3318cbc8a8a93daef8e2f6562a3de0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d866995b429b174eb2dd3dc03ab12bc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ca9dcc8dc93c4279751b8de74d142784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486b7dd4ed3d41995185c9c381651df785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cdc4c148cc4b94c5c45839111afd4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2670af78e93281c6c0d868e330f5491787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051677e67c6885431aba853a3125702788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1d1869fe0396ed043f7ec5cb2c1a1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33b7de42ee48af805c9a56cd876611790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4955fc24ba371caf03fc6ad6cce0adc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f6407aa7b77bd2eed21d3c173550e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ad2b34bc837d16ded776d47d01dc9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af396e0d4bc9cf7e6b9539ba69ba9135794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2ab063b03be22a9b7b5dbfbcd9096795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b449be5f6f27ce77c0a211b4224d0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d89dcbfa1d802ad5ac35d6c209ed90797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1d34cb1116c9cbb3db44e75c3240a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813bcb716be76e21fec13ab98e22dea799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca68eb5189d682eb3379851d5149865800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ac1db32732cb963d726bde030d5bf801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb95863cf658943620b79757aebf94802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b85da1e7f32f9268d6d46c4847a47803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b8ebcc4338132bae937bc5d2420ab804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9c8b36ecb6326a7b19153503d2dac805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257a235e2660618d4ea453e85f4d088806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be0173de202a4ef68d75d8cded9d75807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043c415a388297439865a2af876b551808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbc4b9e36c8878b368ab60527be197809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801148838ecb4d6a61fce3e4ccd59ae810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed3cd676baf68e83b2ce1fe3b2538b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc4dd9ab18a14a9d912688725c153e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccd16f82142a7fe9b3f2255e6c4b49813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4479698fd664c30df0d531507a4a26814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b3426462ddf759d81769a97870cc4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0e2b24044380e2592238c18a816f8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aef1e6ccdb677ba171b04bf7918b3b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a53a90fb0afc21a813bad8476ca528818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c954111abfb473e2abbfaf2f70b475a819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7b006a516a45f6ddcdc9ff64b320a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d52daded5d83a44d438042585c7bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8341f7a296d36998c3705e94e47af9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7d9efe66d40a404b9bb18ae1efe9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a0e1a247ab2076331c6e1a10dd0a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae690cc83cabcae5bc75bd2f04beb26d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237f1765ab764d27ef03ab90bfbd2467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197cdab6e882c12f6c5d2d81c1e7f538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b0f9b73e36ea84b52a9d8d69a67229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be51435ca61a1c80d708bfcb87f10cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8e378978f2c55f4094ac54b13c39811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64ca00aaf72ff67aebb29e5e40d78a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1b811ed16cc5736801a8bbca6417013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afaebcce900f9466058cc1b54d4f04614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c5742f17a0459102d30de916895b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a68e3249a65e9513bf651c9bf933aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babac9a1278356d0ed2adff90edeffa417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ba197620f6946bb32dbfa0e5372b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968241431d344db62e9284a8cfbb772a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b709a76ae4e887af0ddb41699f2f7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be43fbbe4060fdb4248f1748c0bfd621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb70c5eb59475f61d54efe10c5bcd122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad1dbe9db6b972438b10ead4dd1cf423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c5e95028832c4096d2c39f0b2b73224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fe3ca52315c74dd17d54dd971abe825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7976c47f9c416d527d28e6f12557ca026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ad173fdf77327bedc99cabadec12127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef14ce5451db02bc2c5098a777fe4d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4577e2d6c7be65c855e3905100440ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e8eb421ce5171ef306f5f00842bfa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f425a478cb237dbd0e7c8064f903f5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b782a27a04eacc35abe7ac5c298f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81587071119288bad03c18e603a3eef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef612d18e545500a8c24de5519f71934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef237dc0076a01f094ffa7c091c4c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474e8e4c1dbff96d7f5a22897e4445236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b29820a29cf8f1c72a4fb1ce2c20037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e567680ba5829698a1ce70ba7af869838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307894be1adf4ab3fc7d63d86f8cbd539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b978e3296bb5b80792c4907c48c863740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6ca18f6a934fa3bb1890743b2b10b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d2a8d444ee390010bf109ef83232442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457adc3375146347100807539b1bd2c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172d5527dd062e82a9e0cd9562dc66144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccae4ccf2a83a289221a174fa139f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edb734a40f2647849c7f6721e9c37646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32ae55af22ba3ab50b0cb11886ad7b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33e48a42d36742cda6a860f92f642a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc695b3476c9281c3a122431b6bb70049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78435df68819add5a65ea09d363460750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e422cf5708b2bcf62bb35e72898cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87595f14b748a01fcc1a546cabc0828e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d248b691de74bcb93156526001a3e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd488ed790626441c55f179d1d1917554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71214450dfcbbbf72f01820774a3b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85379f593d1cae54344ea7fbccfda3fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51714af97168ddf00e950e115c95501657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d381880ec9f9f490d78285d0e31c2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6b6985f3be933d1570b4d8568b35259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58830b966cf761d901dad5d12860e27960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc436acf73ee79f089035a11c963a88661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903123f290de2a61e60419d71016644a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc137e5a1ab3fa93f768412ba8404f5863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f236a64910ad1a48a2753c3a744fe1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c513f328463c36ac97e9d1a1ceeba065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0ef440873faae2c448a54b449067c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112d859565365dcb252609297b7c2f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66089b806050d00397b325eec07d88e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965757eff2e01fc3fa7fb0656f72e18e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0d27fc6ea3fdb181d958d94ec16b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d885ffdf2fe1762d3b0e1eb47bcf2071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26d47f2968ec36294f65e4afd5fbd372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05c05cdae1008ca8f72c8434ec990773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7c1e68de9b34ae133a329afcea37474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa222ca9696a5258f992bbf0d69e9c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56230a191005eae34e5b857b5ef2a5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc165f0c3531e634446f524aaabcd277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4377b70ccde7544cad07a216c751278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a10f1372df696c7014420e002d607a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749f25d7d199fef52647a1ca42589a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478240ffc0397a16ab20807afac5e75481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748680a807b91325fb722e9f694f9b4c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95280d4389bc4fe1694dabe9d186e12a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73fa7d95c90ac04aea83e788ad84f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0922bf6e83611cb90707fa987fd0185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650eecf348976e44b6cde1156ba8ea086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ef8a595e48a511bfab1bdc40c3ee587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b472d0869a743a787e4dde11bb54888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b426c78489a01cc62779a92b1972f3389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a09b46eec71bb467f70b9acfe877490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3dbd38761efdda39830eb1942c6de391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945627f61504c9813a87ae062bd65f9292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c9f94b2c4a951d0eab4a2337c2da393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc7552fba2f758684f82cd07930ff594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5d1fe4178c99c3e8a883e8e2aa7c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97394c34ea4a3788a0d32cd529ba9b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa874e6061c2596f227d66dea7946997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04d6022fdbd7663cf903565185e52698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ca21e513de2e6e3ad751cc2df35b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d34d151b79b8caaccb7317b576d6d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f04fe567c0d21b5c3ad9a993dae4b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32f98a13d7be3b02483da0d981ba21102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a18e4cc2a39ac1d198ebb05ea0835103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ebfb679f2a036ad2fa7a7d78c4a53104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0deae8c010315336488de5eb51c332105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02c7eaffb6e8a1c77d5512618ad6df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee7a871b77212c6ebabeed512b946f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0e57b338e49695d4d68451e0eec78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3cb042879954349855e8b479b0a67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2aa7c062e62d2b9944da30c37b08c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69153703a43940a110cb804f1dacc2d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4225c25603a8d54a234c143b59d1c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa516fc8a136220c20a6fdbc5c3b38113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780e266d7b0808ca01331c43b7c7762114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf7c27e023c2755ebbbb180f212f01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa7004bfb4c096b44f1e61ab6c01d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c0c4ee99abd88bd41dad1e994e9e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44b0ef7c16189877fc1253f977ad0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff8d132d9e1db6fa642c015f3d0acb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b070ef850c6f7d5b545c6ecd8478d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057ee6fa93afb0f2b53c7e5f34ba112121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d5bcfda301b7d234d4e4a0bf0e504122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beafc40f3a7a51df8ae045511b0b03f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa363e3a3b310ae1bbe738896c68ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d9fcef231a32904559626585877cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebd12f3e627181ef9664fbde578322126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c8f04c4aa9775dfc72cfbca3e269b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47055318c866911f43ce0e8c26344de8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85665136ef5647b3dfe7fdad3e22c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9789c06cdf2767a10a1c0189074ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d411e76a18aa8d3769f3a218333635131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dec74a47dd8c693eb3dbfa350d5f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015786e270d386325a6208f3dffe010e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206fa425fc2bc4af58f1b2d6b897adf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee386777fa302ed97f2a7174b05239e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f54620df34eea2d99fbd0ae834958136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f020a2e759eddb3ab364963b59037fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1639ee2e2eb3b52aae9de19a650df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467a63bf2eb9d6bf502b6002912857c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5649a448d2b93bbb6b802454dc343e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935886d76945acf7d1ed5ac3b8fd1f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b69bd9ecd7c962453e5e846d1c3c11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9fdb6335728d91ee1156847e569ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272572026a205e8d2013876a36de5269144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc74ca73f16bd20715b549d1873352145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51a1927b807483d683b157b6344f96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe60be603696f961bc1ef6f38e44a1b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea0a21133b9ec030f57368894ab5e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f1cfaa3f839ce59ee274d65009a08149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37521f80a9ac693c72a18002e1ce3455150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243218a9f9c513bff1139d55a8ad130151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ad0f825e119727ea142559178616f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23cd43ecc9830363765b092e91e641153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6e4f89ebb409f0089d2843e9abc5c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d4c69639297ce50aec1036e8826e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca0ab69f0ae3dadf193d98553a8dd9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d95b11c60f8d945f4ac097351a9b75157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858f98238185e988b45a80ffde90902158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506cb89700c4e8e994627d5f0a4ba27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21965e287dc598c8d6b136f3869b85160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e94c4dc32e0f5ba6b6d737e56363c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933d26a6309ae12f44ea4de9b6f3e67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ee329e9930feedfb4d26a6fde888d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381e62451322fd1ee4dafedb27bbf46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d25e66717c98225f675ff860a7f56165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c518618a1cbfb87390bce2f0cb7a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f577cc319b9197c5afef6d38300ea9c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b4aa90f5b4e44b1b608beea6a6740168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672fab825b64776ac2ad012d1e78984169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9a32fd3eb83ab3c78d3a0bd9cd955170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0babd7aa4d40e384403cd1a586c077171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d410c887528983e6ea882ec944764172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055740ade70b58cf3abe513eb407845a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55200dffc85d69b23a1ed6f1f88f678174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b48c670a06491f47b1c2013666223a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c302c2d9db8b0e44f4ab7298d1c12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd33de9e066419f97c307ffd28a263177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec16fd2bc8cf382807d48e1b5498db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554003a1bcd7d28fa59a75bbd1a1860179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182a6419bc6deb37a761d1b5f88df11180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6216fdcb1f1f24bc44c0b724404b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affaa285b2f318b04283b0183528819182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba1f73d7275ecc8c73209e0dda92fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba18e3867368a698b51c89c34d5ecbc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08537400e6a72d4a6ec09576bf0647d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038000bf5daf01b6857c3e34f701d64186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e97605a5c80a0ddec6db48d6bf681c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad7918c9b0c87ba7ef52a9f331ec10188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff71a15f6701f353348fb64b5ab2e3b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0935df19e0fba1052fa4eb25fe6a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b5ba940456a8046952d9b0d72aac6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fc6d3b9fa1d2397b353f1658b45e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950183f19e9b7fae2224c7eddd8f489193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867a55c7e64503e7d62be24d2594104194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784e69e64818d5985cfa5e9843c8d8b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b427bf37434e2d3b86b916c32e746196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcba9ded083dc07e7406298f1bf55f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0189b094bdbf20113a4684eae66472198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19e9fc2918d153ccb329c33f819023199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79036edc95f00841514aa38d78faaed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8f1ac1f56088dfaeac68522e37650201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74168473df5ba0708ccf852268cb169f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8aa07485cde41a5c972c8f355500c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a6bed9140c7138bb72bc299286ae2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735a3491a0ad97972c0bf4dcf649813205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88186e18dbc1c476d8a826be587c38206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea0f49a289a80e4ee5f155cba643f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ebb184953ecbaee18d8ec31ea5feb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f08d211edbeb116b3d65bd41b43c83209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048be95235b83337e0d6dad803d05c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27c5fe3ba9697f6e3e7af89daf530f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67537feedaec35698bcb6b144fd2a694212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849ed2e73cdfa883bacc3001388e9ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a6321112f9f1037d1b40857620133214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336d6b4194fdfa3c2d3c92ded9eba24215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9dfba65f4dbdf0a96d5cf3c3687b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b8624df809d7715a12008b77bc63e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac959558cacc119ba5d070a3d26cdd9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbf0ad94378bcfc69bd37475d6886a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475bf2708f476a3e92285fa4295af6e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10aec857cfdfbd9854ea7ba8bffcec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928f184ebb1f30730dd7c3b7f79f93e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1845fc513c8f9f61036b5efb2c855223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312222e4a97658b067503ecadb8a32a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d3033c3205a841bfe814e3195be37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0730ec0a62b875e4c2211515800d6ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca633b30ea65f061edb2c82d96a2716227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0143ba80c1b7e08f8e5e003c722a779228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cc58d9fb721897a59647d74ab29bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb024e4ba9a5653110d1effd968e0c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7a8aad7e85e96154c529246a30886231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23d7bc3bfa986298a6bd2b01bf7ced232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f85a3c196cf4da1b98b15ad6c7c58233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a54fadeac5e534aaafb108aeb603fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3106ee00c973c74fef651a11774eea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38916580686298077a73ee2d10943895236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9f1c43534d9d3a73179fceda534b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f6b8af5bb9914b896b65dfbb0761c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b614f9e14fd41a108290fed12d79a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8255e79f89e455afc7f19b924928de1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe597cda31f86dffa87245c8928f1d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609d846f894b21eabdd6103b0d1eaec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f910e4cddfd7b49fdabb860b57e3a2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60e9b1e34d13d2ce3948cc91b552e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1820a82141a03d98a8b61cca95bb8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715d0f66043a2d6c277a20d99f63ed9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a370b6fa3cb99b4e93a0aec321ffc3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d47ec33f69c2c3a7a4a2c2a1393c1c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ac9ca21e8b925cddb751b70a1d4da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb3311a81445bd16ba5fa18f7b4683250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266056641c765a9389cc9e3da6bce443251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d101a875e524a859883e72684d00e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e11dcbd91f0ae1e2dcf30464dca909253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671676f53e09ac627d6c02418b18be43254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcda9a99b6a6457cfa6a9e7f3507ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1038d4783494f54640d1c35a159b618256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f40a0c63cfdc21708522e80cf6204257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c11b20074b1a3e1a9d6b2e9b292c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601547a244586382feb04b274ff0bc6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f35585589922ca83b21d249c58d8a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b49468a4319a1b67cd72117fe515b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca59fd7dc2674e6e36a053e36ea34d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72353a1ca1e3a028bfddd74a3aa76d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce22a9d808253752aa0df12b049832264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d869bb7405a7d9adab020b7996f2c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246f52195dfdf23f3a378c2f2ca027c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3a0220e2a4a2b4c0426083a230702267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728ce25a3f20066def89b207a4490ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9dabfb74dba9ff3461c9193a30c92269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20be53acaa2f36e4733f311e1f4c04270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88f028a54082ef01ca27b3678ab786271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0536c7e1f67274c885188e55d80e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb66393db39bde53325cd5ede0888aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1a557f2e18cc8b1fee202567e5936274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b38db317a0c38fc4677b7fd0fd5e48275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03be616536fe3cbdae362aed0385dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabb697bb1eec81f29d7a1cfe6cefa9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510c09f56899dce88a36c7503cb8047278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fc5aa80e6b9b67ba311fa23546024279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803ab80c5cecd785924a46a4710a44f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709ec98277eb417d68a59c1b01ec53a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209cb7ed6236c19904d2be0b11337a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137da836048fb728533137a0ef79cd4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566d34b9dbb52c9d1d42bb1461d91bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b350e6963c6739a65b8663e2653d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e36571e876376aec46f699ba1092dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4fb0e7c53b9c8b2991cc8f604f99a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b09fdba5a43e11de5480e22692a76f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879881a005144644a3f6246eba27af1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fd979413019ef3d05ab3f7434b084290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24e55e2edb22ae289548c5476e8ca1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966038cfc8bd159c6b12a481eb9366f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3074f57b7681907be516bea697b66293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd0dfecd14f2ca08f592efbc854525294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dfa2623042eeea6edfe9d20cecb0d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd5ffb0c051566b8ac9bdced79d034296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f971fe52b62710275e549d058ec40297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2948683bc1326b3c18570165c7049c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312dd98e4fb531b7310b9749d511ef0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c838267456bc2adc60c53c9c832e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0402b5735ecc185b506793da894c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bed10a29819c0e389a9023502cbc45302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c415508ddd7468cb5ac78419bff265303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee0d3bd73e7c8e40736cf4cadecd42304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ad241efc04ac2ba781607da3a4316305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c8b09dcb6e479b7a927d10088d65b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891958ed9b249e0c35c1d6f1ee7e699307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e361b53ec8cc6e1c5c1b6a5546bed91308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389d31cb8db54193142529b7801e0ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dc438b7431db9a1334d693fcc89ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d705988331a8374754bb7160697cfa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27d009b45d325efdd039dc910e7cce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac758986903a720c1a7697e3a0f1c959313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b0a06662c4fa1a3075fa024410ca8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726699ee8f65dd320cadba49cc28d2c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5e4a64dc4bbf182a7dd9111f9b3e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133f9343e73cdcd3a5bc1d822aeb1ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f766c7c9181b093bdb5110e080a79ab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6b494bac6d8c85821efe30b01a37c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74963a89639dc38718d156defba088b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4621f04c8f2233ab59a60e899bde81321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3a1f24c1ec2dc27477964ad2bfdae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc254b83393a38c480a2a3bc6db8ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb274e28bbc15433f807a287afb4d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ec97cc836a630756d659cf7f33ce2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04debb0d838a03402869cd7b261a704326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb45c46eff8ba75498ba802335dc5d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810abf32e442c57e592228c38b8c11c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c2b0bfbae9b17d7441806cf290b2f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13feebcbb04d78dd1a618f5b864050b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399a0028bd9edec0d6e5914cb33aa61331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506a69b0d44308cf610dd0adb7f1fbb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0080e6b3a55e806c0d6ee7f40d785333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68591d193157e6c6b1117dc2678cd791334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e664e5009c61401fcc91dda20b75db0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b55d48f2d6075740f58d6f026c94e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef75e69b90212203fb912f65924a892337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5ebc11aac5cd9598790765d1e1cc6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b645344027c080143fe51b68b63dfe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e3fcec5d76622dc173fdd81155ee1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f397c80b4d615dcbf620d0e93f8683341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a190793361b904d1ab3d8d96f87bbf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa996f937f222bfd299a5f9271fb8523343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f04bda0d1d254bec2ae8853380e1b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbb49fc8667f341d179791d8082ca2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f72dff8baa58072a7fa1fcc435f5b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfe0d27ba7840e25f4cf8c19529771347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7605965a9a5118e10b6746060934f01348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017c09aca7993de08a7f304dc462dd3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d071a42d1bea281103c73cc3ebbc4ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b18b8a68475f563a269d320c40eba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a21099f8355f95c30936136e89c10352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6d9abfd1ae66ea81fc9afbc8db8a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467a2e0ea5eaf2b524134f3e2016d43354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9da55be2a8d9fac99a19bde48a750355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b05604a7b9ef18265304b03a21212356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23756f8bd94458773f2f1aefee203af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156365245b84b5e96867659c9d5e59a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b11bbfb1a6b9e61a907c28605e9119359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbb68f06eee0b4677531b604570b26360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733be649c1882bb03722536102e9340361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212696ddd4c671a4647c0304ee72cb7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a8a0bae9688880f37ea244b65eb08363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726e7a719e6b6b6ed8627d1fb41fedf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f54eec81687ddfdc182ebd9bb6c3c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fbb34a5ccc7416f7ec5c14f0a79bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4440ffec2ce1318310dd2cb7d1823367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabaa8df142844470a2105ccc328fde368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcc760a62ae884e7cbd7f69c74cc48369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdc3582bc4955d4c21bfe7e6af540b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5e896570129719eb239e9382001d7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb80c1c0baf7d178a8d24532bcfce23372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2befa728cf02693233377ec16b46c3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195e0c5ee49f1b4eb885c7fcb42d264374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4258688f4ca3798c80ddf5b58d46ce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfa18436fe6df7e247921c5d0f7576376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d47f112ff1c801c83369979822e930377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652e5c39b5b77efada3f98883af8590378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319c5a54971f1ef34c66d8a208731ac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae9793d2f13582a4b98aded770040c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bcc81f130318805485c8b1f19a10c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d9a9751c4e2762277ffd89d91c641382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a094767cae74c852200de24455ce9f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5dbb6b4445c6469a790cb8a6155d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5195c6cf4460a0edcbf492b1e3bf70a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7a41e506387090cfb24338801216b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6e96a0e0f6b9ba0feafbd42b0806b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475eaf10a8dc42125374787dba130533388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7122311681c06041d602dfa54a80435389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262396a05a3270112bedc6c19fe47ac8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf9939f9caef28769153b1c5dd35e6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349300280c3db92c7f78f2e0e10a1e7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f684d0a49834506dd3c496e596284393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575ce8648d0af192e1ff9df6294db50394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75563888e2234f7920697e09836788a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a253e96f8492f10aa5834d617c752a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee7a3f5c9fe920c135a4a64c399492397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448671192947b9e291a0f3190ef7c42398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263d9b487c6e6417a5a027ea634e261399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c897c070a33ec1175765388f4203d53400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb158fa53ddc57a28e058283d9f6535c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591986ce8517e79083b1bf3cdcf4d602402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4210f1fd3b81471dd4cc3adec45b6d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623901d16496a54c4216bb50ee6834c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b489d2cd7b29a6ef6ff146dd9b74ab0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f477a9cc5e35840d0c4a21256881e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a98d2565d25d73fd8ef2edaef319d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641682172b9213a451e8b1cd00f43e47408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869a894bf802b3b86b03e7fea9077a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575846e73f9a64109ff94e2752bbf43410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05be5e6d55f789003e9185fea9934a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d8f760e6b63b730ac85afd5941f49412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25cb9f75de686c25dea9d373c5c23e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697aed09173eaa50215413a0ced4776414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83ff4926c1a039de9916f40ad41766415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280989563058c664e9d1897f4a8fe782416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe3d735cbd29cde63e6e520d661255417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6693d073e9dc2a73986520c4abd30b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e27cb98150f08ee422550cf149f117419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dff6467e84d5b6c62cb2c53c531e49420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88572cf252a6eda010e872890b3a81c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231932b8bdc2ce873e7bb462a7e50d8f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0e1c038ffe8c1ff0e039471e90132423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d3dbd4b815ad00ef0c2b3325d8fc5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1d341ac762d967ddecfc023137250425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df713b26799c22d898d509a507084ccb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c247b8c447ac3e469433286f8b51551427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd89e11719ab085dd01d2be80447e3a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82cb54f7f51e44b1e09c2106cf5765429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a057dc1eb53ab7ed1ddb1d6857105430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb38e9ec94f987001de2fe7219bcdbf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fbe51bbb18ac551553cfb7500606b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6d6d6f9f753f4338993b08dcc92ef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06a9dd801cb088a9ba9167a324cdbb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392f3c5f844b3cf437efed352c3d4e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5d7d9478e99ff2842a1be3e9f940b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f753d3659cca4a2b67a4d8e3000c5dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e4f297cf58fd37430de816a00b76e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb60d774cebc13bfbf9d84da9a0b8a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b012383022e8de8d4a35afcda839f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006aa301ffade180f2522cbee0cfc913441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5968f84c99f52b188b028d2f1cadb97442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5095953da296362a92ebb324b0f9a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9709c32a5dcbadbdca6385d338884444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec212ba7f40114e0f1f658f21089e49445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667563d5788b4f2fa0b481ed83fe396b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f78664ec18b97316c90efdce141f7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63980588e6c224765f95143eca56ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e60a1c3ee984a05bcc0c60be832d7b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ca20a602377ea5cbe19feff135fc9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d7afe78756667b6db6b3f04f76459451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44bf703166d3f000a7fa9812dc98fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d08d0ff5f14cb92abd889860f8897453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3105acf9b99bb62c048650decdda5e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10af59b49f349b303ad36ee4ea48d4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6b97d1ff0fbd821c9f68fcc63ea91456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c7dd30fb422c8579048f87658c431457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987c28fb3598e10a01b104659127ca8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9110be9224ef382ad9a19033f0c0a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e710718a72305c9af18aaed70b4e7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100e80699564623ae610aaf833c58fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeba2c3cf63b1dae264619b5ee2089d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ac22a061c35a723faa3fa53d2e68b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7e8c49a29d2b44d95614839cc8889464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a127576ae874d1be29c6d13fade21465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ab8a6037afef2ba70b10a10e0d6f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c45a80166400737622f12d270bb61467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bd03924c0aab4502ee317758d0123468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe762ac1d7136c74d4d88f903bec5c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5134bfe5cd3e0eff8841af0f63390470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07c203ef91ea4e65d4cfb2d1965bc0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71a35e7fe86d68912a4555434ec871472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65649d45deb449c930e79f5cdf81f3bf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c93c2d343d921b4ad11d1159030c56474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f43c96e0ad0423baef76042d3ac776475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d6ae62f995706553980d6ec4c14a2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152396b83a61d2e8310b10e84b40697477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25998b03831151525313b587bdb8855a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ed480bfac5ce3c928b08084c62fbb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b267c2c9d4856e35add74c68f996eb7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb83d5c7f56c30ee62e1d3d78650048481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968202fce0deb2fb47ffe98da3a0708482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbb5f25b6db3ad422269320344061b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b885953247658f761413db2dd48b96484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d12feacd71c16e612c4e6bd7be877485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133020dd66c448d2236053b25fae73b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388edec910a9462a1693817ded8d69b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6021431d5bcca1a628abbbfdef80507488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6657010b119fe1734e12765bc87246489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae93961b9dd5ff5c49b117ebaf60e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5766ea91d352f088dd55f6c33e70d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14aa6b93c91baf64c922dd224363b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d38ae267dac1eedfdb0d3fe385e781493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22284cbf846f87f53631f061999c8634494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfcf0cd40bd87236b88518ec970d63495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3fcb0352aa90cae5f00aba4a9a63e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325077f4714f0af1b033dbd26e0faf7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33287f2c4684a17f8eda169d4c78a417498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f176990a23496c544264f645e5668a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814535d953d4b2df7c06f74ac8167094500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c3245791d80db025a6e2d07be08fd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268f53d34929fa4be36493ed05026b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714200252b9d9354fece3f373cce7c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00daf02126f54c1efc005966c4935d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30127af3af5e7bcaa29256c2499eb1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e578664d1685b76e6e48fecd68982506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0067ee49ae6101a761610636a8159f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67473d97c57fd6f4668da31753379a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b048ab48fa1405a0a850aec1444cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1364255b6f61693d60b7d4f64d8fa1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7c29c92737ba273b4c8d9909cb089511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d721cee46e75c98344c3d017ce8b019512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c8c021d0b1bc6e7ec3325fa95cb4a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09028ca47303836bc3f00d64713b844514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05232dc99e117ccf53544a7cce81adfa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517c6a8fbf3ee963311aec07abd31ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee9ced52d9969113a3251a51902ddf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8143cb99726d42a38806f8fc8276f95518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25524c1eb38117cd38dd1a55c47b1887519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48142185cfe3312d25c5b2e6500eae7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983bbad7451c21249c1a0e1759ddd61521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb9d792f8c2ea8e66809853abd80e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7edf6195960af91e39f86c2bfad24523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707035e2da42baef1d758e8b81141f8b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e13ad5affb2d8ad6ad477211f3425525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418c99faa60f5755c2fdb297e298051526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b8cb4793e15bbfcdf802625327907527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12528a4521c8d0616ee38c00d3378c5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3d3bf056be52d08f491d9811606e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6e4cbc9dc1eab3b92dfb6e5601418530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e0c8477b400a698c957c2418b6586531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0c09572f64856da6ce3946ac9c032532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140667bf2352124113c51830ccd5705533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed19d73bc2f1dd9273aa12a40b5913534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6948fc06e02176c6485047058141a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b78ed8fc48aca0a59fb4064d0736f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008938e47507a70f4fdef0dd1d28cef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb41b96cebbe94f6aa60b79c9a31d24538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89ec858d412080be24e07a6ee1bdf1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658fae4115a43118ff87d8a8084ad65540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d274df30a5e3099a0521c3ef9e11ff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d77e85a0d08eba54845e8e752ada92542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4aee1ac2dd1ca02637abfafbec4892543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e3fca7a4912de59793beeadbf4978544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7c1f5d4d7c74f04a21b9af7723558545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60dab8884976456ba9b10f74fc4f10546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cd0981ee2d618a6ad070540c643c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b15ace8021736aedc96b572a2d1ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00eb43d41dcb2372ab0a7a0c458880d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b631a5fe50056a9cf496889d63664550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53091d8cef83add293dfb79e98171b9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180b7b690c79ed1214860684c6aedd9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7453a755868451fd3d7e69f73d3cc8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4083c2f1b729e1dca1a4ecb1542912a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086a6f16bb1a429317c9095225cb1f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1fa36e5216a759de96bdc813d0912556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45907d12cac69e3711b23bcd3c1dc7d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3f12eb637c593496311b21370b8db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f0a195216afd55967fe90235d5eed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b918eeabe8751520145e69a05bfb3d1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b2464bacf08c6c1b98c21b4077453561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3046779b782c82df4c85bf2120510562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2e6f963ba469b49f3c24b154a1eb4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf82109bd4ac65ce11f2204e6d6e66564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13762bddd04556986028d41edab2a2e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063be2183a698d2ce9e66571f57ab9b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc724272c31bd16f50e2e496b734efc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447f11da7d1a1704a171a0a7f8004a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483cbaf93010a27c5be1158325a5253569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff451425f87409364a38ef959a59a063570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1455fe2c7392fee841ee8979e14b5eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4920a267f1269d66edbe28aa0526c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dda90ab4a5e8f4f2e094ce76074dee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2457c4bffe0aba7ee4bf078175d7fa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbd85303d54601d98508d95c547a22575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601d799aea1e99259436c6bfaa53bee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18623c431ed29593d75ca0f080b4d07577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f948599610ceb0054ba74bdcdca7708578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641e58a305228b3000f68fe5e2abb24579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159092676a83ee992368cbf3a25b5bc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d2a8c880eabd1f99ce044aec429b6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5f629c6560b7bf7b79bff9d5c9e70582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7441790d6096a699fc4f75136c40b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a75de4d8891c98e881151724321eaf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21a1a849e8dec45d59cd1cc460a462585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044369d01d2545067b03505c16925e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20234605787caa5c039de4a00246b95587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6318da0b2eed318b2ec542a9881503588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ba1c5d6584f53d59d7e7f562cf536589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b37342924cf8339edf7996c6eccd36590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953dcf8f02219d52974e0f4b973b3474591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07762886f647200abddd1f730e880070592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af21d0412fe21dd5396a363888b516593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d57a62813e0e7c51e232e83f80e1ed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01625da3936aab25666a9052f0b085595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cdd5fcee981801044aee0c12c9f6d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91613c431fce8f2a409bd54222df9b1f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc0e218416d2e7854818bf669c4faf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d06837ffffc61f2a73417caca4fc7e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c27c6f2b4e8438142197518dc1718e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ef74573311323b96df106623eb2d9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d30cedce7b1fef876fe006462701dd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c9666a427cb5c3e49cc7ce3b1f7b4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871bfb144aea7c4686024e9f3f34be6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f437d0645a54445340bfb00568ec7e7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e13bd2139c35711bee7f0106ae8453606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f1c9ec503f43c20e9d805530ba2d0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c317021036aa6a7b05a22f145b2ca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd6bc4069be9f94cb5a7d3343cb2e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc378a3403db6c9155b018c7cde82e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02649cbdad639a926d5a1f75d646ca3a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7732fec4630c771cda558d9a8a10ee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef71ffe3433d6ea61d7a7c22cc2c57613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8be2f210e9be359faddb2ac2e768b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd2d904b4d17c141785830b2208e39615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a589ea02eec6000fb02fe78f6494aab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6b181f5155d671ae6e91ee6650ae6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6322b94728bf87f312eea44b2c1fe20618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1eeb727f7d1fa6f987900516dddb1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a27cf82ea96763c0c087d29014a583620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba06677bcd017ec1d2517bd68381f9c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b81025e0a23a2ee6c429d29941ad26622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc342b936dcc63fe836b7e1087e6c19623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9adb41b167e41767e9858995fdfd48624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fb5427c00ebfa8d999cd16d14762a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305f0ae5bb7bf9111a0be24795b8c84626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ea76b123d56f2324a490edaa2474a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc672e57a4b5ecb7ce7087f1f2153a1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d799c550c5edccbd8de44c41eafd7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ff707b8188be08e5c836ad1b6ea25630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d02caf6b9250a320cf96eb1c4734c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a76c255f8bc16726391e9cd9394ab5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaec6466d06b5862185333df74b511e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef29d6f9597c6f2f7eed140adbbb60634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd0fe8093fd7b60c8c26968429d809635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24b473467b5c546c5a94bbd3e9a96e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16672c1d498fe411c8a4b61351c6b88d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b14c31abeb8f5eb8392b89e0a2e416638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edbce84679f69207bb0a95f6d0a0ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f731b419842f6d2410bb78829eb5b26640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15c5647f4ce34ae751b2bff1f8c670641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40515e8204f07c606696880c463d05642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd0153f6b231e314309c9161b78c9f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49779a533204e20f8abc01ebf838028644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4c89df974b14cc77e27a196e18a35645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb044e4850e8c2b294b3b6517b56e9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc0db5acdc6a55480455239653c5a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552411c14e548a41cce2b6cfaa6b465648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7789465fd8555d827ee60c1cd51691649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3097d2ed259489b203b61158d50eb98650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a75fe121711068f12c9f3067ead4f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd396834087b68b1ec0e838a25de77652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eed407844757f5c0ac0f2e5208765e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45795a20c34de03eab85ddd60e9c2a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcaffbe88f1fbe9d3a4fbe73a59a996655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc363490a08b19ab6dd686a3b5265c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3e5fb05bc56163c7f32d2af6c8498657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7c80e933174587a1e674aeaeb9c1b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddf9c66596048097104e9e1c20e54f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9a59c1bdd0dbfc2f478680819f9c7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3099deb49c0a7dfcd569e3d9f4fe1d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e95772d6fc59334def01a8a96e9d19662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440df405521a4540124ba9adc88b3487663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2fe106af2fed4834f558a8307a36c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fa52b1fe6cdf864bd8f3c6c4a070c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7260c125c299fb06c3f25490c1b4d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae62802a590adcda2ceab0279d5c122667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7579d3eb44a6f146819862a0e72a23e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9004c11ae85700c898f60e7efa5ab7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a722685579a90ada817839bc28649670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512829e4a17a66d53ec791cb94c540d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d894d1934263215437674245d34a0e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee225381ed28de01facddc71d72b09673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ecf39f78d220399a01618974a615b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c2a2a46aac63b24df04b323f2c230675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b7ffd8c6f4365c3da77b809999920676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16c07e21485c63fed77ab4cc43b406677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb69131f96df21db0cc69e27281cb0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffb107a292873a3888fe1437e7a834679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12e320b615cc9346f05873781c9655680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb908ab83af0f29707257209ab33274d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cff0eb42458c6ab29cdad543888fd7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94bc7471e07621283c2c3ad1794ae4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b3114033d2e978a3fce20dc087897684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d93d6e6739fddd8987fdc6428cfc41685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e725bef97b4c36204416a5f918f94eb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610694ace4914b438b7036ad6bbd6864687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc1b5b41a9d4e0c28799123d3ffdef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59139486f7068f7e6749523da3e2b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b24a7034188cfed1f1dd6f432184a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c3ed5df48c0c4089ee0e4160694cc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54d03157d69283e2a1768590077f85692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dafc2076ffda32c2927b7da57ce89c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280071b0db6d586588fbb276cc3741a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90562d4337193c4cf848c7af81bad2d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e78a925e988e30f4d700e07e8dd6f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c77aac0da6a4155e2f3f8af2feae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12331b5dc4ca9ba44d51bd9f43bd46a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b52c77cd7431ecbf01f1e564ff082a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b860d0b0b418ea15a34a3dfa9f3b6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80040ed51b1dfd8be00bee153fec0b66701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e100c616ea8bbd9b6ecb850cb221665702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a36fd752d0824de0735c5204e92bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326f146fc4ac5a72d5fd4f3b88c0aa9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80232ecf9cc43c70f87620629545d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63732d7bbfee265d30c8b900b033b0e1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988fcbe4176a798c74b16db21ed19ba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b584de5a99a703c6c358e63dd4d08e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62338a597e5eae5ea247715682e255de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb747540698cd18f848f3310f36a27a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17d2003af743ff71dd5cabe8dd475a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601be740f0d2d53662a4de25ebe5251712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7c8ad67c2f1ba08ed514119d12237713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40013710cae9eebde3f4813e82fba4d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4c08f4f6dbf9aa28b7bafd1397a2d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87477648118223f422003915a0004e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a45875b5b459e78b85bead3239f57a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991b2c6b50b4604b0772ebd07da4376718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a281296383a116b415cfac27db022e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f94396c0e5092a7496432cfb03f62720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecbec65f238f3941dd0a33721739e8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899b8c6de8ea51f1fdbc8b9ccdc7c95722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dae2572146db1d5460b443896eed57723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59339718e972e3276af501ecec18a73724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0957c1e86167815a5d3d6b2becf4d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cefa9ecaf1405895024b86472c940726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235031ed3923a3ce98e2594898a21ef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9c23a46918a8dedf67febc8b32a61728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478e26f150baebfa175ca2554ce4d4e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b2faf807865cae78de238867124f9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5cc16098700dcc3381a02bde0f5be731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd41c202e26e903621a6718e66d4e4e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a5b037323391a696406c427a2b407733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4515ec10d5c519fd1b710559b08a85734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85477ad62423bb4a814eb9939f3fab0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3072ca78940e5fe8fb8274ea59da3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f823e8f170b3faefc20808d3e24fb3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbd04981503e23b10ae6756b381490738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56210f0da9695ce08db1a4e2517b9b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25abe9faecf0393575f3686bd081b8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ae639b89a354c1ae53bcef3543481741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18c3c4821a97f2f97362988205a1c1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253f091f532938f691c35f85df3c023743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b4b65617c0835409d5d1a16596a90744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36872524ef10b744401fe53cc0b0caad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1317f7a66018e498eba73c52d27af31746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5231a8a1ae83d411da5e66d7093247f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5adfd028c4726a1d53485f5c203436748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71892fa2991f9bf0b6b2122d46647712749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5182d05a1bc72b7e8dd5bcb58a834750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fffa07afcf9f53d85f5db3619e845751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e51fefdbde9c9c1eca39943584a22a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603a6be7d92439e0fafcf9cba5d75e5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcc41348c75d674542b9cc5770d614754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420570a6c287e60cd4f4bd8b0b68bfe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0274e1fd92609a604957c50a33e5cab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b470f9f5ac245c10272174d49a5aea4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560adb5fc5bf660cade092ced1b22849758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e5819da941c3076ef6473343a9328759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389aa4382f6ebe97ab97561668b84192760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88055671358adcc4df8303b18fde027c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a89e059b20cb7d642e8bcc7993caa762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83079aad0e494314713525209a2bffa5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831dabec7899b6f63df59337d55f3c4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fcb3c6d5a7a1c459bb63fc5e19e58765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7236db4da618af5dd4388e85a48fa68766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd132bb2e6e268fd053726fcb2d9d5e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>