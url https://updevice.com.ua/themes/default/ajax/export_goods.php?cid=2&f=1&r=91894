--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6325353940ba3c32ed473296ef59e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24497595b1338a18c6a062fa746c452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c3fb4dc7fcaeb89b47907069d06773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3550af86895395b6f493d2b4c38de394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab4edd055734004b59e1cd1cfeca8f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d3c655658e96369c7e770b1887c5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0bd96df9e8de14f7d517694d668877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65d968d5b48268ae1d5622efa2ec138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1427450a0b896b2bcda882f3d50f2f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a17081cb5045b206d326ccae57da8810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9ca0f255079ccfe641659854ffe7c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec952ecb9c402d0945167bb35ac70dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7f59ecff8e48275bc9e715d0ddc7d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583df3895fc6c82092246ddf40cf1e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff56a56123877f4484c07739cda13615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedf36b81a7879f3fc44d7b9a4ec23f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f2a19b9b1d0e742e194697183dbb617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0276a4e7f11112f7253eecbfb741818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f08f5a15504d9061cc8d2eb00eb4c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f4af5dbb3cb28e57ae62e3daec8a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f0320d9cf0ea1d7a21c9efc92a99a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215199aedf3e2c0884f31e6c02a4fae522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202607aaa622e61bf1948e9eaa0ca04623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb2191553b987cf4fbd49709e492d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61291670473c11efb9ad3bd58490726c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81c526137f1984f08b55bc5a8667c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a7b35138e0a4ecb28f39f9400d3be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99f0507418c96644c9775e9c9b3a3a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18472893f88041350857517d021e972829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10129176006776163cc20bd3c9f9bd230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1df2a72f922cb196b850ad32c7e0d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc0912451b9708b48f88880409b63b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceee7436e4db1e3bd65d1be1083004d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcf5cae1d63397c125400d842e6ea734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327f3e25b75436a6b1570dbeed7748c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c199ec2fa07a3f11d57704e7dbcc936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae413175138ed96c0663ca5e491e9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f52ac204685ebf756949bec15aea1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02096bf665d37a46d6f6a007860df02a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb5418298bbde636f7c100dc0cb83b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebf5cf2b06144fe13a0c3d48b8058b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909ff7e28c41b4dc6f1e7922ddf4d8342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5947a2da944093d3ad16a0dacf4031543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c3204bfb99d7533e7443624be9b4844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce8891199dea4473c0e1783f48919945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bd67626a3fb1848d53495e34ffd1646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4b5a69e98d649da91f001de31752b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4b3dd243a35a6eb19dcd16eff5a8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644e78510905df7b9fa658b601f5a7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39d1dcd0d1cfc7ce5048c1a0ced56050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00357b5b3e6ab5b77b4d28ece5a8fb5d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5859e740451acd8c9873f6ffb3c2c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920cdb9ee09892601b555adca36508653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103455f6e4cb42cce14845c1e2958b9754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618c714392dcf295d9ff14743a3d12355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebec35fc4ad6dd28b487c39794a07ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674ceb053e21e09df4db42b1adbe2a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff34336d7b055caba1841725b7713c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cd8b25726a64e57ac9e7c97e50ddd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b82fa8c005227a724dbfa3c36062a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85d52e9a3e0755d851944b734cfca061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6efb723f494bd3065417135bca09762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3780cf6ab782bf4c41e3377178c59263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8899fbb55f809f33f91dbd6b63fc4664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a594ce2eeb7304e81af886747617a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f2c3a62dd2656fa61abbb2064b6ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4527a1250f3f6402ed84645d37d37b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8df62ba81a8af493753d095ae2d0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882c2084f32eb4298e27cbf7f591c6f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200557660b193b5b4cdc690011c591170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbad2b157246e6f0c0a69588d3b473d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c96d779539202c51a6cdae3a8b7cf472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9e6f1a0f73454a8f7e78a93b5c48d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618ca2daf0341be50ae98f1084eb68a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66ac827a7631705716641f2ccfcb0a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a9086a05b4791841c4b1044d1720a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd681a477414632f825949afc9f0235477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c038d5b9402cb74d54d7877ccfe5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81900846dc790a6f54aca74f04dfac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676184dda1ddf752a91701396bfe329980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2330c9121ddef13d70eab39e760eae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5215b9b89eb3c5f3cd5b6440b7d017b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a3f723d9425318333bba2227f508083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbb96da1f2733014bbeeaea502b0c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa36788542fefb8e3a6f5e6abf2e5a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8394eecc8ba7f3c541028fe02c68a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd8804e79d6802a614ba972b9ab6b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41ca368d3dca0681172246e18442e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0779bcc9d4155e44f09db56645e6cc889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975358b6948a31685d789e2053ff4bd090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdeca2fbde3f47d885e15d9e052c5d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6a2d23ae87b48fb64cb7e74a94d6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31230a2f39f534a7646f2419ccb3da6393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6dbfa3eadd87739d789db679e849d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d8c26e9b129939a43a126f11cf08a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bfbef7f8348bebe449d9a03aa50d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b74cb8c287ca4b925c6aa4a530d63497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65888509dcccd382b2c50e70d1ddf5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1126967174c19b3033c48c0fccea1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338dc82c80f1aaf76bdafdf889a5084100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcca749d6eb28797d352988c85acb4e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd303e072ba7b1364ee2b415907cccc1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052301d5cbf8cf83ae987cd4bb5c2bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3f0cd1cf62a83f5969fe02c960ee0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13bbc1b3f4f9cf15beac371cd15d47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707d2d8589a39c8a61eb76f68c07c70106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aadb7219ff5b610b0b66346fd90f89107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a20304879c737df9787cde1a017fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad6f7e0490b9743e1a2767971e878e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082a7df15ac24462bee6ed0f0fb8192110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd767d910420842485487bc6dca4ed6e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794366c7b2761c2f92929742618c565112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37838571c96d18428438ff7a74a1134113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4eb308add9b8eb53858ca87828f728114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3e8e4da50b2b6572464ec93f1e423115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db614bce20802965d0652313755651e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540a322f0e5f3d595c223554d29b718117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90623ab8ee2d23820da1a6caaf82e708118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a163b246457a091827b29f91c226bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6213ae9d1401b5139976ce081fc4f58120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73f8b8fdf2cb686e93b8f5886c67c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0fbf856b3ead09a87d5d854e81230122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d12de60fa1bdedef2bee2ba6e5312123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec683769858888cd426c0ee6860aeec9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a63e0cce3583d75e26d02beb68c86125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe053396b0a7f5d25bd2cb1e00eadf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb8d91dbfecb6822422adeaefdfc14127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce798758773eb4cd4d55cf583e55f57128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053e716c6dd89d4a99db0312e5e359a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4041c31db9584780ac9747059e2e5c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45869a92299a61f52c01b599670de4ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea73abdcc47782e765cf3a8d85d403132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c144ab8a948a4421294c58358e184133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7486934c3155cd8b6792b0c57a11041134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e14ffc90d1bbdeddc4b9e4ef359a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac8b90909b88ad90e2d9cac836f872136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f46a54be132bc6c827382b6e2f2936137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd702033a88e2adc44bc3acad0409df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bed1652d0c06b9f2ae9522417aa5b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaca2cef8f98021dcff943be97c2774140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92840841d3a232d25bc8baafa3db5ad3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816121030f5cad99658356cdc5678ad9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92e23c9b15d27b2f27b7735e5a8a65143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8fe77a6e92129bbfd75f57ba52ef1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2246fc0dff1e011093fbb5e99bff1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd451b3882b998b6c2b192befad77baa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946010d14ac7118779529400f0f8d0c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab703124ffcf3cf209d8f74386cc684f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01004222895a1b84634ebe0476a7e40f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f20c3cf447b023a21caad576f5505e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa842b514793d1f25ff62ceeb382ddc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f27aeed9e35760a48ca17ea79f5302152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc18c6181ab55d828ca1d146d8a5c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb102001e6df2ebbe32b0f2c56e97b90154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef62c49822fb7d00cbc8f199c9a4d7d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f185eed67eca86a8d0fed78cdec9a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3093c7fddf1ee946db6d536c6eae6d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf21f3f27704ddfbe271728624fd3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4246150a85540768d7a9f4c16b1f67159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f71d0ddcb67c335f9a6829253783cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174db34f9044835d59b5154487e7657161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e5c0b2de3f4521f90b5b48b97a5ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e3533ba732cdc03ecc0e4d12b04a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114530b555711d33b0283e2e07890b81164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae58eb20a4d0c2da94dfd7310b40a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925073daec78c13a222943a1ead8eeb5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c6ba44dab60e77d7deb50ea5e8f23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f157030e05b1ed87afd8dd7e1c939168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31ed34d780ea596b38867a00311089169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66182c47e9e93ba311525c7b9e48f621170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8f638abea81af5b49e8c4e6d7053e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de561170168a111a0e677dd06a65f36c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfe2bf80415964ea6278c6a7299ab4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707128c239af7c302bce16c834ec230e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8290485da0f210578e1178c3b72e17175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf9aadfbde9ecb3588cfa559877b24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddde91517db281a6ddac54eea3706e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79503f7d60062c8fa14ea74b4149a5d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790e7546139ca02fca2f5b52182bef3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38097baefc80009b1cb0ea8f292145f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac9887f60cf14c6623bd533d80c59f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267ef3238065ae34a36ea348037e6e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31478fe7ece716cd012b0088ea075fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762ff2610f0c185f26a65fe72af6835184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dfa50150f7b95a717233418d6d353185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839be3104f4f1946566dbd5668883e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cea90b42e8864c3a17d825944dd943187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51facff8ec922a4505eb6d6be52685c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8392cf1f48e8651276b3a951e0ba8c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6240994cc668edb34df1c6ede1b6a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bfbf80925e27a7717fb798bae1403191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d743e1a72ea1663abf709cfe05b4c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4a2cc4990443db7e072331476c6ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681405ea023d71d60581fa794aa98c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e8e0c2a9c92ff285f26e7b309a99d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236d1cfa48ca9852cfc4d1036b26063196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67efe0baec01ff7f93250d22d594397197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c74649859ea3b4fa49666735897b38198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d357faf4cdd40fe8db476204b0085199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b01b58cda7c87488fb36ef559711b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8039266d688d34b1f9eb38f10ea7f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ccd2a3ec07711f2dede1e39c56e8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7646efce563c6d28a922a3cbb29e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec28a8432e05a993b16483e4c5f62c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7323b339d380c079e86de206efff6a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b19852927c9a0f3d3a296d16bcea3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332344f03ef6db14b4f1629e768187f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d4b667301293e194718365077cd10208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a03e7afb7ece09eb4e65ade8936a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa5ede49d68e9646459f8d8ba0cc5e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46025a8be03828180125dc63c88293211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fa808201a58b42eac36d1341c9606212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73530ae6ed8fc5622de4ff87fb29280213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5983d3552f4f0ba2e5d70e4a50809214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab02dc79b470f7fce4a5fef33f8757215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d908ca9d5ffa63a7d185707b12a28b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa06725ba1666cdbbd00c0f36a991c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e290e9d73f8dfc056ee430d3d358a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61609064839ea90330b243d4ff25e822219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9dbfb0fa264d63c723034b86a84ccb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734c10bce6f390af5556d2cef62e1fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970141b7f28f51d7ab1b1a817fc44e43222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf55129f57f77ac3ce5f74b49a786c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3736fe62996e5be09743c419991fce8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64baf4ad8139e5c5133feb6227e6bdaf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08d22a6186e62e7f1d0213502d5007226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7021b1a9286e18575027a982ab4a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba437a6a24a63065f703b9f18e1348e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bd7ee6699e192134ce9fe54cd62a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e1e95acabd127f2cceb782cdbf642230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad7039670ad7753b8d107714e59d1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f9ee76cbd0da31ac770595ad9ad10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93dbd6798ef2a1a609b6bdd4c58ea7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4aa7296df19a05197105d37722690234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff299a6f43c155af42cc8c98db1ff9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100d333ef39367aec84ecfef4672ec3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2ac1acd66b295633db4d79bf2b6aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4e8ea607a96deaed285ffbdc8220f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7955ab897dc0b1bb4c493da742efc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80fbbc29ab452a645af19cde8a8482240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df272e00d5cbebc5658107fb4199408241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c86733afe7a19e5295d82b8cdd1a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68a5648d1259f08040eb3cfdf941eb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbb9ed628a59ad01745f9e60de13a0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c7b8e37a30bbef32911fa8c86948b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d84878fae3165be774b2ec2de7e7d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b0838dcdd0fe359758bec17c493bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdfa335ab9f5b52cd264375079e890248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168e41d907298c03f277f2164ce2942249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671196ef5d27756371b587fafd4a81e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e03685fab4287aa1b8e0794bd2acf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a34bc1b376344fcda0f2a79c7d8f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2685a1230b12f3adb80c58108d7f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7d316e7e271b82b49fe13f8b48feb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc1412b275f697263d9088c32b8605255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf87022e9976257f201820d1bec1680256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf271c99432be39be799eed89c5cd1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf4d45e6c59ffea0b0652af1db574f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdcdbc48ecdbf238d828aea56df248259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb18c3d7a7e4780e414595b7cbe8b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228bdeb47b9fc3206a3baff74aaace3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e1b77499aa6940f96b2b0f9abfd9e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ee5e2155a970cbf5bda6297e21563263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd97885aa7ae96e5f1e49526add8b5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48c56026489090a838fa885ed00779265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6f659172104256343bf4903a6d2fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6391a2b7aad57e8fc0e110a31175f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc511130a01208a9dc69585d32aefb8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30823467d9a93a6d38b98a85f7d5af8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5805353b3063a5989bc6c6ce1e49df3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0396422f6ace9e6d803b8fdb1de5a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e50bd5d5b5f58e8e74b4d2e9f57fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66548da7ee278a30808440fc74950ead273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2598bc507440698bae833aa7ef7027e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42e23263a9669bcd41a9f00ad0646c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf4e7f96a99543827f8588899623df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7a774732940b50a8b16843fe51393277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fa048e4cae27d93810fffe640dfe5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b703f5757451de74918134d8d597253279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0aa5475ada73797bbd5209caec782280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8cf7d4546e369e5159a433448295c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7772a243addffe4b9a04192d00bc7d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cb3cdc8e84170d43778d0b3fcb9c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815dbdd5ef3a754e58eaede641e4c9d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93dd6b864bc497a050be43d832d64a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39768f50c8518b9630688f63a919bce5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d744aeeaff9cdbbf8cc6040994bb0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c215097f3e3564aa6576fca60c30fad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e110769b7d292f8eefdef99bcac75d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe137e7a6a5a03f91c95e3217230717290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff23ed28d10e4707b69839c5d7b9679291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436652ae7638811931ad6c2b21db560292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315ece7184201155a3ab785d85cca18293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91781a7ceefebf16e4b0783348bebc91294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243b5062e4faa529a13511947a95099295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08185e5d2cb118f1398a9d0f9607bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64f732671c09393e14bee1b20d82b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cca3714aae2b3d3d7d77e3d3b11157298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4457ea4dc246fc6f06c68ad1c0185d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61a01124969c6b32a5273a674416ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464fc712ff75438d0f5115ff0da46fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ac9bd27a2c80eff7c5e3110819deb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f86f95f80f7d54bd1f7a73fa9a530f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5361c2a6aabcf9e5e64ac206bd14301304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fa53b9fcaf56ec8f9fa5c2e2ed3ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356eb959d88af9d383642ac76895ac3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00501ebcc42e4354c984844f5225d94b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98f7dccd1c8257f275561c2fd0bb44308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafc17337be821aaee0724d352edef5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e224c54a550f185cd86c171b2c701310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db464a73935898c7e86e68de1178c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9f2d57b1e60ec39832473adec1955312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793ea8ebfb17bc9d3407c33bb4018a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab60a73b9056edfa0f48c02f9a6496314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700a461acb807cd97cb819a6fbe68ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99643b98b4039981819d362e332a21316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be787eb64acad76330d10d9139031b0c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461df1140e5fa7e17547f1391eac2b6b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66813431afb7a6f79d8fe1dcc41ada0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffd71d467e9d2e442dc922f3267d2d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa95bce4da0f7a25914e7ba9ea81205321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b2d65c8e095f6abb8d8a8f2cf87c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5a64a45b77ecd132e496a00026a12323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312bdfb663396688f4b2bc27a4d8aed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bb860c226cac6d123fbd72ed522ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4b01d19c6d3426917c97e2b2d02d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc694e9e9a9f4a296935692d2412142327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe8c429341ff6ab7adcd1160837d76328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba0daf241752e985daaa04f337d9d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bbb1f9a80b7823f6f5d9c56c0a0c2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa26c13d3fd32d41336279483f6710331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93887e44f5e6f0d8a65a9c604a4b8074332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cf0f458b66edca5f5acccefb2b9fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122967441cb816866ba964d0a0d43d4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891e80024257a24669a150e5d90595a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3d626fd3bafaafe57e18d924341a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca255e129347065ea70dd06725f7e45c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94503fdcfd9051f584c84f443e5919b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfedd936a30a51a42ef88d26cafd9e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c550a5f28580384de0a328b50998b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61585c2cd68ae19aa24a4026041ee1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92998992e060572b55eaa19a24dcdbc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481bbdee841e509600ef432c03edeeb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2ac8b82f214a9b2b405c3622405e7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bbdb9eb101cf87d7783d45582f620345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88b0849444866f9cecb103f582e9a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c617d643ee4334bef72b195f7db542a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3491890a02b3f70002a787b241c77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740dc85d9041786c0a59308ca176942349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad3bfbfb7d96de9eada47d9c716005350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4b1116348c62de5c35b12dde901e5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fdbc4c2456f05b381dd2cd806c70a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2042c573963d39d9a184d6d4fe5be42353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8497dbc8c833ef9e7608d25bf6878354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abde379b5a4695f2ad4ac5cda335a54355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdacf0a26057a80a543412620190a0f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864e08494175331363b91d722af9d3f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a6428f6be038d37515f99619a8bca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fed73ea878f750d8855d55edcfe43359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fb312e82c5b16fef2c7918e57b2d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644af1b716ed482043fb5c5d4f8eee5b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae229ec07c19ed74f83287eea89c52362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e76af27f317b1a1242a1d7f984ab12363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49c52a1793748cfb898043fff89030364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e108c4fe917c0b6aaceaa2ba990c1ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01becc2b9b4ef2628d6b94668108b202366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384983c248229b9ed63645f2d1d78b3a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada0075830cc70902bd31124b5f26cb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001beea1e2b570879b49c5781ec2518369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a8b5ef7b3118a2c5769aab63578f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e302f666968653cd6919714c7d19c05371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ec3ea99629616b3231dc03addff50372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d33713b1f78a8385b034421e77a84373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee29a98d097659263bf156394899414374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aeb13bfb4704e92e469fcf6f24830e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ff9ae72453613ae0d316528d31a93376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09c0e08ffbfcab41d367c947dc73e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5fd81860896c113f4d1616c738f77378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121db183d87b244dd837d01fb9dda748379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf28c0ca2fea7d7f9c98b114f7835c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dec6a59702c9eb9048e4610b403a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57353722fe31d03f379cd52d7fafd099382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e801b032bb78b748544717375b2a8e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933d35e5904bed48c7e61125c5492bc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77c8ce21e06b37809bde17a4b53c95385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46ff2bd68e73e4face840c04a63e47386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4c7d69f0c38091c1a708455dcf5ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc902fd22c465686c2af0ea0eef16f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddc11df7c9137fb6b68b1e30b51c3c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4697d3429e033b955fb9b2fd11e4f91390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bceeecc131221965084d49ad6378a2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dccd51ebdae38e288b36dd28167ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68f09fdc0fb2bc49056a07906037c0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7f1d6d230e948f636303466f7d3ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4fd8888bd424b1618855b5e998943395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815eae05d0cd66879a12b72cb5d0a1a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44de940a8c716b4c8767f698e383544397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c9d714115327b911013da9b1b602c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdec3cf5c34ca74ed6b8a2f2b343138399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab62dafbcc6d9cb8c7233bb174150f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99407442380273e6e54a8bae36ba1c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a33d93dbeaf7341ce329e9f7545a88402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a3fa9b38288d5e7e7575902ebcb3d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875e5adca777b65a9162e2231296255404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7524dd81762bfa95c2e66193d20f9b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad3143087525b61515446fd7823d87406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd9f143219d18a349685d0f8a545c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e1e8a333001fea1c73f9b63cf76fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf63b62f849242b5375727761d9e98a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8ce807d5a0ba6fe165a263126995f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c8ea007cc4d28a895d7a2f6aed1e8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4c9ed0e418c828ddc300776d2a5b7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d77dfb9d12a58d100920b31284aaf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49757ede624f2048553f81d77d63a4cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac8b5c1a673905e840fd0b993123d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d908eeede547966a498287ffcca88c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31c41e454e801f228123ce30228a05417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047a54ea597c39aab31bcb20fb53a61418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4d4aa39e84497dd4a276b8cb72446419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c11871f1bd57df0618f07a917dc4f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db0bc30f0bc75f52cee72e2142f4a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0fb3336180b7e1cd14290a923ba48422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13412d7bba851cc507a7ebf9b69243f9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98009277c2043823409d5d27502a4b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce769e936a2b3b478f6eb8736d18a2c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4153d93d5776fbef59d219e730f2d34426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798a4fd48104ca86b6d31827b46c8bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe81939559cfb3255f144b3abdde269428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964823108b4c639644516e9e4d1cb11f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a698b0198bf2d223a7e19940a5504d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e41a571036e6b9f9d8c265ce1268a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56204e964d93f1acdd3f378998d2f57432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161bcb9f2e4d8aeeff5cbba518f5359433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a518644b8ed83308c2ebe8cc766811434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5d4b59161216cf4c551cf1d123aad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff8c16aa8a5757f5e645e1b42581ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cb0b6238386286cb6e8fc419e77b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb923a04bca74b9cc11b42d22a08d415438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c772fa6e0e2b5924bcd236707ffe3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ced0de892d58cc244a557526b23f0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f7a133d61099ca24c5ea06551b511441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4ce045da4b6f73f31ac6ff0f51f7d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6377dc782a959ff45a135c03c9c868443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a980a916f2316e2d23e9e7588780b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc79d5bdb403b8571322837ea952ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8ac9c59dd223d51c252dbe3b05772446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6472667ad8ce92a5ecb8f6bba387b45447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b823979222a4f2e8c85a165f663cdb0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0721144f8f1c8d0d45a8d2a570ab8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b5550e2cd612a13ef625ae4d97849450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5af27c03bd60c2c682b67e739788b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c5fa61e2cfb456b3ee5ccae21f9cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf9e09ffb652bccac4271a32c2250d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860b08475a04371140ce692a0818657454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e641943788c45b98dd5ba85c074d2d7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932945f2aebcedceea4a6af3375eed0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a6f69d9a476f993e8640bd695181a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884848f3cc4547328200bcf1b828c42c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17628390c0c0e0f6ce2536ecd5dad319459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23368678dc54fa9df63e5c2881f1d176460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ea0857fd18f922e68b4b34d8b1abf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4a25b336b1b6f6cd8660f55d85c5b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff664b42bd94a3ab0ebffc7565392fe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbdabd383012024afd349eabc7a5fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecdc68fc1cfaa55f8eb59b3f81e0b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11401f79da11362a51f0a051db19e1e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e352de54a7851be85cf53fa82a62c5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d3963bdfe950c990bee185ce058b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee0d31c4cbdeea02c12c8a32c45b95469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4337ca46071981e6704b19f3dac0cc5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbc942e0e755ea7a51b4a9c7a70d9d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792c33d7197b9860afb7e5dd91a4619472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03d50d1a7610a61709a63bb5cbb788473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdf1027700f7837aa23bd5fcb25a94474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117bd8902ac6e0570691e102528672b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d33e169c1a87687412a304f451c79a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f5b6b79e9ab6f7a1494c389e71bc0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c4c0f05840e2a2e24b63b4e8f1f06478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18baf8b16bfe328e1a12a88c0778cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad55d422752be71c087d9c315eeea9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9001ac58cc358b4816b2193958e7e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201290b880c59c98564ca92ed02bbd2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b5c5bcb8d5c38dd3a8922a7b8e5f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f6d6a453f6c4a923345a49850118e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d885a4266cd69eadbb950205e66d8aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59e099fcc8980519e90a5aa1cb4c73486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf218baea0cf5e0628c13cc15dc2720e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad80b61bac929dc5a3d788c3cd31e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab1dfc7f5daf160511d42dee5160e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97177fdcb4f494be724c0412faf8964f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37235be43e78613ea61bdec2c8d5938f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f2e7aa7f687d4990254362d1e96fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18fa1eebefdcc29247e2afac528b98493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6690fa5b0422e3da5c7aac65cf7e008494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5f213ef36999e005926ead4e2ffd9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b70046af09e2a64810d2b34f06e1df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff81ef08bb85963b98b4f4b4366dd9e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4765ec539a92623d8666a229bfb8e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfe24a4b34d88c6e7f0a327955d1d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e1f947608a88a1e1c93fdcbb7f78b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125543dcb4f6f49c14048e9ef7842510501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5fa00393c25692605a6b6587a9d91502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e96785791aebad6eb6e0b7cd73e7d2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71452f6a9e9abafe82622533e184ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc91b4271bbe05bb422a1bcbc280f5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdedaafe34a9ec2ffc28928048b35b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def30b9d32900888c0cd3aa332380ff6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85413d7f92419013f49ae4674166dc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21dd7635346c7ac4a5b3ce16c73c1f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc521d6ed42f5ddf6bd01b07392a5fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8dcef2d1a09a473b9473acec44316511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e1b6ad2f2ef7aeb77c65d7f2121e1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bc2111c30b001ea08a1aea266f55c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa326021fac627d795fdb443727c40514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbba951ef81962ec560126b7937909d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05911f49b53dc17084427fc532a79395516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae792f6341e4a1249804fcd61344f0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbd639e5e276afae05305e44484bf5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199a3b64531c99c14c37c548bfe7869519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5fd80c088cb1a9bc53157b1bf7a76520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488e46b9415ec9627520b21e22f048e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04e1468cc95b4cf3cf8e7f9eebe903522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250abb926269589a015ee39eadc92b1c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb85f75a83baa3d9d727736b370538524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde977bc70ce247bae73e343de001fbe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f91f0114b3937594909a1de0a07f53526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e12f2e6428736c1f019d182676c7d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608c630bcacab6289bbcb1c6f26fd68528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216244ba477dc4a20aa8451b0d424dad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa734528c86cbf1f7eefc6d43c736f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285e153376a06930f8fc6157d2b9996531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2081de8eac4d75773965f85b6e727a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2653e952ef39fa100726f87571587533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16315461ec09fb9b9af49fed1a43ade0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9a3361d70ebdc551a157b89c73771535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e17c8ff7788050d2cebfd986c6a13536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef98c8920c503b0afd1150544ad682b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a08120a6d2fe224b652cf13549c206538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f8a14bd0a43e3ef13cbd7475602b4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b97122eee65d28ab57bf01fb8a940540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ce6a8209a1469a50df108514098c3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47b1e44bd1f05b70f027421fd96292542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215392abc335d95df3dc9d401368d37543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a0878809a7464a4eea62a70c5fe10544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cfde29e4e76d657120a095bca3428545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533cbcadfebce9f677d49ac11e78aa8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bc7860bb5273c75c74e8aff27e477547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9db55d38a271dcd950dfc0427ffc75548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f1232793e17100d2a23866cbe4564549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec45adb52c4dc1d148ea475e077b1f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e3b405be78a524b613b6195f6ae05551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e4ea31e3799c2df533b230712d68a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b65854b425eb9f0ef1b505c9dbf7b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdd1703cd7d52956af782819a5625f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8d459afddb23eb8c56bfc4ceaa6b7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12dae3bcd1140c1783342645bcc823556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4fbd77f1a2de3a9ce5fa2fef06e83557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4d23918ec32853424c2f370b97a1b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da213f17573fc17630d3b1e254c72634559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daea8202ed58b25e2e96809074c939f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f920567a4a9504c0cec46dc63580f12561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4c06ddb2df7e725dc8c08db643415562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060802ea08eb56eece2c35489f3d62c4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106de3c01e6f428b6b047f9d81a2312564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b076a34ffe0fc1923b41917a5b759565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a14f3d7c6c2834916ed7b0b718c26566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aec0bb9c269e128390d0b2209c3901567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2b14ac7e956b5036e16055047de82568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25579fd19b84d440f5633c7af14c9c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ae3a16e1bf50072bc2cb446e2cd87570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f18f87566bd7bc0f6212eb49ea84e3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e467faf38c4927457fe38ff86509b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6f9afa6f6d868678e7f585a420344573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd561f20abbafe4f934e06734ec6d8d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea559dacb2520dce23651ae98df1fa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c7b097e9bb40a8f4a2708a4ed7b10576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9b6a9c4e365bdd271a93224363242577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cfc7769604f8eacdb5907daaa4dfa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46ef491ffe7fd3dbc99aaf3938bad7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c8664e8a1377103b04939e139cdd2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61aba8297d2972d0ec3dd785859020581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299266b846c15db247fa8efca665b339582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3319a9812827f791e7217f4f49c9f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e12f85d0b5c2558ccbfe6a1650b118584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006e8fa1e25427042cd2e2712ec8c52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91011f87b7431e7cddd495b6a520eed1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a3ec845d0161679719adc912288ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd22700b9909b1c80c9834a03664206588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37becac6781400d0e5be25c19fbbedff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd39a1ce2a0afc2fc9506ed97d892d8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389a61175f6ba3be1977e9141818f57591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fe06a601fd89552e567553c4f048b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be4866db8ec3a5bb514b99aa086f8a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5216b44827a28ba6e52cb49892034594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560d8da49b5933d340081b8bb13bdee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417ae666f6f4e1a2bb9eda8edd5ef8e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdae97d109c5e2e1a9b56aed49c74c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadddbb790f95d84bb7dca9a229911d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e415f0b0a3268148ac488bae0a80155599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e05f65d9fffc7e59e253ce39abf1f5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e46f8e11625fa3ad96c215fd4f3d96601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e3e04434ecb0793f43f5718d364ea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7ed884ece555dae09e196d22b434e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e8a01c9530c6949e94694ff92763d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745f080377bd1b048e7a61f9f49b4ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec031752aeea851ac1313d71e7a8c208606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb44f6a95eb50e0373e33624ad74aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3e303b8d4cd8e4714abf2778ebd0f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6aa0aa33e1fc49d05835959046e81b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c82da20049286b353a48c26402159a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f4d4b08dac58ea1b8d30c0dacdee8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba4d287491d33a2eebe27c20884eb9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a4674f92952c81b06fe614added1f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa878c8b713d3c88e3e59377f4bf5db1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11f300f16de9b500802c4c19ca36c1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0ad24714a8579188596ff31c71b83616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce9efbb0e172b257451ee6c920a63c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eff4c7bb9c8de50a7c268c0f41f43e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e08dfda9f08b94c5c51d2e453505a8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832c819276b851293967af1cbe75aa3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68df5cb48e9cf704c936be7d53e4f15621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b6d5ad739a3c66dd4be072197c060622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec01752a10ab512dcd6aa2bbc06370623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322cf970437bb623bfdaf3c2f193ebe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567a9b1e4ec807c71bfccca09b7ec72625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93e3ff920c3a18a1ff11f4224fb6a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1548278f2a92623d030746778d21fc8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac673a39f35ad7a42d9b47edbeb19066628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eba8caf2959c8ecdaca46901267e53629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e77d62de3ebc1c14bb7c19ad2311e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe697b913968832f55cbf8d9364847e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6ee54bc9b194c0f865a79385cae34632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5c37546d112772971fe242f54f047633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e66c1dd9e8b26472561aec9be892a3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608bc71bf98ffe54a1a49f677599541635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb92cc26524f2a3cdfb83639f7da6ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944e0eab6a97bbae98e67f4188b35dc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98dca281d8027ea0aff693db4a3008638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3c2d7ff5dcddfd70cd24172e9e712639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0826cff6a864a4142c196fc2cb53a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455e82722b680bb812d2b339ba07139641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19b2d3d97f21186fab7aca28767c16642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ce0b73004f15ea4ff667e765d08a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3156db9811a43541fd6a21e7e35fa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668c1d8d035b838510e4a91897db438645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd613abe4f2d5f931637ba29b6bb286646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bf6c76a09ea558289824b81c18242647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a7398ace1c0c68951ee661233b832648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9759c2058786cd8b0a980f7d66f5c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0197caa0b728fb685e6dd3f816c67be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f0265a087cfbd94024cedee558ea8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6f5e16a427285a4de47f8b1b5dba2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5092c3d164250cf6b65ec3405e3af9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a085243962f8f4eedd9883c3e2a0ca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025510e9da4c72a7aaeece1755e5cf44655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606e54782e2f69e8b22c56ecea7df99656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ec7e43cc3271f7168edcd974947fc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f586bf8248d21398ce178b582eca9b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f7f21bfb48314653e0d332887b264659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01da93e2ec4351070073442a760d0f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d41e92dbb593a5b4f40f52bf511750661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef4fabdbbe7273750036c043998649662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcf4611145672ff133e9fcc08c6dc3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07073ee2c4e8bafea2bc47f1a515002a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891e17c5cd28aed5b134c5e3d635f16665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4428ce268870bf3081821bcdf796eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6df29c851fb6cb93b4c8aac1d5844f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57285a6d112e3192e535195091a25b2b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f069f551f16c24822282e79bd12928b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3789b6803288c5aa15a5d11dd335922670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6890f8f6faa407c2839adb120644d17671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cb7f7db4da4ef7452120cd926016f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcf42a36bb3d30fd70803fa2e3815e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31f66f7110911d3b7b841ae302eab0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d763ed7567a59ddb314d7f61dac128675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e0ccbd8cd80e7a460cf99cf76cbe9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8ea853575a9a23183b1505ea126fd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251042f9ee223d9e4362517378bbf06f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621c7a72258ac2cab944fb66fdbf3ec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd9eb485304a1a546c4abdf06ff232680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3188f689aae46898f0d3f8e5190d80681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf46e8e3a2e64b268ab49f61e00911682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4a744ec7d2b7d86523c31038ed668683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ad30050095daed13c90a118acde9b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bc234f8b86d0e51eddea9faf75d9a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e908d3029643427996310678dd405ff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2c2d28061517c8b2fcc097e1bfdc4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371325c506863f2d0a728b9c0081c927688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f3344eff6103e0fceb110071edc43689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c3168737a03cc0ac318de3d7273d6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a87c6ed37cd5eee6feaf5baa04ab7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691dfefb8675b244e9686b27b1a1363692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f9192eef6a10d91b303281d350d97693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20969bd04b26c0c5b8f3e1acb4c831694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b0418d9ce756c5f4a89534ee91cde695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ad5c8deb7a81188bbc5b74a9ee57b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff33cf6ab2cc13adeb505c9b8d72857697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560c68805456e7e689695b96497a8e8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0939c08099df3dccfdbce7107d561699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2c3ce44971cc2d85e8433782022e9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ace44b4debd7499bacafa506d6fe69701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa57fa025accc2ab4c4270ca0c12f37702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c93e88ab1edf3cb90df9e7fab87f3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217198c99b6c2b08f7eb9cbc2353fb9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207326e6dd9b45ca221f31e8347b523705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524596a9ca1ecb13b10bd9781f0dc75f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978701ef3744b86737a117914c04da3d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63c211dd4abb69e703a42b005c2100708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec242ee9f0b58c29d726a3422c0716ba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0deb4dc65f5690995e8939b8cf2098710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3ac34f0d2c1e8c8fb373a7932d8c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6b41eee0025cfa9bc6b298fc4ea02712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775b2eea5fe0791c0bc3a2ea0c6a367713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632c95d153626acb7e093c6b05656b1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7074e852ebcef859de6cee3fc0a70715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8a867cba5906c24a13ef733251b1a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c51d0a68adbd9a2705aa067e028c0d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d93219e83071dcb7f9c47ed50f934718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e16743055ff103eafdbf4fe1ee18f2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8fafd774a85921c6547bfa2f8b73f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440be8598310c6c5914f1cfde4c4c45721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7580cc257d4f28a5b83da48fda43b0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b176966bd00fde6ea7f994b39b095c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82ea5af2e16eb8279dfa36677f55ca724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f2644b8fda21b62ad173c61eba0db725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8410314901eafca60af8ea2bcd62a6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc9b12944c3f4404b66f1e5419daa4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5616c21d1534dbc7eecb544f688a9e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575e4b66c53649b9f65f105fd7a248e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f86d06b57f6635fe811a3ef004c85730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d3b88b8366d0f0b0fb18fdb00cb4b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dffe98688a15dd41d38c8e50fb1d84732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb1d4edb55ddf71e8fd56ef2dd0f0a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8aeaca67a54136c9504cdcf460f2d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fec3b988fde499fa9a325c6d3e1762735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf668b102acbdcb6c235f2f86b2a0f34736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72fb5bbd00b1596f11f42eaa374d57737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf64f866bc8dc4c7128001c8012df8c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71178ff635666cfc7a7605c371dd76739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793f28e7052fa126d32377807571ffb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ce88da52bfaac537938114afeb338741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0d99a8b906849aeabc28e6d0b9cbb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3934e9145d1b32f713c4aac504bcd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63127bb1b9a579f7e7a6f9d5457165744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225dd0613d3fa7e7b2407e2efcabd44745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205eea6f8b9020b6b0205f3bcc1495e8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0038f873b685a9dea3103f0c0c4aff5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2350f95cf6236ffd26b8263ea50b1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229482f65f02e2af4ee72727efd53c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4bf41e1e20c316952f3bf21417d8d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626a5982a21235530b84d1573c013eb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e06b0aae232b5bd5d360ad69424610752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d82d1cb689f6e622df07157af6e7ac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2854c6975c98c0e7beffd3db8297d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913ffa86686243aca8a5784bb2ef6a9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf567b967c8ff4e832f48ed3d8c1fe2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdb6e1421057bedfca4ede6305fc28757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649833664a4ea93ba088f2bb6ab4b826758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ec60b781e63b25f9b3b8319889f57759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54144a8bab4f85fa10fccb97ab6828b7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5acbf5956db59db25b6cf295feaf8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624630154689d90f84d034d1314c1d7e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36f7fd89875bbc107d8ad4e0808685763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fd69e0d32e3ba5d4b48c1bd55d92f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63fac757f17cd1c8e11e186dcb5339765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be883ebb748afb9aa4a07200c377a8eb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a3cdc7ae68320e79f764d4f5a9e27767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b56bcf89bf06cf5fbbad1570c4d7e7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebea766203148e41f7aa13143be0c5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03cfb226d879690eb8e7102033c839770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdea7428bad8e913d63afd3782af9a1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8289f4211058e3287096253568a507772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea131fc5d38e58bfb5023adc81477170773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3d2148e2a1a17fc232fee5ee2457c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b4bfc2f118b632329ecec337b1ce8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3cfcfe786415fd6bf28ea4540a284776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91439385ea75d5ce98a008b40411af4f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963f0362373edea654d625824cd4de5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e34a97adf8dc5f2d111249dd68548779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1aef0be201108ca60cb865552c3d5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ed3af9ce40490be7fed578934bd4d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c92cf694e6d23c78d902fe0cbb536d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6a087df876cbc93925fa1d6ddc823783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d86e71b412e8ef41349d20c324e08c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71384349912bf06104e004c9147a3e35785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d9ef4676e62c7cfd631ce8711237d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a853af720941112d9dd71153f35a1b0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546baa25f2d5e542bc89ceee70f59a07788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73285ae7f6331ce969c39db1a45b0c1b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a05fcf92eb87c46a4f697ac906453790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a403d9d1043082b29b919d9f8e7b2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8b6f1e65e9d1709246c7908c7b770792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f874f2f6a00b0311f8b2456b35893a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c7b5d30cc30429b9a58499e171977794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb40a2e81660d47f087b646759d41cc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacb34a2bdd919f9a8660cff1b4c420796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e392a6f2c3e755b1613acbd8aca72c0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8dc46104483550265a8c6c8c83b20798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0921c1ef8a67e0a1519aa42c5359d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e4bbd959fd348ca5a75d76d9acf8d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819453b9c335849fa1ecf0200d8485a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe4feb099386a88643d4d85f9124ab802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75d8a85b9cf2275968b8edc4fcb9dc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a525fed9fc35a90d8f0255a97d6b8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4adc03ea0f4b4f4e36474662ce0f4f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5143e1e9872c94ce261d0a8447d80806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f13bbb180e267595f2e7b01ef7f12c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355c3617fe8633d263397f3840bf46b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf3785b5f921454f31c4389e200971809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095b47c961f5b13797cdc72b70548d5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90129a4d0e69fb4c7decd7882e6dec1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243e3a824b52fd1c5e8a18778bc81c3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d0d52e276e01f96db0efd02d8d376813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6282671e8e0ae808a279248343bc1e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4c72166907ce1dc5113c45d477a9b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e0512dd23d1d3298d150d49b34220816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec259b6bb8d6ef460aaac2e52e566e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ecb3542ea20a0c1214025ba522f1c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b47dccb226d64e491da22a43aba62819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81575b4c74a67c4a119055235b1645820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ff9a36aafb3f6d512707aeb8823b6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc06386600c61ec72f9bb8eb09a764822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab73d03ed1739a785b53c62989bc5d3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d341b9c02318cfc82f9682c059da4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff94b3c807e8298c2a93ba3a615f965825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ee5194f0abe55d1528bd98feb7413826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879290a1aaa3f92c6837a14fb888d82827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0153a74fed06982169dc9e25a2188f5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683c8b30f1236220ba3f7bbc2f1be60829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae72c9fd4e61f8a041bc8d3492436c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668338273b83f89dc65ea74353a493e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861418e3f4e9d6bde27ff15a76253011832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083b2a7ff0527cf72509e919c389314833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675db437d1686da04f7c6a60b9be1f7834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304b509e572790c8728814c5e1063a8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdbb4ab02edded617a2c6bc44cf339836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf548bcedb87dfff9b798b9802ef47837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2a202f35b0a35bc280896d0077671838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601804e8706f483eb2586eb1312e947839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84024d4fbe320cfbe2b7452aa7eb2da9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57ba49d28daaf782ebe7125287cedc841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2598bdcd05122f318f1189a3a58b91e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9284bf340879fa718f1d64a06a2d2843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec98466670c71547429a51ea4ef4d421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287ec01dafa145f9853246596389cc12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519047be39c9bcd4b0532027054f10533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38103dbfc74e6cbe5f397aa52c085be34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8029950fc0ebf8c6b37fc08222eb4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac0c2043c58c38b80c204280ed7c5e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb518f6caa14debe76b3468e2396247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed8ef1f111fa404225ee9b20ff09f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2073fb6cf42ca09273fd782352a359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b6eb758a20f83d7a093030871f24a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e909e522e7d043c60e313e6faa089111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb7cbdf92eabea37904ea18f9890d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9311434a121d28134be949f4d1175a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16409ca0d3427e7ad4dad66c7cbac3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d73437583365bcd43dad70197d147515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2639a46672eecd32813d7cb9dd4b78416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c0697beb450ba2e30eec88c12054217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92921c840e6d786921283269ea323fc218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57067fc99dc11d18152886bce6e83de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bd9ecccac0adb1c34ac12fecdd6dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a70f2a565a7dde9cd6772ad6c6cc6221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a0bd9f41ccd6e42b5ee5ecbd9779722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650b667095299f56ae931889610f75b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbba5478c634a431c5515de81ab2ffa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47e4ecc8d4c756d9d4ecf7955bfaf025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ab0b2f2997a448769e8ae3933353526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758603e72b53e2339f0deb64a45b10d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2905e8ea2a65a9bfb9f56354123dd128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55e0b98c094206cab34d80e540c2cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e2cde1b95e880b2470753af0aeb6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888640338f727747560bc03a87cba5431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb699bbdb8a602e322d72a91ceb8f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed3a609ee43e4d5af3d8cb8492782c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd70f599a119a287fe729bae738f2234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1ca23b19c50616b6bcaa04ade00a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21598c0726d3d9c675e98af00401028d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640fb8cc9ce0c699fc9cba58500740637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed119399511f4ee98e0baa3f7e0e5a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926784a52831c1ec8a98e40b049d7bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435804461723ac0f4bfd9ae84ae9ce9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fcc8bb0013e1d4e7a1ac617d3e24e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1d506a369f947ca539e0872e0653942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aacfb30b308dd2f75b99c78d6d24e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8940cf26af88aeac2ed3b495c4b937444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ea4be4fb7a4c01f1a19b3c105937c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae5854c03e644a9112cdbde6de5faa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd18cd0e5b3f5135e38c578c9db51347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca6c101bbcc62d3276240e099005c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1d0d02fe8416f77fef42c86f87a4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7fa0cf1dee8d349ded5b041267b7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867fe6ac4fdebd466cd0f6d480df9ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73c91f7f8f2cb4ed425c822d19757852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9498e51cba824f4ff59e80a08b804b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9cc9e67a08a3bda35f79f9a0e535c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12d245a944c334410021710201a84e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6be9bd77e1605b6717cf7f9bd442156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6385292bbd92a0604770a0cd09ec257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5f99b12618616d637110910a7477358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f5e2c69cd2aba7069f169aed93ce859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b5688deb6dafab9a635002141590d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6091e5b1bc61ab01cdc4a96644f3ee261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a855bafa7465c036b91125da0d48362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0f3c3deeff1c16c71639011773bd563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6868db6f8787512d825c11867dfc11764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d2d9ef84e46bdf31ac788fd3aae2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a089672fb75e9b00f1cebe0af9330d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2232553b89cd85a150a7c29e36115f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c017bdcd53a08749a0add168c45debb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2f3913fc67d21d30bfce46a0053ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d5d5be0ec681c37f5bea936f6170870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e5b0f75a07229c96cf8f93e61924f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180b9967933f80dd59351f03d7aa81772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4ee72ce40e2687499165e1946f9cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0dca0b02e1d50ff93b7b817882fd074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b021299a3bd5d3f88701ca91626d9475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa449ea8b89a0d245230d825095b2b9a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcb228b22af7cdb4e295ce8e918e5d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633bf27e00fd877a8ec77c086f634cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c101355829b81c2ae1586f108788a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3aa7db6fd7b741f1da5d1951ba81c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46888bb57abbee57bf3c4f3ef01bf7d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d1f9bb766efefd1c1a4535f48e76f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57d3b6d5015df7a99ac0f2e8a1ce3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229b32d5200296a48ef978fbfe40fb484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d47c2aa27dfc1eaef43450bc27841485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b4df70416ed851b2015de8635bfbd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100ef8ad1240d62178d699d36bbc29087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab915560f3eecd04f45b6b3054353ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a36ba9a5ef7db3f1c5a488cb77957389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefd93352e206f6bfae022ab09e930e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77aef305057c9e9c743aeb7c6a8808391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080247f71d6333c1d1bee2778fdbe26a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fdf81e12abfecd642a4cdd73e842c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ebf2e60e329c98be4777cc07dcf3594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa3d6844cccd8dbf80b57ebebeb46895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da8cb77da36cedf2e5fb7e606cebb896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897a24b3d20c9c6b723317fbc55bd4997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8202dffb3ff061dbbce8dd824a795a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374e8c7c7c4c45bab384991e455a59099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc8064c6b68dd77367277b249d8601100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f052617ebe61b0bd017b2245164d5f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed6b434445f63bf4bad4c512758268102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac00d53db6b89e80d53f56ccc7697e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652e630072b94ebf916f519e441ea1a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e0eca86e1a4fdce710bbde03bac4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf71010dba5b657743233e979aab90b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdaa8db6767869c2e097b61e57e2ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058844394296af1c2d9bb7561c07322108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4abc4d0bec26ab59da575132306100109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c98c2fcd276bb9f399e582add3689110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0478ffbfa154fc9b26dcbf7c0ae89d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83606c24bfe835eb5e698b373e057e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d48733b27a1f09c303feaac8c55e09113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d520e1811287415f853f6d85cc246114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c7239a3e2b22565ff01fd15dfd4b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc8593bb02396db611648fc34f8847116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c187473f93233684afc54f1fb81956c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0390c80975e3ae05439205631ca7d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9826634944d3fd918d8e0618623384119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ec5681314a091763d048b8984a75b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bccf953c138ee732e6ca907c9c94f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84f9a2b6185087ce1ef08fd3921993122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39764c2fb829ef1f6dec2161d4c4d59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4a6d5e22724b282f3e69165eeabe1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d24c773920b77b8a3d9e8182b3a821125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db258bab224ce5da822117c5f6fe372126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07057f4e60e630125cfcad6cce6b74f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368a1fc7059707e12c9a0b69a01fbed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019a574e3c59b42da9302cecb9239d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcc6c6c4ce72cec984a9c5c9da459a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6f039b8c3a60386b09a6caf32933e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54937be3127b6e992d909b5d64dca28b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013323d5ae076225906ac48fea7e7a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837f87165a5c924997fe23bb2b7b62d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dce389ff5ecc3503e828fa3729be80135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a8afd3984d401d167bdb3b271bb7f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fd95622ae87284145baa8c364b495137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456b8b4b631146571ac06064d7f7897138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01aa54de520ad477c2ac8016480f34d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7f2380ad702d68e999f646cea85bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4d6f8b43eb819ba5ad38510ddd95e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e83a46420f46df671446cbf4b76e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bf387a31a71a13017e26552e485cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07ec4b23d6bc8521c67578a1f2f703144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8db3d7bdb863b990ea34271e9527c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6421d449201957006fd602d63490e48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8506014b5e7baf341c46bdc7ba16764147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5fb56fa486f3c1e30f090f9af7f15148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5038e903a8b141c851d6c85f6548a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5d2e519123c4bb361fbef8a1c4b3b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf63f411bcad22dbf85db81ad4a38e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4e53577de65db6742fe38ef1fe58f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6124fbbb106930745cc3984f453ed91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b23b9ace175fce64adf40beb3b79ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927864cc83831381eb2c2f320eddfb64155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2a4da5b1ba02edec8da5044914353156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f99d804a285d77087c9a94461a994d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f718900641183a4b324e2f8f6088710158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864bd1aa3542b9e7420aa44fa689e32159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1a83ea079bef49ef52a811dbcc3d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f266ce60b8675c52196a2720ee24a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb36e732733d53cc838de3c9024ed08162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c42aa1afecf2f892060cb2782445c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d9aeed9f6c163ff5282ff0793f63a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9204c3b23a06022f5889722c0ed76165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685c4dba5a567f40f807a0201693141166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6295073b94f5e8e2468d10a24e1583167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d2ab7362ec007a4418f1a201f2188168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1a15b8e3c2c5423a464bc5c095a46169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56bdb04c09394f1cdd8c3ce86a41dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15152db4c9b10d009c7a4344be0f1d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4fe22a171abf837578f5cdc37ad94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0791bd9fdffec11b95008365ba87c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84497e1b80996bb30cd9632a35222f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f4be9dd0a946d7d8c6c642f2eff3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d46f001f2c7446397f22fa11cf955d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19aea66470320853e1e946e6c1159fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf586c229a5c36456c94b75908c4b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f2e6a5357ce2a7417181a57a24f80179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c97422286da275badc59d4d340580a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0336e53149dd09fb2d86432a6b94aa8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43af10a18306a519c3acf6d4a99598d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd857cc32d87061c03ec2ea7c8b695183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7ce2a7a9b034fd71d08a0371e2db2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5ecd7ab55b670b694415b2b8f4e38185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdbfe694fd5e2ad1f2f8453fc25390186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035a19ce800f5b5012220959c649678187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59407544d6357f34ff43494283021291188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2619b38953453402dd8e7b4f6a68e3c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc5a43426a3415b760ab3ab806e642190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2350f7a58459c3ac95562c5b06486191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a69a1caf90ec39815f0d04b5779b44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723720c0679282d99db36804c57f051193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47efb51f5c2fd728290b3620c0485a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734ca3f3e3758e6306169d5c04824c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8e941cb157426d9aec6219b16c7d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905725ca9e3bb04d4c58ebb37bfeaef5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d77fa10635e6f8e2faf2ce6990d43198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681420adac3d652fb6ad6bbe2879050b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede84d4e7890194bf6464bdbc3cd1fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371daca103b89eaaef9927a7eb1130e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4eddf5a06aa28c2546f7b6c2a5013202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c338d533c378161b7ebfb41d54c47b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcda6bd7e94a82403e2a3367be622b6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7e640979d1624fdeca1107131177d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83b489662fa894ca1c2daeb6dfe5d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62d26eb303719c181232bec32663ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8c0f8d236e096abe3f4e53ae0fe4a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd64faba9e9bb81d0ed2cced91aca1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72a57deba06c34b2967363155a97a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d566d7b706ea8a76db0a991e629581211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a5cfaa0d2353fda8b36c3f52863a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436503512171bd7b92d0c25fed9750cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78301669c99eb0fd2e55879726bef303214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac42de5299673d3559ded06ffbb4d55215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d54c9f6727821a4b2deea24452244216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410df659dab50b2b65d2e0f28cc643c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967896f95982dda59b56831ad98c743b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbfd3366d8a365eea209c86c1f2873219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1c1ced8efc9de0bfd3798795f7d38220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbbf8f10847a95d65758124ceea9c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904c9d8bec99576f2521ee7f0b12435222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7b8c085abdf4002912d19ee4d58be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7f6423a6c5e0746eaf243d023f0f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790d820ab5fd2a396fae00609b22580225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138371351660083cd3df2fbab6ea321226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e78890ab1e304c6587fd0c6fde8f05227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936fc91bcd32245900cdb8937d20cc4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d3663cb406dd9d0b17473d2217a79229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f72fd91c556d82495e3fdc325f98b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93753e25e8ffe4343b53cb3cf3f7501231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313df80aecff20e41ce871c7d6f463e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd916ec275bf7648b25976676c750559233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b1f1c31fd329c1df17f0c438c8874234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c167d41fadbf64693a310f59a31fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae5150c5aa7f8ba3d1c23f0e2b9f10236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c706567796cbe4110f5a2e6c24b693237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e910faba93f9cc96c438dcaa2c852238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebce32452b94ba1729bd2a3f8669372239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaa4c0cf94c7b3a59fcc954e3331c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900480ab657a665b6f8e73b0155ecf06241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededd3d29fd3d4a1edf969a488b2ba37242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0b99c450432f89fd21d8166aa0419243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2e9fe80003815b588b09dff512fbe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e19cb9dc6a3bb10325b2c6d78181d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dab601bfc184a3f79538c3c09ee18246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f50d4a934d2efa4ab2351987484887247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c62fdbbc77523688e55e586ada6f2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf63fed0e116e56479e1a80c5298f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae0d40b815d1896e5d1e582526efa2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08fb56f840609fe1cf26e6891a52e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b68161ccebbd32cf2136947de9d58e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440a97eddf62b97030cfd62d2d766fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877bb9d219ebd66204e5ed38a99d79e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458da6419cd6e384a80a0e0ea8b0e7f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2f75f6b3f231f94994fe8e3d3ca9a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600316327b6f9f3579107d037c3e3ea9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebc656cd90163156410605c7b50579258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48e92d840e9aa04544109ccd7bbb5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022216fa11d287672515b4f1d597b22260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baafedd66622e827fa7e30eb01e54a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafa860ab49f307734eea304ef544c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e388a15a5fac31f6a8947ca59f652f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238b45523da7cefe50341a2893c2c16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a836e64da54c164044fb62332f2cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655724f84f15aa0ec6061323a474e83266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002a7b5a1960fdf571715ca34794782267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651021144de80e3bbccf3e55fa559c5d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269afdc2fe5beaa414dba0ec549c05e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5553f1ea2c059d08a2e4a50200991d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd57cfd46b5fb6540a79756090c8230271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ce9fea09bd3d1e5631528264090a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1038775cec439f697e5a9e624c3cb00273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f781b1c65b575041c51bc5d2fc49f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ea5472dd818da977f9b278a0db384275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07ca12a1bef0730d8cdd4cb34849ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8067bd9a6a2326876d36259a7f5709277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d415144338eddb45430af5de16bf52278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df65ccd20a52d7df88a17fea309e9bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea40a6b450f74f963cb815f1fc01c15280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37449e67c04576430bc1ef2ca836df4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727b2e276c965eb323103b7332bb27f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fa8c366c89cd225a126cd3652f85e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb9b2e86a4f19ef7edf0943b42ff9c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950f114ac8af6ae40f05a9150017e04285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7d347b2e36f4c5ab483f6a4c2f555286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68279950c5f6699b5c2fbaa2dd2ce93c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d33c4bb043462829e1b3806e46f318288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898aec7c43e7462faef8735098783368289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e9bacecbe1d4cc0dace38b463524c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5faf08258d7a4d7d5f8ca6fd070a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c71780492692cf75d376c792eefc7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a5d499330731348de6c71557efc94293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec8e9c5b86f0ee977094c1ac7a4539294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961736b0f85faf3e635723a2ae1be3bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73418778f222bc5351dfe34db173225f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e95967bf4cb49dd060047040a798a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3676e85c446d0c64ab31e8cfca5a1ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb76b99ac23cbdbd93f664c0747f2cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2f076ee13ca266278a95b4b1ea850300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ecdc17e30627bb161afd6367afa6a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f76161c81b69aacd82d8ce90115ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cf38676c3962e613fdb0eb551a7e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba41b3aaaf4a195f18327c2d1bb5206304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919dee66a4786c6bba1e03a982804075305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987dcb888f0b9fe585ca78c86f6fed3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eacdf7f59e7785bc057ba6b9445cdf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ee2bee68e7e89d073075e50532b7c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abfee9d0dc6486b56cca63a6682887309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b20581cae1b9d45f0e78159dc32420310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89edb762800161e35d4724b72b7187311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832ab6056a3b4a85a488efe86359028312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfada265ec3c6e646873d3345c10188313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c131b66aabb657c1042c13005decd4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3174fd677950bb34f10119a45622a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4db09707518f50a3d567eb53d2699316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1860706349a37b32a86322dcdd8bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fd88c017d14e5f58c2850516acf1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777273c4c5ae07172ce424be73bf372319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769c2dd4cb135f50719ab2268f16a55320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17950548899b54ee4cb0a73561ea7d3d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca5e159e37ee053a36afc2e3a8274c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2454bbb9786fb8fb313bb2abd11c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ba074313115812a44ed01bceece3c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9a68f71c51c59c802580f6f3991ce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a04b3be245db6f17cab0bd9f4e30e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9d002f98c69bad3c93e0e5a8acd86327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6546774b6dc92cf3a675fa8326c02da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcabed61273ec3ffeb5f164dd059465329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1b553dfbdf579dccb6a170881250a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6af13011bd5f11b3615b804fcb1b55331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46eff0789cd98c9c35f5e3ecef6d386332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9695d6ce42af45d2fee7323a5647f69333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2b275f70a6f3a146c29ee9a28e505334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb59b52142b0228d6ac2102eb79d80335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fa279f1efce92bf39f4b0b3180204336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117fd8f191027dbf0b83405f7b75656337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43429793beb218af8bfb499a8256f1ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba0cff390f7321e58359a89fa37f57339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c715e036bca7ba3d1bf9cc785beef0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243095c62fc9ab5fca1506fc257a614f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262290c4b883c952e504f624bf896a4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf2eb5ffff08d1e5e030bb9c58af65343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fc04d860f115183e2716309f7b63f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7824e1d1896a7fdaa3366f4ffd60d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d71242567e5d11eba17a89b89f7b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab134a16fcdeb2ef771149961470f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494821d4384008041dfd80f7fc09588348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c795544da1bc466f99a354931b485a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb41d73561cf0e5f8fb7735cd4043b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722dd8048910ca107c6ef497a73ad60351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6b9f41445caec0c3283bbaf0285d6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f582259a066fae68d81ce84e0ad706353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2e69f91dc505cd7b231bcaf561c36354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c3e52e1c9fff9257d71ce189ed3e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820e2fc09325dcf21c5d0502d579022356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feaf7cb6f57718848adcd41a3f7ee52357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2014e08fa741293e885c57e8b88468358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a540dbcb654978bf9603c1473b075f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d6dc5a479662a2fd63cb3ab717e8f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de59d757c9fa6427021db834d854b43361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba316c4d063c5a7ac28149f046d8ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a3453b112ac61a42d19f8bb147fea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d54424568e6ec903cdbc4f1c412b54364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f322c9d5657ce3c099c71e6084055df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7a76091374e0d9ea5698f82aeb60f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c1e841c890fc54db90b3f16fd64a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6073ee0b1a87ff97244521d674def2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6642843eb89fa130874932fd954827c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de73350d174a921d376d48f8cb8cf8c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de36b08a92a570a6a78133d41895def371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3a2db7491b12cebf0fdb0e2b105b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23e9bb9109379359102e0553dba864373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019587147c9de825917ce2cb485320ee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5b3242dab9cb92fd83c9795d44b23375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01a03952c377e92a66cfdafde2b30f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c33a11e19e1a2938ffc13a656a5d3c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089936eb428307163e4b607b4de5f120378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75603beeb99218c61d7830492f6b609e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e30838fd6dacede7ed59a94ecdba56380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf8e2df557a2b6eaedd44e92df7872381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6844c69e4aca4c3478f9b181e5dd36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1f8b7e39d3a4acd8376226d3a13fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a924e0413251e2007a515c86d44bd56384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50851713b62933103a220b5dce9cbf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b130ce99875fac8391878b2b5b09cb2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3791022ba94e6d7263de921dfae7ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf38e35085b05f51e1298445e87ee1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c600696d811aabbcf6f8b7aa54fecc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0b42afed5aba35df9497b8713e5d7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef786aed41bf4f93ddde2e4fafa27a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c599ea3098578078d5a79caf11caeb7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b825b47f882f5b5fec794064f505dff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfb166a4100a4a79cf128529235cdb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b9924eebe28b9cbeafec6432fbc14395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb8b93ed0bd36454125b9959176ecd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b47c3ef414660473f26dfcaf51738e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622471e9df5586c54ef53af26f22e59398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea1a34e8661f6005550127a1a66bbb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c58e613d195cac01c7ce763d30d7ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523e4f8c9603996f2c6278405936b42401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751abfa01caf7e4ea116133c00a6f85f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79548cfa41145b90020e03591aa6d52403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce583c2e026f4f5d75da528f7bf456af404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a92b0b87f263fedd5673520d584899405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b352449e9e3fd4d1eac6dadcca5c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9b1079e08d1eca4666a846b851237407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617e0252e68fa482f77080d21f5103e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e133da6d58f6eda510c078285e2fc2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbe8d6e212cced49fc7c0ab576f0e7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54734cde187f96dd0d754ff4f55e8db5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3e0738991050099af8cf7e84d1e91412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b6e569477dfa32683174ae6ffbca2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be71033f2b6c9519b39668f2a0d9f79414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359ec84e6cf2c8fb76b4f2f1994108e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b78d0b2d7490642a7f43fcac07a2fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49958d250ba04b88552db37beafc08d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a0b1d306b8abcb0a90eaaafd63e14418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cd770c56eb9feecf609d5cf8acb97419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ac40e5179dbf8c12ebb6cf4529783420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d5a93f0d2ecc22d4bf554f525487c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d13f4788eb848ba52bfc857d6bdbb6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919a7a20006bff51886232bc28d858b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e463cac0cf8a79bb4fd0ebdd8ec6231424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4d200875efbccbdcf7b3713963481425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a5429464a35fd67e76a8b7b31e374426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da84d84b1597b497fc14294eb16882427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93111ea8a2285e434bd27ea053448d16428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706476927f183e520af9b43628077eea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675aec0841adb33a9f60369eae8f6a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f668a703c44b258dc476f2b2b5693a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e4e65bfa04b7ac51c44aacdc02849432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d67912a13e53661a3c596aaa37afc6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3c46a14bded8e7cbc2450638979a9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e50e0546f613d0a5a11349370093d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44474287ba19990473db06b04a9fea0f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dbba81134228ebbdc62a1717f8394437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b04faadb445dff14242e07a7c9c2fc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055997fb5adb5e22dbcf27a2896534f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66be6badff12c61471d98c19f70dfe2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3561bfd18d915e820db43cf0c215242441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7799c4d3a24ffae060b21562b71810f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899218d9ef9a22a566f27dbd18cff94443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19899517fa8e831ca50855f9c0b996d0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db99fa81567089231469e6cd3316a10445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc68b9102a490a385c7ebb6b5ec6634446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ec64c49232a64410e55023a434c02447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b51485da40d2a4a2dea871927fccc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cb2125357f4326718646308d19dda449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce3abcc995df913cd333cd6b6d05de450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662d02408308f3275eb4ccb7dc9c369451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53e616ce97f5b83392548df8f58dd9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f76b81be29ceec1b6c8120095a20f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd0f67c287d84bfe3753be86366e9d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecc3d9b9604607bddaf157f7549c15455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8b4e20cc01da14072ae0bfb55264a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3a37311fc0ac4f35585133e017276457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42c65dfd41b6427b528df88020c5d1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364103259e4cf6d2b24faea29034e9d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a965c2d11de6a2944ff929db20736a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3be4720a4ca251bf48c3158d79f750461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58194677bdfe5cbda18634854e695e51462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861cfb0eac378a5e85a7fc00b2bb9a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2981f95a10edc7e56754c2a5d3d30464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f216b0557115755afde1a8ccce35bfb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cc30ddf8cdf53870ecf88c0000631466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31903d7d44c82e9c20462497eff1c37467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf19afec0a35296eaacf2cc53be132a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e102713830ce3ef1267978d1c7d7284469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a810d69b568aab4f2efb2f772676a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4da3b75bdc3121f10f86e47e518acc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524de2e846f8a5357e4a283798b2255f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b56ecfe516075b05842b16819802a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667abf1ff1563b96643da945d679e7f9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1481e4fdbe3a1ffe6a0c7afb6d5c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87d259e58f794e2547089e4ea0778e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723a00888a253631b3c0dc0ba5afa37477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7f331ba2b38fa497fd46963955f5a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fcd82df256738c6f9f35543fa3ef6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e0113f78e4f8bcae584f7847cdcff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9660b335fe72febc730af1891588c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de553486439384ff868d01e62b228128482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4cb1763b2b0dc6f772c38e76efc18483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4a93e7c8314642ecfb2a0dfaa452a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88486905b58fb0ac34604ae8d64612485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98604095f8a7fce2384513d6256a7dc7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fae5f66278325fc7a48fdee6a0ca7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830df236466d97d13e7732488d50e2e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09ae70e66c5ee3c904039b62c1edda489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff94e1c07602e369b759e39594f95bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f3848075740a9df527923e9e62512491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9777e8c4c8fb02102d6a94137dfd80492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bcee9d9c8126cf20d5b49bf6e4c13493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdc0227bc5c81b759db265ac357e64494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6e711243186b4f3387be73ce0d693495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd6dd430d4513acd31ab3bb454d551496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3064c8801eca3a94869a5d68f53cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde865ed599a2d313a35d8271a96a957498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a076de0c616490dc4426c3479648b4c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b933bf8897377ff2650b28e20bbd7b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619702cec5a45f8438919c51afedd01e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e826e206bc38e9a80ef68eaa6eb85502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0c8355915bd170c4f87399d713f20503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd40f89f549e05347a689913a773cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1c57cdc8716721d42f309669bd4e7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c2a1e11a8db3f24e3a6759d6c8989506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a391b9ba1e18479bd3d0be5fb6f3432507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54df5d33901ea4d75652a1025c2de19508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5c499dea56ee3f371e1e7e7d43eac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d71b7d3303620118abe593b727792c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723db18a923882a4b87df496c600ee0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0098c7b3f13a64016d321ce8d813e4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95edf19f436c128be8b8ad6d25ca98513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db189fec59a6e964808c5edb7b76cf33514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a2b27e072f2a894e0abca0467fd65515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245855ae9e0ea01ef6990ed9cd3f031516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b356e6208e2ee7ccd6f3ca0c5801048517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868a9e09877c216221412b87207069d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f44f3ef84d5c812751c97c18c85931519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ea6588357880c60d3748c615fc3d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599408723bd447531cf7f1256c20c240521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627dd6e57eb612c7fe62e729d13fcf2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacefabf310317d3d740962ec6f6ed2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97674cacf6cc0530bb4e46098ad363cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e728c4886889447b539f6da41b7200525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79662be52502c0cfa56310689605843526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a36a9bf878ff346439719e7437e8c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da466829de629d6ccace1178a4ab9527528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c72a8b90fa417ad288f4c4862f2a59529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5adcfefd6613c8b87543974f6a5db0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d40287923860a4e73673e9ef3c4f3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07f77109f867993cef0fd4e16ad984532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6b314cf75f7a1a7eaf446711d7dc8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c707ec80b7bfe99dbedd6cdcdd65f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b91e3a196b5ac2969974ef8677682535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43885792f2d959dd07311fc72ae35e7f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6003870a2b6b208d7c14fc1291d9d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1f00e11fab025b888d506d28344d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355c06431e77adb9aeaf484d6354f66539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547e4bd4f6f589a38b39aaa84a9a790540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d7ebd46c7e8fd24c8123d2ee80354541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a2aad98715f69645c1ee9d43e229c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535337bef92adb7ad95f150afaf14468543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2a26c842b5aad1cc481961ffe5b64544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b2e0d8b2de3cb4b9ebb457a503dd6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4144cd0f4b053581df4376947178c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a6655277ee730f8b63658e35fcbfb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e2a7d128dddf1532b9415b3d442b3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87019c6608dc6b833c04a8eab9835b8d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baca512ccfac768d5e34ec3860f4b91550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9c67e0658ed9f36c84f31c6699338551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d2fbc6f740ee2a1606ae53ab5ef5f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6ed9c928e59a72ba0177281341136553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a08cf3791218327c29d0c22ed1528554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd39b0d06cd1f4a3db121dc35e98ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070bab96cfaebe9672f96248adbf761556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb190a188aca8e81ed4d8a6bbce9e0f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756d809f37a85f293ffb0db3586f66e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f9ac150bbd14ea007eb82625933b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f816cadee226bfd241be329ea5b1ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a0519295290c795c3d13f94a1f13b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c016e0cf0fc0973faed4eaf8a21e90562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c37455b0cb08591b36ec82e77af677563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da24f9471da59b6c1a9b7c882c4e537564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c718bb71cea1574d882f96b3d844a7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d8def5a737bb243bd75fef0e2c0b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542deff5b9836a74383150eec19d76a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f36256072980830be7a8c549d8d3f5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f6b6f1d69099d38be72e2f773465a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50adaabd27a713a3fcdf51d4cf67cd0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff774a84f5999cac1d9a62ef694a705571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae1593818c00f23a4bb78143809bc6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d5c2a4c23ed0f5765bf9d6deeabef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f220e239c7dc2157d079b6f7c2ccf6f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9e3a5cb44c25c2b66e4c1bdfa9062575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636f2121bc2946c677d25760f449a51576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa56f8f34626811b559b12fbf58404a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7484a7f03135371832f2ea473a16e15578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be4cf77ce838a5ce2e44fd3c71a400579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2287926c48a3ce15d3fc0f3c85b8ecb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4437651f8eb2de56790be3483af443581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9ad1e39489aa3e3daa42218c6356f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4433179929dcdf5c1c44d0de0e5c38e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3807b72a81938233aff5179f356775f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4b50c165b87f22a2182aae05154de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f913f4cd9451b158e39cd498bb000586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88139b0d626af71f6f60523cd5e96cd5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c307bfd1a1a8fbe85ff5e33f18431588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcca500944b314a816e20736fa127a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fb473c3d7af92239270dcbe9d4460590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7115919f02a66912742d5d04b72c294591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac52b4f34f8bd71ff9048e417721f8b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be688448f9009fc4ba82bf30a921fd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461ec042586d015588d8f92d11b66ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555a8a93e20c491a436474100193855595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198827349ef81db47737c538aaded8df596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c355d922435e1a877b79d0e9dda4d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51e3d5ad1a71e57a77fe3a94ae9c12598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d441d2326ecfd9dc8f20560d8f37a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f55696372dbe9537f50188174c0279600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c108cc41990bc2ad56d653498bddd0d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77076307d5401b5b0836f8ce916066602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311f6736d6b59982a78f0ef24381df4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a82c4013ebf9eac622fac9ef1c951604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ffc8ffd13b1d992bd1cfba770adaa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d100b42538dd248a9816c720819ed5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3071b682d6ae8895c35ab1d3b5f6a8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53a9f14b2a9d0649ac0b9a6aa840b7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409ac450f95d527ff4a89750b4137fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7150691757cc8e751bf0aa1e07aed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc6b9a471a2eeab84e523c5d6d0bd5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f231a1dee32b20bbeebff7d8092c65612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e215a238cd850c482e187be3afa51613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d00c3475ed3826843745a5844b3f8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321639c04592d87ec55c082bd86bc9c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4561c0e5b819f09554d32cd96f247f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dee1c658b138d3cf5e60e1950e8c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e0dee4a5ec6daa03276bf7f179ed7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8ce992d7931e56999b782edf1f39b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a73c077a40b3651c395863bed837b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf72f19f740df33d26ac97a8aed3ff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc37324c6d443139f235ecb29622b8c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3d1626e451c643483482084d4f1b1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441de1e04aed011694e37a5019c3954a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adef71fff2a6cb72f930a003c82668b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31284cb13de1a43cd9972923cb1630626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c05ac803f76585fe4c18440d77bdda627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccf0fa18d2f0c1cb47a72e151abb59628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed38935ecdad4663d913c1f4088b63629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991df7c215207d23ddeaf905469f370630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65593e2ed62a965a5673b5b83bb58ff0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782882ca39d95cbaebad50f3349b0a4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932e26f3fd1cbf18b5367d6ed989751633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96a74b9327eb80a759024878efa931634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee011e0f0ec87124f894cdbafe434b0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1823f4a21f08445946a7f01fc33f8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160658f71d23fe17e06af4eb2b6eda7f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa4fb7444e00efddd28f88c496bb2a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae3f43e244feef697b5bda7a05abb2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f865604bb9fa4914f4a69b322db8d5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908d22cf5984cea589a710bca6bc48b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a21c502719a86bd794ef6c3fa9314f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f0f181dbfb2c2cce0061c5043e11e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d8f0e7d9ca2e01154c38c36e1d89d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828a3addec2753687eb37380a1a8040645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa2a101c95a1566fcc1e8c4040b845646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5acee13d6345425ad07e0d66aed718647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0984ea055a23f695a82cdc1307839648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab524a850bf13e50f93bc02c0354fe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38d504024057f4b52163ab8bc7bc3e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e4bf35a5060e36964c61e6534140d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b9ef3a8e7cc93115690933c69bb6a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b16f517ba927024b6ebd4fd888b567653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d66a0a2ed17b8f0549958574ca277f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1986475146d5ab4ab17fd8bcf1eda655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb144c6d37b9d7e6d100b538822b477656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0508f95de6135c8b0d7b9e1e02d356657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829656e4831024ba3f5248d9d395e3dd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea550ea5b7840de6af9fc64df61e2f76659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713663d68b68e6b0e781ebe48039752660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e23a6ff685ec5575443c9555152bf9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4ef83e7c59a1a2dbc49b29fa277ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbf01aac685444e67337182c7c0283663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6de6c6cdedb0aee53fddb1adcf8031664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59456d1c74ed8e74196278401303b9cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0b97a4e2f49a193c54c2e6ba25616666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e5c26c37ab6e23d5668c5cd4f44a8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a5f6c9271970510bb644f59dfeb85668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c92ebfa81d69e9bcc035f7d5b04d9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f19e93a1865f55ee456a0d321221cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831e05a27f2e23e5fcfdfe568a53f3a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a84608dac56a7fcc103c6bd48b9f2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5ab39a41ea72993f5f70500d9cbb0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8997dd648c698da049ad5876e0f865674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72760f638b5a3f9cacbfaed08aedb872675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9896faab4cd84f41b76d37a0274397676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c38e3551be0b2a7edc7bab7d62218677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761a723c93ff767baf8b806265e4731678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c453965e9dbb2d0e982c5a195f035ee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d309647d553230a526d05abf6c4ad35680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139a016c6b9a3ef393f2bb2105aefd5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9defe284021ad1c4adea06acb5c329682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2d9a9085dd016b5959efda55a2e66683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cef6ca7583e731911059e8a3fc273684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a24a596a7e9cdf24fab90a77ed1857685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889c43740d10070a9f4235f34435280686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064754b937edf86f1ec38822bc7a3e8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5af78b1332bf685b6db98c6df4d60b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209f64c3f629e238e4ce5503f6b942a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da02e298b07210a23b54b87f638fa2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cfc231bbb61938a39606df2bfcea0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b11a78b4e62a4303c0fdcfa20c77a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82053d7639a3978975185a2f697dd7d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418891e66038c1e92457de8687cc5161694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3d70508f8e937aac72b64231fbe87695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8602f5e7cc7a62e0f0d29da5abca1ab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669f48530c1da3208129ed962e7ef5b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29076952a7330c9ed1d46c371d91df96698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c349092f61485a431f656aa9b2f9ae7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296f10d803c3c08efaaf2879d4587dd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2954a6b8e771d829d35bb4982b76ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674161662ccebff207f093fc7228b27f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024221fd30a68225ec31291a1a15711c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c0f703354a51532d09e707b7a5bcf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d67c6956572c054b8de7b140cb042705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b1fcefa5c013152336afe7478213a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847f3598a25df61849fbc99becc8d9d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45161814a53f28cda1a6fe7aea7cf36f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5480afab428824f16887d679ab8ba96709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4736398481ad2fcc0bbf5b42071586710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1ad147a5d4580102a4454941c2ab1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a921fee5c2e92339bec9a7d126891d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6df7617aca880d92a8eb6d806e97e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f27d530274dd7c6ff1228e7e7187bc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37ac053b61834da4c7ce7979915e44715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66bfe574066ea569c4bc4d35c0c6a0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672fc419fb5f1da4d2a4019d4802cdf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf1fe1ed02848cd06fb7af6e22199c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e1950ca115517f9c4f3993b3d3be8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7886fc6c123239ea80f8b41246788d2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f5c2504a9945f1f55ab44cda4f40e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f2953dd6b783c16eaeab97e52c3be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe67eb90c19f8a582cb3db0428445e0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30ab2d32a4411b8489d3a3097844ba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663dd39fc21f5fea543520f8a7026f0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c23a86d7f7455e7d7a82e72f0d9d93726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b7011d0f56732ad9a2946b710af4d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3f8680e6db9638f0b3a9543a2db43728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1621730c04de55cc53c97013490257729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003948ec881f2168ab133532ac9a578730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0499c229ef76ff6260cba02dd709bdb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa5f2d91ad40e1e12f124ce1ba701a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b75fe8d0e66e61558444839bf23fa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1616243cf7e87eef6a6cc94263136734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38671e3a29ebfeabd58e8b27741619a8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0151db8c1f31679e8749f7ac87df0a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70de873f64e9e3b7ccffb97d367fa7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b003dc2aa73ed526053e9e316fc08c8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3977628f1a2c3f294363f36045009739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd52a84b64e8a247f450326734ee87740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba2e752ed37ce34d8aae7e5005836c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011f1bf65d3db0f01f4cc31c8833ce8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcecd0e8d8110c334a5f731cc08178a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54d7369ad975cc8fc8f23b3ff871e4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8ba20c514532c40c56898da24d118745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8c3ebaed2bc189e80bc90066a2477746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0830fe830267f7df21eef43ebd74b5e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c837ed95257e3c4ca0b4446aa155f33748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95bacd68bd2b83a73b65f8993a1569749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0246c78e8f5848f564849fcb40888750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3ea512ff1fa17811d98378544ea62751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1df9f344bfa6547d2a27835c558a05752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925b925de1d1eeed53ef0fe9b670f7f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2482d0229647afa5db34de138c5d99754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600d33e43ae21564c91cd5cfeeb8f86755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1867444a4affa3c88167bdc2c27f79756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fb684d9d90b20fc6d0841f451d6cd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1633455956dc2a584b1b1ef82a40f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6f59b0f04353efa1f2db5e5d79048759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed623ec93d93c4fd4524828c3785b57a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c425dbdb7de2a2d9b933ddd904f5352761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e9ce23796f0b55b361a45cf83b1e3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fb08c7bd616786f62746e76158634763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cabd0b3c9d828bbbf70a5787213556764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb351cf37b4aa43756547c8b59d959765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f253dba7f4c70f2a4bb8bdab5241a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac2024d2a8329df4356c0d1a0c965d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>