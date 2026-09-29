--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3565,51 +3565,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83714248b5fd450cf5c62614561eda1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83af404b1e0b3399de5e643d49ca282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072cd423417539e8d8777df94dfc9a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14a531407c3418d937c10b693d02fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b013f6e9b2c73ea6ca362d4191249f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4215f5be6ed631bda1bd6027faa29956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f475153def3a854333bf40855818c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f17756cbb8aeacbcc27ed92b023a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e0e25a8011a803b8a7816839ecb739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9f5e0ec37223cffe01186a7c5560810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca608c27292ee97de5447cb6dc43ca511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e20b7bf4b8943b09c7b2c38e91d0d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b0c3fa4e27999263b5f1c260a961613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9226843b250ee4f2bd4aad96894c7514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8c63f8a42aa70fcec3af78468207315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a938f1ffd26db02c6fad7aa7f323016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58f598ca9b9518d04c2cc18d0dd43717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5d4587bcd400a34e9afab50804a1618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddad7ad8a92953244c3d9f68bdc0dde19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64ecb363b07485dac00daffa6b901b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34467534f960259d7c83146d1ebd3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c507ca564b811e9d665345509697a9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7e69091dc6e51259fb39056d0e8e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f7a9577704c2f26861e42c8d7c80424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47478716d496f32dc2e4ad9ebfd74e0e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672879dcd30b37c4cce30846b57854826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78b14facb530895d6ccb8432fa1f0127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb0c36019b2615a8f91b8688f87b7928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f81cffb3a4b66d6d81e04c95019ed629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310148fcf92bb098c6b622eea22fc3eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127de0e69bdfaa74abbc51e863cb8caf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d72653f1733f8083d8b4f70bd382532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0856f5818e305e68e0600c207f80a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88979346b7ab6f75cfb1aad5e7b9e23534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243b9fd31d23b86d3839f16296f5e4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64263a6168dc85b7fc0b20d1c296aa736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae992f597f764a834756b716862facdc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f90b1c35d129546329648bce4a2ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a8a17b3c4d7cead97d1ef44761dc739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0446492b0106421022ea4a50f46f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755113995360108139b80de36872462041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af47aca6720786cf110f96eccaf7c5a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f24ff81d6f56023d73c6c81a2838f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29cdc099de6348de51600499040b0044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0647e21fd38342b7b3dfe102b8777345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe989da43129a1a99112bd5bd2f65546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d40ba89236ca028d8a68c0365a877247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9056dd5f338506d882c81edba073b8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67df0031a8400659c6a7ac9f98620a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5225e2e2c66e2aff86f5dbdefb3ad5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc4240f2df4d0a5063015a416977cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8367be538dbfecee188cc42b27cb0f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72d0bf3064c3023a97f13326a8cc7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822998351efbeab3d2be63a9c2b1efe754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c7055c9cd5c3e8fc87cf07ae2d73a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222555e5539d6c0cfffb3031d031115d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193e5cb2dd0c8f452cb789af2ef344c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67df1411be4d3626141f424dcbf45658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fd8ce7b213f2b35488d1b36912dcd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec0c6aed02c1f15cbd89202860a0a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f35881e1a0838711290baade5e321661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f55fabe46d14217bc35ec57f8ecd262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30e19ebdd325e8e68c7b89e367139c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa61060d0b641fb0205ba6b729cdc9964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22648820994caaeca5509f2234635e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744676e915ed2d658835b17323afeab466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d7ce01414b5491a48fb4fbca7220567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec1603c4e21d620a7ec7025333b73968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ccb83db427326f074794cccb926d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74b669ab154f6b3591a8aef98473c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fd83d7f843abfb17f8088cea1ed4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7de657459b4d273a1f8740e109a9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda3bac0402cfd8626da528d765544073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f74db73623ecc45c8796f587a491c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcca4c0aadd1a35e480ce9039e9cfd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da00d61729b2addeba32975805eadc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af816bee13df2135331532759b253b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b92a886d7f701c8959a67e81d1fbe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4101b38230546c32942c17812ce545e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1090a7c77c0d3713dbe270a34f632b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d9332db57264a69a670d0fe87465a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07669ddb8e3dbc3ed86ab238e90a153c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97082926020bbda26fa6e808ad797ff783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4088822a80576eeb6cb7ade5a9bbea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02d7a93f8dcd878c1f340c759bf8ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306ce44baabac3bdf9ae3a0b64505d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83b94be8bcf97891838d083929de2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550191a9e48db5f7f28d32dc9cb796fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218f0da530074c58e7a81bc64f2f4b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294049406e5eb9196ead1726758ba54290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e05b6ef9de1e6048eced40635592f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0253edbc80913de0da04af42cc59692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218edce654b16925eddb991e35597cb493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443405977c4ce61300c1b826d854b5a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2f8cf8a2884f1db23056d83f09a9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cedb1c9580c81625b8e90a870a736f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf4a1a14fc15af82cefb5a9cbd549497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e2966c7c1d09c4f5e80c6910beed498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2998d2edd2e1c1a9211159f03fdce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f73c37cec51cab30bde5acd1957006100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076aa357bce577b9f6d08a63cf66c86101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528d634d8069cd634a507b5a264d2db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee740cd2d7abfc29d1d96ef7b0bfaa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78b4b08d3a2e96fc9390c94a1056e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfa83afa2b95fb04abc885e97338a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75695eb2689c72207e542dbddf458569106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42578efd60887a23ccb97f44847e15107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a106cd9abae2e0c6ff3d8e1070b32d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f8b6244e31bdac6ed157c80778c7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd0e7c5693df902f239c756d421f71110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc36a41ac665b53e6e9fcad953970e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1707aa7aa6c68e86e642958b298f6b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d247109278a93b95d598ac1bd60963113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7edb709d5e968aa97fca2fce33553114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca59687a283bb55dd2ca359f6fa2309115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd52ca5baa68c900912511b5c97e00d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798f611e91afab898a591970b09f952117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941d6d48bbe554941d904d41a338737118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8900c76f4508e33f837ed92b80d0741119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622db19e1c49d0e2c1a97768b5ef951120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93fbd3c32c2a49dff84c3f33e1e748121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efa656da32c96d9820e8f9201a65e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a83bbd7d7d8af594da104f61c73b67123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bcb18322240e517289ed93dd43e0d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d6e7b414a634ad784d7e132bbd99c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dde0b97421d6438838c081aaaaee1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd681d3b44f6415085fbf63d29cfd8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23d98910331e648acff8efdd79491b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77745ab070708bdedd305efd3d7f852b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8caeba731cf8a0fc3fcafe2fe54074c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78ad809bfe737599875ab22a3fd73a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910c48b21f84325b9f17c30cad196f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c91a7cc2091d34238079fda5430977133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2485292be8b43a495b9373f5db8ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd958452da0ddcc13d7fc242bc96b355135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274a4ec62df21507a2f79ffa4b7b6af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fbc0eeb24e5b6164dfb1227e52012137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e30fa480321906732f27b4a28e7fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92288723a02ed4760644a5f19533ed7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550e5f84aec674368408e0289b95df3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42861c8e463af53ec4bb5a225263ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba900f83e9af3c2247c214f1f601f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe1c612fe79daada8a79125a21a7cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099f51605592ab0b7a3ccbd82ef8d9c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0d792ce26d8a2024cd755a0d2d0b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03ff3889755ce2329addd5d6a78fed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb2fa93bffd979a899e39ad312a4aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783657515b5192e2eab5499a05a9e12e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37246613bdcb7031ca9a25d61bbdcd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d07363f0d1c3e644e8db6200cc6c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea9be5c29cc57c6b2dabf25f2452ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd25dcaee2ec448a7a4aad2ac693141152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57b24edf7f1f67de5245d524ad0c0c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72e91f3228406b6f1e0fe25f518f4f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a8412fdbccdc7b20a313d2fc399b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160ca0d94d03cfcbe30f36d690f4332156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d600d11a08041d4e4e699d09d0a5b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f467c310b87324a056d23318aee21f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfa9fd349b7af5e4e4508587b78957159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bea3d02013142cb9e685e32eb1e03160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5f78616e60f576a2bc21710b66427161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197dc56d370e05652e59cc59a5dcc14162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7ce03c2c7eba0c4edff8c36ec1ac7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c9d6582332be4db0aae8453dea83d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf3f8f4fd649515215e73d85aa90a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e0df2e167dcee5ab7a405c9f5ef68166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891720cf32ac1d3cc6f4394a0e91fd38167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d1e7197c2d8333be7ff8e6491824e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a25d9c5dca5412348bbd0a7544949169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12238c07575407e3e58002662d795fca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2d848c680c52dee8646083962bb92171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341213026d8127a3bcd0c1a4bd6e947172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e285b5c042e176fcf84b4a7dbd58a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0cb043dd7bafcd6c8bc33ebbe60d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bacda84c3e156a4328f7c7e21aff7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83be4ea92967ec408b1cf7afe8688e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d126b7f0b1288c877d832ef7a75c62177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8cf8ea12a33cac7b71cc96b9f8612178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84d1225700e38702d7761a7b25555c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73196bcf9c49be304140a994f8d8c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ed46500721f490eab3576d4e6c0ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f0cd1e7d71e0479dccb226e72e3f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458977759431731772276a155f3487d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a7bb91228912689f1244630bcac86184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494b27c54084b5090c25a3cf28e450e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab483b754411382475545f5a0a65d63a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c579682b663414867f01d24ceda8b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decbb92c2d80287cf0d1e1afed489ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf374c78ef1363f1e6a3b41b3d8eda189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dc1aeb7d22fd9171f47544fced45b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5596e20b9690a8e759905c9f2656e40191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db7806cc90cd81afdaa8ed0de09de4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f46a1901ad73888853c99e25f4d8d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12bb8c21f5f7847de165c1d9d2df5c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a25facb5ab948908c65b1a4a38c96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86f178cb9186430ed84c44ec76dce6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ad662901d639f6a1cb9c977eb866b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8fe603a7260a06828d051c0743b10198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81be9f61a8836d0c70e2a09b0040f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72658d262e204c573bc2b9785d360bad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef964fcb54993d2a8189ab830aa60e1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b71b067738e3990955756e8a31421202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb18d0e5c7098f42d4a84e071fbe51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852948ce949db6871e2b0dfed097a2e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418deed56f3fc15b4effdc370659a7f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06d84e64692044df19ef834c7f2e3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fc4ea370127b4c18a22711fffb432207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93616965b1f09d0642d4ef54f6633df2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c665f39d298819e1c20d277947a05d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015868c4407d9efb7111ce9e7df19dc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edb5d737fd09a261689df98ec610de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04a9a39544a64f00152bf912e7ab10212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23689e27d2378c1ea1f728687729373213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0f39c8a21a65e27d23f245f075ad3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7df171ce0702d0747815dff6fcf58215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82393126ee825e3cad816bff2b9f9f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698c74f81a6dc248808d0c2d6b9b6d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86f117ee8e5a17ae07040f0ee20419218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc21be88c3d3abb512312c876013084219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a76821d9303a2183378957bd0c5c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87623e48b5f97f2980295061c7e0b6b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d60a1be67e8c29e96b1d7a7031f13222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b82c11bd9d866b8752f8b7940c6069223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6f735c3fec03c478a4d27e0dbeeb3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5fc874d7eabdb0644a3eab499b151225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a5eb84c8f218a437e063b9bb181b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a085404c007c5870e327f79a9a0ccfa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9228835b3ee610c481f5be8af6d822a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bc029b0cb7357bdfd05f2bfcf5f4f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea02ffe68145157f5f94a4606b6915230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfb117e3838c866693dac32ff773cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f10816c37ba0303638768d2f5e349232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7a566c338fae5f3f3de4670473fb9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36670280187184af6a2eff57d6b4b83b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa51dbdd9c0377ca9378636fc59ae05235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a5159f73d19d7d2106ff1cc0d4416236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0c45248f5bf67848f37c4a6ac997d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93340aaec45c13c61082fabacfa0a6e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db217984979a4d63a87db4c9a048cd6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410f7215ad618c69e5af4ee6811dcba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d54e79d9db2a3bc27f77d61e86cc62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd40613d99114a5b79b09963c16695242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9beca4f3acbfa8cd3e38dfa3c759b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f95fdabc4c4acb315fb3d3f2fa865d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa64609559d2f3042f1fa8309a56f3f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5d22fe154f12753de4a935f4e2409246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03282647a925bd2ae560cc1a2c6c24d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e61e064339de6a92dfb1179a28928248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a7d5c4648aa7d725ba1cbe64c4489249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9722e208a2d8fee24169b922931c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9cecc68f5addff237194bdb82b025251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73ebc8acaa5109b35d3c17398aed64252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806683d24be1a1721fd9e87c73065d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4eea3fb0283ccbd06e1f75502a10b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d34f7463792d8d33aaf14c10863039255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf9e595a9a0b8f44e9fbabf0458177256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8573f985738c6540a4278f8e5774d14257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe190b77ea6dcba3a452a18c8c4be56f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6f9f2541dbddd1645be103e20bf36259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6f73394675ac7d3278f9041c3b9fb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20d136d9d5acb76724b7d8b5d6069d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f566bffd85bd7c45a14ed43301ac1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b7d06d65b59845cc8035964e181bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac7757122fa36c1202e9bb272a7784264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100debefd28b29966ff3a7f0f57e14fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92073816dab0c0d0440796fec8ee4bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72208cc8941ea278686d79cc2e73f33e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64239c32dfe5100bfd257421059cc9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99e4c19e20df0101a7a6f7fe1caf0f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8092839c06a516c75a448ad126257a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e1eb10fe26d55e3656c397a77f085271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3313bcb7508d5d3700d33149380b35272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718735a84fdb5628c377293dfdc0a57273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f07801ea9613500bc7163ff929915274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec8bfc2b1a8deb0dec9a32c99ce704275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c8db359158eb61a308fdb975e6947276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb95e5d66e117b3d45ec7843aadd64277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025312a3ac2b25565ccf3b94fbd77d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc888a0bd962575e8231c0868091fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e584f6c338534ccabced55d4b4bab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fb8a319dde96471aac592f6b54046281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1e4ab35ef5cfc48ef3f43f0c64e5d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09985504203775b300e96f22a0fa37283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb020912c9361d3849e6136d29550b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bb50a7b1ca1376100853a7f6402d5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94610cf81a3df48e8f65307b502956ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4be172e2fd208b2dde26899e785506287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c99d7cf4bec6a4b4aa3787b06a01c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccd9cc839d08bb45d592716a0892ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed71089601bb3d15c605c54bbae740290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc54094d19b4ab9a8354e3e9f564bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da32c50241027e10c06068d9eb799f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8c142ad100196335ce48fc91046fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde1eff167f859582de9d002b158c1e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e89afbf2e85547fddff6b808a2df65295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a053d103c2f2dc47e581d06692fb12296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9210bcfc53eebe799edc54366ab7b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca49dc8698b734f862c04ede25335c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fdc3456a3af2a5bb842dc52539198299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f57ae5ed0a60a0648f02f4d267839300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63f9643e568498af266ec81419cf90301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600be78a57827db513eb44f8037f11d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d337ff90b76432f1fa999605c615fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746ea4e286e3b063eb6f6a132801982304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f861d54e0a8d7f2c60e105dc0e2752305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456299c8caafa2c8e6153ed678ec9761306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed2a1a5fbc844cfc0ef8e0ed175dd0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9926711f8d727b5036eab4ff5b52b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848c28dcce8d314a5bb4cc6bf65ff25309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cedfee26599590bdf3f01761edac74310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92787bd71221a3b04f26308e3c30929b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bb00a0c10ee15b7c2a0887d2c2fe0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3319c2d47d80162bb19c79918a262b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37dfad07fbe5dd20fa292d0dc2d1c93314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6ad85e0b9aab700361164dfbee018315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d8392a037d5c27a5ecb1d4264612d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b2f2d308ab3acad1b5bd702ce849b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21869bc3cb8d41780de81c4d6680a027318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30464b98a0937704daef92e4f9d1af0d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374e52bf060f604b47aac6895a99bf7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085ea13e14b4541c45637e872012e62321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c46b0169f5a73bd10c3b640f8577e2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41984f88c93f9d43feb2bc8f23db103c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d446643177a55f4d6e25f82105ddeb0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cced8be136ee83512c1de81c09e413325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0145cd72405fe63d312cc52f1552d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af969a1d62924cb30df206bc1d70e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806221b6219bd668f9c59d2efff3e836328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc681032b4b36395728077876a20561329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30ca497e7bab96534829ffe612915d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18764539fe666f7711e686699b24df99331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0688767997cd73ad81bddb23da2bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9791f11e45e95ea83675bd2d81966333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08c1c1081340e51ce252265ca734e9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94450a7d2b33333257dca186946d18335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301996e0ae5ee3253e339960f5076324336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb5b9466a0a2047f23f273a5cb156b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde76f3a581c5f5a9d16b541eac6fcc1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d938745e3cd2b9126bcfbee70c13a5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce774d30a4d1a6b75a433de34a1d60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bf12850ce50b9e4600807aaa973f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddc752e994dcdda1f5dbcd2e68845a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb78ca3dceb0b4d3243f86664e0fcf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc745375b383aff5626a97f3287b9ebf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84606c164203d0c1058ff4ff733bb9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44cc010b02a2be31b41fb6ec588ae7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ce926284e45e85646753e75a250a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c87d58580f3839ac435626bd200fde348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d41b657d9306ec4228514b144cad3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd34ac7d0cab75f6c555f7feea27ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f179db2ecaf2449735cda3d2953a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0fb10c375a4df860dd6242e6cd1a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5801bbbe770956afec73a66f86fbd5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7697a49f864ced0314fd881c2b66d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e324e0e5e27c7fa533278c32ada17d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629994c16982f401b2ac28364f16a16356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27858bbbed184b9571f3d3d228a749357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84208a32897cba16428e57a8242d24358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f93a913a6505f00eafc9c3ec99796359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd4e7059031f1780ccad357847b2e9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b1628eccf5e8230dbcbdf3aa02dce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb0e07ba51fe7c8eccd395cf73ede2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a836c1219fc1509192683ed9cdade6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e624a76735ae083d6acf5731e1bef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54324bc215463114c216b6d0da340108365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac42d7c89577a3f76acf1aff11690c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7176e0837fbb969f40e4544fa7e93ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c25680f571f9847d61a3b466853c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943393a39d8fd78000f9c95cfe64075369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e13c793b0aa417a7078d089a56050370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f825e8da2bd9c914a2485612f1584371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29376543820635badbe66ebf2671fea8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae46715bf7d4e745ab522be5b594341373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e7bc223049f02d0873fa27e71dd1e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54fa46f589c6381680e9417379fc4f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571c7e52a94c6861b22f752855ec962376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42f38893a97b9194913767338a9fa9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6f28898a519c1fee639731e35841e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09589c995043fb39e06fad9aa47030b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da919545c5eda2c4f9dc9d551c62e3be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a9b8f27a8a6759c3eedba7978a797381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa22d952235de1339a02ed2d2107adc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c7fbe192efe9037de6814ff7b65ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1eff6dbb1508c1ff03c1209372b302384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1619b084c8db839e0a84f87b773f3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260989f3056444d863c9668467cd98e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc2342aac34f099f54e116256e83e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00131d94aabdc311e9085746979e55388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960e942b08527a0c4df5b2be79f425d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41502ea694cb1eca79807e36d847a18e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1d194560e8196509b168ef561028f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b89eb8a132836365769a7323c1f0c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b122747022a83b88a1b64c0364da1da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab425dd2b0771f9534505de94ba4e0a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289d53495234e23b8dc23f0e6f0feb0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebfa3ecb809ed6e29b552e12168fcc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930792bb5427e07d49231b25a2755317397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7dd7aa828e3024633078f67a731c06398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4d50731423c22e9b42b9b1fe79681399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fee246b799757362424d25525c6551400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ceb4416db33e3530eee987e3a5620401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ffd41cfafabbfef365777180a8789402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23656735200bd089f6689596f1ed8c72403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a4dbdf92229ee4e8671035ce45715404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19622d280b670707a78a2743f816c577405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6921e51eaeacdfceb45ed1ab9cb78406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f32cc0f8024ba7c0b9855a2481634407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a42f3c9304a6fc9d194d2c2aabe6bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17257e365bfffdeb4a78b52221f720409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a4ceacfa49ba1834346d0c3579859410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d457ab245456dec1b1e0e8c75e4e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364636064a661475f577214884108ef3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4805beaddfef3828d11d6615bb86afd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89095b8c12ede55dc8827ac41ddab6a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36660355f99c9de0f4f134f1700290b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fa9c589552cdbeaa1f347e2ac08f9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6873e40a475eaed79e81e3f281f7cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb78f0301b52b688d442e9096e020c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0c9277f2680f2a4a1d72336791e56419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c783737a8855b84ea9e823ff9a1c46420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8f7fe7ec200e6a73038166a718a76421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6aa7c59ed9b11dd2d179575c84697422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1bd7231fa0f01af00c4186a47b772423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e1d090c585e4579a75e7d08c27fdf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbd01fc2d63bebdfa1f304919c8d07425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcab5172f3d989d1bf65bce219b74e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bf50cbb9b38637a5982e2117ae1da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e14feb785129246ff5bbd290c2f4d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f3532b12b541ba858d5c330ee955c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cf0f2734ae8e8e3a106f086da66ed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cf79dda63af4d8c2b0ddad3167035431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5a8e0fe489b073386c730509298d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d4d5346194917919e8d827c25992b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9652d92d79a82436ffb6973ab427c6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95264ae32b8b66cb2f2125259e7191435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5a331ff31467bdcd14fc181a5d9f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd81e08819e3856f8c1241088bb0b8f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222819cb030489bf6c2187bb67d0279d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa155b1de7c8e1f9a0b64e27664d110f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad61a189cc2b2d9346cb7b6f9e3341a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315767298c55fcd8bbd09582d10948f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d2a06cc3d17c77b87b2e810df4470442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44cbf95d49df8e6c57ade0646ef233443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f66552424073f0bfa6bd9a412a295f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9642111495137590fbb75e3c76e26445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1aa1911c1936f9558b3115c1f31987446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad7c9838dafc837dbca1622c24f87d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebd8492f56a6ab1b18ce7a59738db4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39136ba184a5704acfb4da7ce92bc6c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f9ffbd9e4d4bdd64e6bf04010bbfd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6300cb9396d80ad9e532318943a69451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a0fafa5d1ed6130d87f9186426a9a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69566b82ccbb8e7f754be53e52087d76453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1b2ea79dcf5f704521690ce2f8182454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a913bd2900ee30242820b4ecb43db16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdd2194552a3edc09786c61f6c983c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0919ad8ee5a5ba13d218ee3548d925a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2484c368d9e89b96f623871a820c9ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96158b268d25e55c04334da4da2404a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96ee75797cd1ebfe098cf2993effe1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64f66306dd5474c14332f1105f9375461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ba24904d6dbd60bc9169dcfa6a12e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4355967f091c1c319fd783124055ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d68cb74d18ad0cf21a67a3f80e8cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c03e6cc5a54409147bf9dd4243bbdc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156723c348936edfb396db9f623f0e51466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324a5619cbc446b5c1429a092b8875b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d7cd3882e696bb906048dec2488ce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c521ad92c7fcc5aa32ed9b81faaa87d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1104ce7c22bdb1c2513048cab861353470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab856512fd431956508d782e714b9f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f09ac438d1a86a442aba1a8db2733f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1163d96168084c6e60ff792212a0fb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34858aa81d8a4f29f5483443fadfeab0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f357fcc5a3f72e885ed3e25bef7606475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5ca08c4d8865d01c0f5baa49c0097476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8ecac6cc76ef33c5cba0fcfaa35f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67c0f91e4754bfd3a48bdc5bcf2fbd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b849d6d0de5e90f7c8bf46013f7694a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba321b68402345a34e68fb0ae4fcf85b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175310e7eedfb2113604eeb1690618cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72b1e93b34ee8d6145349729200791482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa96e1f7bb47117f39cf4766d5379e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d91cef943b8be596f797091c14b4e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dd6825856bb3c90afe3544d1f69c7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c79cd16f8a9484473dc76f60aaea10486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e49e2c7df6e847dab576b329703045487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67d791f1284da3de7445af9a347b16488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c410aad0fbbce63b29e6752e0f351fa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131c87d10f28c19070cada8b061df2d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9eb321ffbf153b7ddd1547836dbb3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baa969949006b7b68ca351785cf3ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c954334cfd72ef7acc28bdc30b55e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315af6fe044a9ab9df678493f22c9e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12268794c09922e2337a0f30768afe53495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788a16023da4fb90e642c3d8564154c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4ef6de48d71040b896394fc87ccf0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114988c1c3134d13a64205b1c4afc36498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a7c7b97e597b066035a6257cf8044499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd926674ec2013b9c2e77926b4b81ee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af43e8bb4f29b95d0341cee0a232c7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704133e7a57a2b8b98e43743333d61b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3310e0ea0d5ee65213d2bc01ab8228c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2514ed5f23a206b498b72ce40684ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4ae3c009fe3fa2eaf780be272e65e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781d0b67b8f261a30c08e8c1e9e872a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827289026169e7152ec31ec3be60ea0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50df9a1f5b12e19a9d52617dde53fb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9df90f71e47f27c0e4de5c9a7a760f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488868da530bf0b0634f9396b1003ea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ab63326058d6b044275bb5f61917f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9d6c3245bc6c82a1c92933e9a2000512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97923b3a57dd9618eb0dca05db6d8585513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9cc2af2ee1de7a8db9653932d18df514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9fa0139704946acefd27a0cace25f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa77b7bf48f2e20da1b0dc01a999f5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725c3d94fd0867c928f0ea6bc68f733517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51133fd58be856689cad2199a11b39518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4f8e2b8e1abacfc4a9ab8c40c0618519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e73dba096ac47d6ba1ce4452feccc5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e1ac9f7d18ad80becce7c55aa22cb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa2130076c67b531f7eb3881eb8a7d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05de071c09ef3588e7dd48fcd47e42523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aff0a1448563ffa35c6bc88ab97e08524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c96c4e301811a1aef15e4a836e152525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed68c1c2e51452ecdbfbc90a658d6d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443b86fa99931eb9000114c6078a559527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d2b52f6348eadbe0f2ebc9051369f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271d8befd85148449f6e8a965e0ebea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a56350a26e68c5a5d6bdc353ae810530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bf2e2ebc7f71601da0fb2e9c2c5eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951ee20f8aed79cc9f81f7dfee12439532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce8e66f07501574724e88c36fa47cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3077eb2b85b9dce894fd1239563e9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf4eccd1359110500f5b67838648cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4c535775130700254e31c4ba94e2f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f668004aefa16d67bcabf9d4cf61679537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cff473724d4376ae6b043c4423083538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3257b930c286ffaa4582251dd587b0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618b2e5b57bff3dfdd108c6bbc507bb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a73b5d1773f42f127369b7f1743c7d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c011fefea150e833cde9b6fe90243542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3533f49b987a8886354b705763e6c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870ff5d3a5d06abb99752823aeb549f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d60452b2ff3d9cb70acad6d495802545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8210a5ea1f314a6af6111326266d435546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aeacbd519561beaa077576271683d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad159fff2cb41c13f352d0088023cb4b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9430995a3a836b66fe119efea3f12549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f219843419d5183b4fe599205c48b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87925e7feb38f641c53940c4c8b1c904551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa1068cfc252d8a780e27324fa9e94552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee10730f17b985a1675fcd1a48b76e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d81507e352493532880da29a58ea32554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822ba8c5f3c170709024420549796dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffff0e5ca3f11bc7c37d0f04d6f10d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9bdb49f8e748460f7f39729bfce13557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb4a19999542bc639774c420c854fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38fbe1405722a08c45e6a6fec2bc2d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94539959a9e1dfc8520422d0888d355560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c5b24e28a13da1b5a2d38faf45c76561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48254529171cb9178a3d805da7b3c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab43c24ffe2fa2e52805ad82aa1087563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2aad4156c9a45d7e1401b26b059fad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b17fc60aa1c2f2869c109f5dff5130565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c1a12c11088847dc93d020d5e1ffd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e4c779d0620943821003ecc684276567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2adaa5477cca965bb40003f55e6df568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf638cd71ec88a6c42f7a0b51189225f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ba9a576b269225dc46c99d00f9ff6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0a422b1f614c6faa87c88134903ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4eab0cc0e50bfe9f4336cc3a4ce30572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254424f5eb2d957fb1e19d3a83d6d42573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0e249c9c473b2a781faa418dde3b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca93dcb51521633fe55504ac8e2035575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5a732c4f2b92b509e9ea535425b05576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f74b0000f66b132819c5c54c13c7f5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7d01264598762da0bbb319d7cae1e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7099446446e15ad3b4712ee8fa2a2aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc85062061b8cc3bbe865cf42fcf99580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc79cdc99b209ad2ceab6083cee24a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce611f0f3d188661ea47666903d345582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862c478375a0b055903b4f36ce2c5a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506eb7300b79732686505406bb4aafdb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b824ffe8fe8a22d24b0411d40c29d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dee04cfa6d4036227867c1dc00c950586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6c6579eb6a86aff86e82e2e6fa9db587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39763f22d824289c0941333d1f175f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2ad3fa86ce65223622190f77fa2ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c183f4e4056d3d0989af0b26f0190590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a986e54c12f1da7ecfa2210d8c95a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae09123ca2f9c2f557f14b80693c292592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd4939ef982519e5a5d251bf36ad95593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a284f2cd332763667764cb5eaba6ec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caeb0c0eb8fe106881c5ee5d9e256d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ac04e5a019b150bf03736da4c8bbf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc84009c68263fdc252f992a7ff75ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cbfd428290617045ca3fd867cee28598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e6927002618f9f54a779f0c4344a4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e98cc3a7c5feb1f3cb9f2f29bce925600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85758e831be7153c21598edfedea7f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a882dd7ee6404e562ac033f7623d67602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d103e500d5946f4530a319adbcb1c0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8db934cecebf77f6940e9afe30daa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1321b9dd2dd6375f278f9360af531605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4be820d8e2e910b389adc19557d13e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ececa29504425e89ffb485c05d11ff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227cdb569838ff223d8fdc06dfd0adb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9efb44ad216b9237e92325e3cf7c48609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25541446b4e128fe12a8699bfd0ce6f7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b22a627d986a0776fc4ad8c25668cd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c7061246c1d10b0112018c99448cd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0dd311da917f274d240df42865e6b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420745db727b6cbfccd8c15936fbe65614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be128661d1752818cf906e7f4aec385c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285ac9b388a695d80c2247845ac87a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547335191c2de2fb72325597d86a360617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054a93f670ce9b320fa075c48a834b1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5582452ebf6072c1a658c7ad20150619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d07212b828e153f910d715842868a9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7a1561eaf2cda65c72ebce0180736621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc858ec37aa2ef636d43a38e4da6946c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b4e878046a7387631543454da17b1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40a082b1a8a73f01f4184b0772e11f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d052965a22e99df7a911a5d521aee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ba4d97ab9099479f9217c2b9d6cb4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f114ef3a617c2b0b8900db6e6c47b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a344e93e14fccdfb9d8a3a3a343e154628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072caabf4e0b7ba0a54030ceda8acc1e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0266454bef4d678fd1288eae8cd582630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51172dadd3d44f55076824a92e149aa8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ef88d33371521de3e3b0422257208632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529e0b95937fe6812e2f6ef742629b0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe418c30731ea608c6d4f644f299b44634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d275cf5d78ec77d9e0778b95769ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59d4847c21fd97120f55020ffc304c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f16dd0eb11fc5a46e7798c370ed96637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec155157b9ac9a6a53310a48b55990ba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f26f47736c3e703a5578d34689f599639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19857372f79699c05c323b523da2684640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652bf3828367c90db2a007cce56f33b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a299275d8f13d210edb1fe6544d2098642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b68af52f8209409a7723764c46036643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7b434097936f3481aecef5f2bdae1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afbc80a26176038e2e06330fb617f7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e242db61eb13cfafc154a6afd4bccf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a93fe33529543407d037653f167588647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a091e7599e2fb0e57f23b4430de2f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c09f6fe351c795e7af84ccd7d4336a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9feabc51328e91037ca8ea869634d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e1c3d10426ccb08c432784632d98b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd410681bcf99a4d5b49bc444b088f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70831c38c4aafc3463ef876ce362c02f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca59738fbb8251ce79ecf8feed965c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b428feaa1f8b0a732e365102535e6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89aeac54bb77bde7cd33140f88ee67d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0983da1c041d9a421ff16b20349fce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b056a55bf8ec264d2af314e44e71b1c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dae9ad139c47ca53c6ea8f3f060869659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580a09b66dfb3c348f69e805d3c7499660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1443ebc85bc478ff8aff53aa94b088661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bede83f15825e2765b25773c5043f8f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cca45ff717224051176725a0b4a848663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e05d9a9822c6b4be5dc7ede6e08bb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990725f67a2fb310c3177b84c2bbcda8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d2e51ba2e4ca78fc4d8975523711a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db865ec96acc95d365430916a1be94d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d04486eb1901dd8755d462669a893668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8468edd8e645063fc075eb473b1726669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372dfc1a3ce715fb875ea05eb65641bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ef4c23ec60cf0bc1a609a34dec694671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b704c1325c6a259cf9bc423a5174048672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e344b33845f5891829cded713ccbd1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893b1ead11069fd29afbe5baf22b8df674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb6a905079a0e8095a781a50770b78675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4658506138a073b79fad99fd141c08676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93168954c756a8b1f0f93c3304b35878677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea8a0fd07760c1d7e4de876c6545b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18515a3a0f00df06ed7b94bcaec6076679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ab17bbcf1a52d6b7fd625ed297102680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05b83d6ccf6346df63cf6868a96b4b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822847a0a8e50aeee77518a21dab05b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099aa034a7ec121afc72d67c7093d69683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea38740ae9ce11d87cd0ff4e2d30c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a370887269625dff8b2649f6a3b509685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36657b3bd5ab14fd9b136d57d5ba036f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d76c59508325e30e0a8a2db839c159687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6eee6dd3dec58ae7a7ee0ab87952c6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e2d1ccd708167c27a74e138f48831689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfee955a12798bb159fe9bfdeb663f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67fc64dfc3852b32f0458415cc46b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1cf5e6c75c9d733e618a1fd36aad4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07087f441e54dee7f7c5341c3de74e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824d8eedca4402b25aea3d1ca9bb884694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa265fe2bd4d9693e4005f56c08556695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1e88528bee3ee63f450f7882798d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a125e197aa38d759ecf39fa6669151697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ce0827fb42cd87b38d5e0d28fa479698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7a3072ec71279abd1693774a4f229699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49b47be5b00b04efc6deeb925d3e4c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086af081dea80dc26bf98f8dfb702a0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f754ebe4e2f563b87670fd41a23ba2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c76845c3017c56b34b3998333cb7a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c272b9ae302add653dacc35767609704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc3f1c656555f37a8464efc6428711705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca30c4429b9e929905dc39a537f41e8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cae49e31bd386fe34d11791cefb90707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481593cf322bfbd624b450d1b08b989708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ae0870c44e64eeaf90d7b08333630709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a244aa6f2363ad2217c9c0ab6e97c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17b0eedbbb1962afb4dc59c59d4a38711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c863fdcdde54b61257a3cc827ab0a2f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd0c393d7989e279d235918075de44713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337d23ae1bb40229557acdb758cad15714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978c298fbb0c37ef49c2410db7f8bf5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64eccf9e8b016fe23ee10fc81bf4f18716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47881d8f4e5b89f191cdda56c95bfc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be455d382425d388b75ef3c79786943718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b0726340ff32f9a1f4ec500735edd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ade6f38a9107ee0e6519769365bc90720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044b84bd4ddae9bdcef01867c462373721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186b5524f563cf3daa89efd2da5aa49722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea836b424af2748c25437ae703bf482c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7aca754f96af13db44e8d0db7d9964724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48667083d6d93e5782a2eb30a26ca07e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19467f30c64370e744588f21b147a8de726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d92ffa3cf064fd45de1a7a15aea35c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6464ecd59e160913358a6bf84ec503728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dd8cef16fee17619f0521fc0008ba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a66bbc058312322fd3f3428cfc5143730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a22ffa8d3596b0050bcee10c46bbe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e7dfd8322f1dc3b521a937b56c48c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674702fa350308812086233b8247365733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c223b35bfbc4b81a5eb6a18aa22290734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e505c94b3a6319227426c392fb3a0c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a16ea3dc833313595cf551c3c67790736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7797111d9c9ec33389160620d292e7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef98631f9b3ad9acaff1b20e42907b9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ccbff8d017b264e6a783e03f38263739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fe3689d93b7f44e5e11dc372058cb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a443de6d138d03eacb52c7993b302741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb59b313f4ca5cada418b652f267c05742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d0cf9a289b35f9a875f80259daffa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b463afc7f52ef93f3b22acec6dbd33744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddfbeefba36985ec0d0fa985906705745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f7c7e8f66938eb5b3614787c94210746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8fae14175ab4ab99fb77fedc37a87747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0112a5818ac1e07125a6c59408b066748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62515b29463da1c51d9705382ba667749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75014a3785aa626b3618ed02d64a85750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c184f0f5dbe91af7d2cf62615c24af751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b907201e39c49a55e58c400f25533752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4b3c6f871cbb28a60c9d7943dd22e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dc345bad555203626499a6beae7ac754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caf12ef04fc304c90a5aa899d680de755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ca70c7d41d32e780ed4d9140aa72e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c97072fca318f95dc305ed2cc4a7b8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f2a07dce4b905d13deb9c7bce2f2f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3b28c015b3ac30fe40b38e4684a90759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc79461e8474e6976764df3e61b74e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d207ddefdb5e1ef4d2c4b351fa442761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3828396a38a00930b0654a6b5e134762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32ab1c42686bc19157a5b8a1deb4ce763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50520d8385cd332c0b50918cce80238d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8525271d286af3ba985df8c7de5aaa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d061566095c082d96e40d03f817b16b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbcb27b9adfd4ad08108fe108c1d34767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a56b63635fb6bc364c4af393327b9b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80d6693f7e6b2a94c88b5ac276e7dc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde1d1ea49ed30388fbd08f5e7fe543770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8b1ab926c355adf21f614d65a6b74771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a213e18b982107a9749cb79065870772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b1c7bc173df57a5c7db2953f736a6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea21365127729aa48a7130c268842f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8dbcd0a554b5188e9a2e9610b2dfa775.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea0f24b8a56fc5a3c66fc3e2d1c42b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53427ba48c121f8608a233ed6d410c262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd42dbffed7ba1a61d9ca6ce4e8c9c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d2d17bfc55b4ecbf584533e5741444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68176cbaf6977b4841224a6d3cbc935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dd8c118d381b990a9217de98cabab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb3a94ce1a72e59e5ccd5d24ef47027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15000d57678b727235edaefa456d3c6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b8b346a469c167b786e91e1b593869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f716edb03ac8fc553472e5a4008fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc8c69ce064d3086d07f369a58239111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0eb6cdcbe661ce98fefecaf1dc3e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3260dffffcdddff56808286809142ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae6958c40081d741c2d082163171e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fed0772862e4fe657169337be8bba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e02a903cdca5a02434a8f6cf68b6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df282fa5f9d65fb3c3960911c34cb3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632dc94dfec5265d6a148f20c3d107f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2b0ab5667ec949fcf7aeabf50330219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab2ef87a7891d8fc55be54b06cf26720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869f2792d6e93d7eb63309e4fada68321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d9852a7dcc5c47e42762559f3d9be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e88bc4e761e5573334c3323aa78a6b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202523e2d94141e7813f6af1d3c446824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f24583e978710bd1e29e7ca816c4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebce5de10ef2c241b843a278b89d71826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43dd67c67bcda4be23eeec20e70c5527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927d56dd9964f6151b388f89568e1bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e0ece8b120bf414e75ea0166aee4d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687911a79fcde652399cfcf4d9013eed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f90e7b5005834439f6e06e66b55ccd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e099b46dfd4ee1d9db443c2f44559132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3257d0138674dce7474983806d9d8533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef601af34545d71decf4547864711734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b6270505869dc3f005fce2589774235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec474ac2bfa786e4f3d9832a6ae72a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16771ef169b5e7f196d6770a7601ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a6d7f69787b9a92a13d901ae59fc538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04539d29b15f0c59a3afa5e458a5fd2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d5a2ec4c516223b7b6fac91832c0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41efa396377dbadd294ea99671d48641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27432e72e2d2b440de48a213be9e778742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b31b979845e6a07a4ed382937f4e5143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98cf9844e0d0fe049f02c9a1f4f3ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6056c05bbd037effc3bbfff804d5d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa02189602e162b597a16ea8c0eca046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012931d7005849f238f761dbf1f19c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c4186a896b4eda1bc6827ef44582748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22912b4b5364828c1f13984b2c28cc4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d417aa85db808d4d109be5b7675d7c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437292f0839423a1e1e9b75db693f8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4bedd30f72ec03c783350b361325a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f9abc564cdc7059ccd0e63772e22253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5feb12301fc18b2637c438c85702a8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c13569155f0a1e67841734285ae8855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de91992a78db4e2611ae259e66e1b3b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ac7c7c83c32504e1012c59e59f01857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042e76d483a57fe972cb4179ffffbdd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2396462fa178d3950b2294c32896b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f13d49fcbe22f04a6ce440462e07260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435127c0b42510499b8a6fed02e091cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a766e066ef6861a2a3bbcd0e971ecad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122307c6be949a22ff38f5cf82fc257363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911eceee1ee1945e6e54a5a715bc28364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b5f4506df6e8c8b7e64ebdad24f4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a1b4f67708f6d1c287cc65a254dff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6235148cfa6ff4af3c3a224140c2ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666366b3d9ae9ad0a7de947995bd04d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5edb79e455f8bdc7c750c733b3159769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70008e029bd7d00ecb0671aa7505de0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be43463591d4335e46d2383438931971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb91863d5fb59189b29fec335564c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030b64a4c6f70744b2716cf96e0d18a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651229688d3987605817d1588f87f58e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee9a6594c253aa631acb9177b8aad675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d7828769eaec99fde4d9b1092fdee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa781debaabc6968a3d0b694611e3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ca96de8acc6fb440652ca4065a6ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc365318523242661f79c8216a1ff4379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefada97e517555288dc7ead66e71a4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8af9868b745fc11d258e0f876334c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab4b78b9389cb4611f90f46beb018f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cd7451ad6cca94e0ed325b328da4183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba45315a60ec41d29f0ee317bc6bb1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45404210f0d311356016c6b661801d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f15056a7480d95b02034c118b9239986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab98b77bec13ffb0ce5f93708f7f2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f25cefcd3800e51d2cbfdfd11c1e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75279a4db858b4313774784ffb125a0a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad94fc382d719209a7009901e94995c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797f5d546d93067f56de3a4ff6462af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbc5c85e016957586c3b3c4d4b23d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72abd9505e48589da56892dce1568c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b8f7c6afc8f6e80eaa2728c963d1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed5a990e2bcd0162a96cb54b9bf49295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffb051f944108010153af85c0fdec596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363cb38e458e63d0032daee4ee1326597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4678967715c43f02174e4f593f9c3c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75e7075cf6eedcf1ff4b60e3803bc499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dc6cdec3c36e72f33606a21a2cfba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e78a64b0ea6b982c62abb1978397c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cb9bc8dd532bcd3bba4356a26f1fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932bc61ec73895f4c67dd7785b2f84f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3ecb4fb31515c11ec2121b26536df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d80dbe75c05a86fe8b70cfa80c5033105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4537e6932c9fe01319dc6ba40f7425106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af68e71af3f1b2d67e06237b60f1d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a46c33ac838b4280e074a86c6a156108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a4d1001700b57e63e7d4de0273769109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce958156a69a31e95bfa4e77af3a1396110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05306e6ebe6398f419f09d6a450666f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388342c328f45dcde304ed1a21913c68112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23801394b9988424c9ccc0e3c94a4522113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31f6324072a584bffcdb4682f61650114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b596ec7a0f5b7c1a12834469f03ccf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbdc53a1f895e907480b6edcc51ffc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97a735588050a851744e237b71cea5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77dbb0aed4206c01ac6905ba5c4907a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad46edd46c98eb3c326a6d734ae705119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c2f410bacbc205beac6a7eabd0bb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecfc63433f9e43141264b939fc4b5d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02d780da2e088712295cbd2ff4a8ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba8324f66b93a9c7550e31e8c4dcb9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c71521ea7faaf3ab3d229a0fca8579124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073378612f216d5997241a8465a88a48125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c69c013ceb2afe68de823feac995b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83bff6c057f58a5289f23b3c804d8f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58b26b1ca0f1986e0005fe13b5c1ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093826a115de66ed97b2721d184bbfd8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec622d6e0abb0a5f9351fc585d1e5fd3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d3f1fc28755195c03709bb3a94ba6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5cb7e357aca5b9f56b43a2bf9ebc6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7ab59690ba04a3d1bb8b2a513b299133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4cd9623635c5622e57819f24d2695134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe163324550e6620df2bbb5a1d29454135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fd7b8af04d3346415df1fada9da13136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e52a53b9bcdddffaa281d8b8153398137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38b58a883863358ecb0ff6f9db659a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333b4fb012e2eb00a00b03a932180e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d998f6898dee026bfee792d67991b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839d0a78df2dc1a46788b23b9753dc5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970ce341119be4aefb642bc8849ad91142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71df9cc091021c0ede7313cb1eaad1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04ac843b4717c2dd50c4adb36ca0fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec70f6941addbbb1e2b26ce93c95258145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b08b6ac2d8c4b5e8032a879696cb65146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c422b0e47bb99fca1aeb2f1640e81147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5eb7495ab0b0ddd2adfcbc108b647a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0df8f6648bc3731585b5398da034bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ca346672b312a536596eb8ffd48db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088c1065b9202bb7eca2d7a9194376f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295ffc1877b4d0839c0ec51f873f108152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1ebdd6b617255c351876187c3c95a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815959f32a7b41960f420908ee189a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3dd0a75a5aceef8735f0a9a1b9fa9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5873b920e3469df3f67ef30fd22d863156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903772a55737ea87354ac0f6422dfbd2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98281034b3c07aa1d5b496209387dc8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93679fa8e6784dc5133db946311c18e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d396d717a4a80808a65f39359161e7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbf2606d61b825c4c1eb0f916bb390161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65e559a12947e181ddc6b3596d7b18162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591a9adc5fa8e0e51102e2f2b746c6f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fc9873ba3b3f50e7cf0f501a0fb91164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965c9d74191f1f00b154210f4fa0ef9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643ab8f6a8b478f9ad44588bc05937b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad7c85d97566b4025a71a9be4d560e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cfeb8456062e1a1a134e885427c2c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94502b5032661437b23ff72e62715d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c5e933cf76ba87591bbc6188099e5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91ea0214d6ff693668bd9f30407075171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31324c77c1e5d1394dd38aa4188dcb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be5bf859a2c549cb596e79286a0bd5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc4067147ca60e2771b8f2b0852f47174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa769afe8ead65e897aeaccc2bc141175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b402ad46b763972b86f6f2be8ea5e52176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40de889edfbbeee09e3f788a4535767177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c09477f0a084f0dd390d519f092e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be155ce1fbd47ccd67e7b95d48e4ec9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6adc4dc6a554947dcf4a04960206a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d927ad76a5b6b7a647d7fff486f29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a86e6002f0ce8aa30e7ee3c9e50586182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55b2b08c5f9832b1a5c79804c1e225183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f921b5f790ddedbd3dcb29cc84136184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225f2fc54b390ad0e0484c8d23f66c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6fbaa012505384aa67cf1c4d068fb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561c4b7485a168a5448712a36208f62187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9ae1d8c97c443df985539bb01985d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d180cf4911912c4a617ad5bc78476ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192eaebb38b852d85db31577af12f4a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b92bace58ec90b00e089be6f1e8d5d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b32ad531106c0bcbcb7af95ec1ad2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88294864915fdc9921cdd0d78a3832f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df6b0072df1dfc6fc4480cbc858009194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a159d7ea6a519928438a8c28e902b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfc25837309b391dac7b6b01a52714196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4526d6ba781f5914e039bc338a59eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8fe63240cccfdb2aefa8b06d674f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf834e07a3125633bc7a7c04e4e40270199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a5293aed623928382ea0ecc3a32a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab621baf5d2e2157a0bb223dd4aa557201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fb161eebf0e678503d4092784e79c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57241f92ed3d1136d7e4dc941a28bd9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085708342d320025b8ab36fd31a0def204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8688b30548a7ae7741e50df7548c4da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca491044cceed54778184a8683d8615206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fed4bb7df468f435c3d524dbac04d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833622cc85381efd430b7c75eaa7f34e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389103969187ff25169350b1228a36c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf91195ac7193ec49b85adecc23f90210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44391efd8c47c2a5813c646d60b0882211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b10be73317c2d33135b940867ee811212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ed94e1d42a5fa4345778ba7365c8c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1292201c41ae420b1a04f959f1c236214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59763f48620b35982d257141758ded215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169277a8db216997e3a9fdf1856aeead216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39349faecbd564c529e8b724528825c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09879f43d0adb1d2138285fa01e0c81a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c96710b88da87c404802462f294d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9573ff06678970d655bcee93a0c5002220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd27991eb867c5e5e44b7762e99fdb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1657483eaa74b6843c1c5aca87f71222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65759add10febfdda1774706b744ecc3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc35636f447dd0c0c12a5a853cef2ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8886f11b076c7e1dd79b14d39eff75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbec304eebd2dae6d00bd4ece5041b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0cd1a2d08c94f6b77863e41e68f97227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bd261d6ac5ab129101bb957850614228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fea343e692e528bae76151136de9c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf908c25c846b357c3a5207af6c0679230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f5f6ac90d6fdca4e58826c01e5763231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68be6377df7705ccfb7c33285f7d09232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6ed243356be874853ba1353b2733a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae0ffde81f14a615f2aaff147fa0db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42ddf1bc579024d0336be561672db8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ad154a6af30e0c6711f3cd159fb3b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de8a93ce4d0638f060a1a577f10bf6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9391206e392366fd404f4f41550a1b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9258efce8a8f69b7b3f45e458a3242239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc135667ca577e60579937eba7a4599f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e3171beaf233ae60eafec41f98aa1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0cc0c5dd62e7f2639faab4c7ed496242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4d74a2924731d7866db3e62f21beb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7de9d49d88ffa5d943fa20a2e32ab3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b680c834f865dd77a8deff70888e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac135e932752274305ee92cec2433df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49159e27cced0d2cd9fdd82b3a2168e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bb46063415b85eb228a579a0e1830248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903a4632640ee2378ce4e161fb01ec3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232a651f3e1427042e331d5cbd264db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c016b2ad22fb025e4118840786de2f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df2dc31e5611951d4c7a8938cd22ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4010ac0a8438a6d14b0d44f9a1581d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993f199a3ee9a046b2cd136ddb11562254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5b765009d6d1e879761267414aae8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a799584a5e7519e20f2d5de5592dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35d1a894330c586eadc0f891486f6f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972afd8f2340655190fca4bdea30799258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db156a9f52e948dfec78c0f45716507259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b963d512655804bed83cead596d9e5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c833ef1ec64d427ee7434c0526e67261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b6ef82536074ff210962b97b9574e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160544f779174216c7b6b328a065b11263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65bdcd66deb61cc4e5150576f6f170264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011881684768e50f6cb4b5a548f73c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178fd45805573c48817bad0b300dfa7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc9d9c229e6a4bdec454a4f5fa1c2e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1db57ba5f2051e3db2a51969383ff4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807e04f678d9cea73a1015107018df5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93879c90f977d6cb24d162a2c4647f5b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b11d9a53d444b55a8032de983c302271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d844ba4a0e3b5952db30d2407fd51be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7918b36a11333767aca5b8df9fe84d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f5816f201ed0e1210ccd91ffd63ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545566812ac187b2797fd6c4f39b80f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1111c7c5db53aff07ac475200087b87276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca3ad3d85917b7b96b312353769242277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3692d45624e032b7af46b07ab0b8049278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabccd5fa80da341f4fc835e3f8b973279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfd4f86e0328def203509f966f75a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c81f689fb10d2ba1fe7445ea2b46f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77912a52b1e82e46600b65ce2d924b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87345555e28441c8c62898244c992922283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631c36be9ba939cf69eec3907cad211284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e11f038b715870763773532198c936285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197216559b514b6e81e1ccefae8fe46286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d712fce6430a87646a660599b0051c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aafa8261db9551087eafea5fb25852288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450af04f7677351fb2070aadebb975a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fd8377ed47a59718a13102bfc01ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd87cf84302662dec6ea6ec3c5cc71291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128a2938043ed96e3a0e96dbcc0bf40292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554c4eff66b97f82b1ba2b567355144293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b4cfd8cb8b1869dd8323d40590a90294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477be49855b2f31f147272705bd05816295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771a9ac3492b016e210b5eb8f6a27dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aef17a05e1c004ff1ff9eb7f673cdb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db0fe4cab4ea2ec87189458102afb7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82506ca29c03ec44f241bb459bf6fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857029d24e8498491099cc847e9b238300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44b0379625c789d886b30ce0828f21301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fd5f353cc4580ead23fbdd97425b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2b83efcdcd0d3f5ad826b0f1938fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729e3b2823d41538b85b1fd86811fb2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c4d5eeb556237a50cae9d9b194a97305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8706714c86a42bf7c7bc0bf789c3fb4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a045b05f52018913f44814f356e31de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc5a6c28741294119925a894d48ad1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d4ae8bd6b6e3697e46feda29cad8f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acd4ba065e1fee4f7909b52fb4cf71310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d03377ec34979f0bdbd6fe59480f1b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1298acc9f187c09f4521c0550a52f97312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439aa2cf4c10b92622a0447f4a063c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cfe62801c47bbfcf49dd39de25905314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7490bb1539da08bfbf03d4374abaa7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640792d36b7021a9a75535b7e0db594316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dbb20b01d105957b7272d980ad79c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea742f09e6ad53818a0ba58fa6460c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a707ca7fc8cfd820110a98c3d9eae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb904b621eb82cd44a13498155c3022320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4e723749de05a7555b090176cda37321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851723f99052a4db402cd8772f8414ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69cb966c9412bf21d8bfbc452a0e67323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75740d6c6501bf76e4951bf6e49f611324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4afa5a1ed48448fa570ce843652d9b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b343cd960c5b80c18552668ae3856d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29169aec8ccfdd628305c22762811692327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877e9e9b488ec92ad4f7b28fced66b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13a8d02a35a344d481b92239ec09aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0748be003fa99dfc9e44b0bd4f7a18330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02571e5986306185743445f95e8215331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41621a3ea5641e486051cfc60d1c14ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60fd27e22b28059a59f18d0ed67954333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661833e13f9883e0bc4dbe5052492e6f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828439aca79ecc52c0c91b9bbc937b31335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb236d0477a53fc1f7f27065179b0d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfaaef7ac046135f373f72510eac129337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76298fa2b7ab64a8a561409a94a18448338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ddb829fa44bcde6df0b4f3621ddd8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9344463685df737807b917d629b6ae7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30792cb00dd40ddbfb240f2fb65493b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d793ba2aead94100714d3bd675b0278342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5b5b6d802af1455c096cf295dbc5e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc82f82da44f2373ddce8fb21254da1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f184129f0f0b5f1918a2520697c098345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5f9b79b2bde5bffb43802559400b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eac030a5210f4d325a86005a75476e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46658086ddfdec141a7911771c81cff3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452964091938cc5e177f929296053b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539bef835f7ff5acd2945d722827338350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d52369650a3cd80e550d07d084a535351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02418b3ca0fba2c61c1a52314ce52b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82eaab6a6844aae92a7e4c911812c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19708eb6ddba1d46976f097a4321c12a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a02946c68d67c9eb21fe03fdba1a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22378272ea29615960e5c03aea60b16d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8631fedc0fb97ffc95856e318fca99357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be224d996ea216dc4e83c6943e6765358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320fc0bc20c3f7b79419bc0095ff9b8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffef06a5cf3406a25dfaa37ee7c6363360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a3230167b556f54ffa06494f3b6f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ec4ce5d020cf09b6642fea45c7f4c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d607a573a0a2aa3090679b124a787aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb0b7645626535da6917500363c56e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cfd7e31bba59660996347f1a86f4e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff4d07212938b794521d8f25bbbdf1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deca31e4269835d537ca35959f21bf3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e474bb0ad3af968161f4c446ada63ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501690d27f2d58141e44983e4275b39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607d07b2a32ddd8730ccddc1d98039b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da38ca0b9224cc5e3f624ed4506e2d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a097dbe5dc86ce595b37d79a160bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac094572b0767ac1a7d4ae11196c790f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f5f88903bb2d23e9fdb29e21affa1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6a76c4d53d6ff4d262eceae1ca1ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0b18247604f289a92d02e0670fbd8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fcb5cc4fcd51988a475f954ac77cc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6b54d151bc8abdc15186d387b9c30378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3085ab5bef731dc1de9945c7888cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e04a57baef1f25d30523e5fe0fc2a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab883bbdd2788bad46d2ce7c2c9bf748381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b04f2224c41273dbb70aed129aa8ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9387ea3e3fd53ade6c8f9edebd54219383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc4882142e0488fbaacf3b5a1d620e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037b05ddfe21763b0ed1b784f8c31ee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02a516dc5612897389f34234b56f58386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099df5c78d6c8a985aa11e053b8a774387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e29b15f32d1b7354b8f7b554c87add388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440bd70bc89753a005dba97de2781bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f8b303b4bc1c57e6a7d136b19acec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d80465e3c60eab3f9a2983c8c0f6f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb462755f96f8bb52501ffadceae6712392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd0f47052ce02f0a7beec3e31bdc81393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d630ab852fffd324c6cc9b7f6ca59394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efcd3ecdaa935a0c36547d9f842c45395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004d1baadbcb19b6ae76cd77f834490396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d39259f9981b493ca1cab99a27a960397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553647589f43ffb3c3bd74afb73ecc93398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46c90a5617d1d672534535ad4ec272399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331944f77ae22450b1f8facd5e9f9ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e824ce3cb7a01fc37470ddfa9890f64401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9ab2e588a2aa9c192cee66d7452a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88693c6525bd08086f6fc1288a5668e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdc7d7c0443238ce8ce7d302a93fbb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff390499485f737ec741759fa0e60f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6b9282438673c63989740e6ed3a53406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1526e0f5493f0e4819157f5162c0181407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613c467d06e125a7c9e040c0eb52e9c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c45c47921a59d56688c2bc85c476e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2eb7d052a40300f29f9c7c4f638230410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b1f192175e3239dd3dfbefdbba7ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e71576a7480a2a894448c97e6f172412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700b0b1334c4d96ca302992e770a255413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5cbf8565cf9e05d07f6c8846fca1b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86025952445d8546463185cda03104415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a58a68592b85c67ef360555e3c1d73416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32a96d404c6b8f374e73d3e81e3a13417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8250cfaf79ff9bc207bb2abaf97d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78624c8ef472e2dbce1e59096a847b9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022915f092fbfb3259ede0eb71f6aef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8f5e3982ebae9953b343afffdd72a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9627a50c751e3d0bdc584ad9d64352c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed0a0b46f522e3657047ed21e91da3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a5bb17ea2112f657f7760336750fc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eae2db5feabb4156aa7062ce851bd0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264239a561de6d12ad3fce85b6b88b18426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331a40fb2c9169386014f78f2512e95427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f533bfaedfb3bc345da031b1d440d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bc88d59a7755dc060e32f572a6acb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ee8300ce900c5798732bf91f2c62a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277a7ca8425120316354a1951bbb8f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01a071d6c87806dfd76b50f36d7932432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb24bdd9401aaa7c430c808be2f97d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb6154f8ee682624d18a0d5d166904434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c12d7c0fcea2874b9cc56c508f97f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d5065ddb1a5087e0a6d7cf133b658436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620bf9da57dc2aff3a16beccb606662437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b207d89de682417c9e786d645771d5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cef3e349f6ba16db89a483554aa79439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1245f38e8cb5088a454572e5fcac8e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf527409d56c330561f41f344331725c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e144d4d3ced683f184ffe68507c17a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f158ae994228ec4f52f673eea8ad215443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367d839015d0a72cf2ab33a3113af31444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0a805c01597cd36114373b65a0c63445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295724da20a8291f05506c32543bd48446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b65cc13eae702c50676a8466b9e58447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f30d166ac041cbf0e33dd451a7a273448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96e5ca04ccb09e5e85a021c6987c60449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74f55475caa6e0b13b3327ce9e79c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1abcbe35b5fdd30fd751fe5bd5ae4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09819017dc925cdb634de5cb3d37d187452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fafb9004faeadfaaaf71ce528a9f50453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902bd102739ca739660ddd452390880454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264e79433d04cf36405de9ff61be613455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2240bc092b39097dc16ebfb04698b1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2cc9f65a0c0696e62dd35b6c10647457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071753a908c4eee78460d12195f4e68458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb45c95a350d84b07b4fd9d0d2f97a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1ef3553d205a7a727a5bc28403659460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34106e489e96d68733c4c3ab1ba7cd88461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029d6764770ddbbf859bbbf63452b2a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d399a2a210fd30987c0595b3826bce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394eb0dd1c518865f569c2ec5028b516464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd39b8dbdb065bece7a76c7d05ca67465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12d7cdd18c85d3edd40d737fa547fc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f8acb0348312f367bfa165cfc082c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12391975de6d8583a97e0d6550185d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1551e951ccb6553eb38eddb563449469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa669a16a52dc40527f531b06692d41470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c43fc95c07ad79a57bfcfa7549a46471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fd13f1b29d7cfb8f6fd574a57b71a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdfcb088e2e81323bcf730b5c37147473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41eff5462f6993e8b692450273632b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38fab33e6c1f8b849101ca7e65226c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9690e7c64db147c3c895b770be55b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96f7a1ff06bd21594c65a9b14eb3c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa770ad9b15c3e6755c0755223ab8b5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9c9d7da81c68283d8dedca16b22ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd54d673024a2aeb73134f60e5256a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39dd64f951aa260281f24d59ed260f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c444abfb3a4f597e43c9762c9168ce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae077e21ebda138e38888466a0eb4bf8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5962d95f2b4101ca0bedace9ddab348484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c9b236539af31f2cf7b1c5d1ff0d9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea532e55c21dfd036ad38f334400c68c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c36fd3c7b7f4b30b28439307371a8e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4743cb19bc119fe0a52b28aac461fb9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2399844e78e5014a77b5314a261467489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83d6517bebafad95d8093fd60ea19f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b0d2ba7edc864052649e89fd10b98491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65f228f43d07b1f9d3959e5233413b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ee1308a3ba9c7e778c031429ed6da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424131283cad13910c804f3520f0272494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80e7411fcce55e4d9d4dfcae6a44a6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa086c6a56ce99d56c61e750ec8ae67496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42fc4434f35b8e9c03c2eecc451792497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a533ee6904912f5e2237b1d683b466498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e178d8173daaa5c3cf8ee44daba8a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042be3926d0d5840f8fa6c9567563a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31474e5c6cfaefe2336cf8dc31e4a73b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a262aa23a6281daf32b0a6c87085ec4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad36d0d2ed33fb5be2317a55020742503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47a629f84137e97af8c4504ced0db3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996b06212d3d45dae95627984beead7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4686cd1c8ce09211770ec63db3f18506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167f9ed9669901b0fc832de6a9b0612507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387fd2eda6d3279d25cd6c4a8d23299508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6f9bc63c26a95c8c8ce26d64d0daa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1cd0f5246264bd96de535443475da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebb379ee0d213427408450faee8ee8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603fdeed71007435ac4c185db156e88512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d16f30d11ca5436aeca0723fcc5e7d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09902ce8aeab9c38261ab2347f08b5c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92b2bce4c0bc997486754a77c0ed6e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afd63e140d8e9bdd51c2b6758e3a22516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a9d51f9d89b78339cab512bf94f45517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69d3ed91fac194badcfc794c63b749518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e53aa0958c69ffae12faa7e426ff55519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae23d99af141452e1a6a82028d23f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177fa8ed98f1f9c622ba2c2f35d9d63521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56619ee845bc41c0eacc41177d70f776522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec21247dea63a9cf9d7dd3799128e2d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8ea5815e29fdb8c9ea36277746dbd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581912f0a82e9aeaf3bd1aaa40d8dac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d877b6d4aaf4aa0fb8bc2f6868b1867526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b7bb788ad863a654ca30b88256e92527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f23969621afb438855b83ad076e8a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd923a124814fdbbee91a7ef12a213529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c219048a6c5fa069e3fce78100bad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbfb6c8a05f0c9b858c601f7d1f761531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660a39cf59367496a7f9b1bcc8fbdea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6140105da528a35c3c2bf6e819b06533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a9198c0d791b8d7a4682be20c1560534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee907fefbc15810a309410473f6fe5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0947d40179bfc28dfcec4d7b3481b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b7738fb76f1574ade7ce51c7b0cac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb4e822ee7e13899552e8114eaad24538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf11387904d2de49cf3575ed1a728e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256f00baaa82a5fb3452094eb4cd8e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8f124d729bfa5d2fa288db9a4b98b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bbdfacba36485e5e9300de5c5dea5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f337a1f631864b2fbb77e7fe32a4dc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977afc9f3afaade1d3de55e636efbd6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22109e5aa7029db0a402622e1988cb7a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70edd6cd4ce7bd6bcc45f0d50eedd4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac3722ebc8888c1c3aed5ce879fd03547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42048899e18746a20b79ee22c005b1b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818899bc15537353007b05db121cffbb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef55820bba2441e51a8c3778f5089ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3309f28e931106f000f277974003ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3127e8f2fc784f13394d0d2b697d28552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec93db21b7a523a87c5878200de3b5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c3deb62553958c02935d351f1b02b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57d086bdadb28ad02523d1a3f9d007555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8eff8fb52d9df52afb6e52be9c5e1b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d90b0bd0784dbdabaa2e229093c0be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ac20f1dc79dc69505c68f8ca40c47558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8e1323400f55f664a5b358a8d3fdc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b90586b9c3096a00a9c51028e600d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada046625ec75a669bca40572744eec4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38920f7c54e13009d02c8a67cc5f1ccc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469fa6b6af66edc7a2646fbd6bb85dc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758b367b89212b7b5a4640ef9e0d920564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959e2c8b6ed1d54f0a28230c043b681565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e607cd300e081c9b2ce79038feafd5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249622347825c6e10ae25d1122762ad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b72310de8999203515556db790d56568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65730e9639760741b8be25f78fca946e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c908524321a1740b0750b24e8d19c7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27193d8360159a3733d3ea485011d6ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f99fb7ab10e378508012f3e8976ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc381150657b5484007e01929c7bf2fa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4018137843cbdc361e26a2b197f53d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcad2d900ba43f062d9b9ebebcffc44575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e71482f5e0dd0015289733062bf1c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefee12a8239cd169cc9609343b0001d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e8a6a31d1d19a69a73bbdf24c13ef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a0d5bc4a1eadfa77ab25a512e1f22579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e4426f41ad6b31668e780f817c9e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22298713da167031a138ace81277a7c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f48a752d0694a9dbabcef5bcbeff38582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5eddf87419a28df998ba07fe8d4d33583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff1dbfbb5a42be26d4d6c3e8f644f5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf1a22691ded3ec50878ba04fb5d74585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0035e5897aa0c08d6997507abd76c32586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10a6ad23f3918d537b4a41b04941ac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290534a9107a0e5531c03fc5605ced1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc946dee26c0e366e9627d9da3126f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4399fc7a21c1287b23a7ebbe68f6d3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fecc1ad14211e5876cc1d5d542769591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7274d78fb2a73c9b63c047ea838ca4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62177e569781060ac986995e8ca0c952593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc46b4e347d328003184fbdf903ad97594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0f91ecbbb2054be5d8b87ed4aca5a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc0ee266d36c60737f42a5045e7562596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e3041e70e76c059566a3535468844597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e9680cb2fef8d169a874a146091b0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962b1c678353b16e1a3d5ad6c43d0bb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37868acb3b25b11c631f5488eacbe235600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3729aacd8c899bb5da030e2c1c5039601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944e2ead60f82ef7e9205cf8882a3e1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ea893dcfe525b8d9addf31bd59f81603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f9d3115e90027e46cf3cf203bfc66604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd2550964cee77e9546a926d45930c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398abf27311b21ebad18dbfd4fd99d4c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cf9da481bedfe4d0e38108f551f3c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326bfe2921e20ceb25306185a2a8f69608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c67c195a6e9d90454cf8ff3fd36710609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce7fca9aae27507a1b64524f80ee98610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07f516a6fef915aa0804045b9c8806611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cb6dcbbebe6d46a814ce42cd96288612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8276f950812e76f430a0ebd176975613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91367aab93ded098b1d5c52797127ed3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c6daf91a25224609e6f31ce3af39f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b4a2846b1aecc232193f1a3c3ddd9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209670826b3de071b18f7f4cf769b97617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bab985809f604f03f5f3dfd9629c4f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6631f993505e5c241b98b8800b79933619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd9d8cd9c40edf6cc19e1939752851620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083b35bcda046de87cff3b313a62506621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51eff9628cec2219ca85df859985064622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015598594b6b61b73a1c6718188a858d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9ae928fec6a4f7c06b422e43b1174624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423b0c98709d9e8fcc7f6be12aac927625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae798bc410d4eb1ed7f8a2317f4dbcc1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88264c7098cbd7e827d996b9a94815627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0305cf590f89c1e0da6fdf42ca35992628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb1c2350588b1a97b758778ab3e915629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dad31407ca8c8fa212bae26fa95ca6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0020c0ae03b6b2ff48cd1390dc6b87631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ff9b86e44f3f76ec8fc451e3c99e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f658450529ddf1dd8a58e51cb9488633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df8399a442629e9dadca406e914b54634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7eca97d8e2933ae7711662ba9eb42635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281bd3fbae6ef2d8ccd2b86308bb973636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165b843698ee8764b3ef3ac08d6bd1f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b01df35834d3b647967bd6df3e59b9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f08da640d621a46c4394cb6209a16d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df3a94dc525168c6fe0fabeaaad080640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c28a5b7e8e96a15774b741f57bfd5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08a30af5c2b26599ec6de407bb3a5a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1212c7f928461b43c8d96ce15d00ee5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5132a787647b1a2c77aef5947862a49644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b31331169f0a05bfdcc8b6a8effde645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36a487d116901e807c952b33bfdb3f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360fc8dfee64670700be81c064e80fb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03d989eebcde9820b3b4928555b4eb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ab029e31e5445be56b001fce28f12649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efac9c5b82e137d36621d91370cb6f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c74137a19871bba1afba94b1e7fffc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11c16ced2c3000fc18d850eb7ea173652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058197958cdf0b2358fb38502375d2d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bb2a17149ead55fa17fead6c7f25d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece769656707575e7ae44a804b86aec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11088762f7f595b406e19b12d27b1ebc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd7ae6c0ebb19173de2a52a0a2ffa7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237db07bd0073dd4d1016d9fa657e58a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e30033a511f43150fee13e7ece379b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d3043e9a783e2206a974d92278a15660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91be8e042a2d06ebd30e8be601f673e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af09e7aa2a8a3c0aeee22aa2690138662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e31b72dd25a79fcd5585a3345ab32a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1ccb75440e7754164cca76da5e340664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9080c420053b2fb3c8438b63ab3647665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20ed9551f105ffa24fc81972fbe1f0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c947ac32efd015d9e6378b2151d28d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc6aea80b0523580af14ecd832df61668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bbf29499bab4265e61b78e749dd4f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66661d29342a5c25738071348cb8792c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ce135a1388245b7ad83756987e323671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651a1b8b9d9201fbfaf2c45585cfda1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9813cf8e0a907d5d0fcd3de1c50cd6e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c348f676b46475062447d477975ea40674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2702bb9bc43d9bc34c1f8f594ca48675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b029bf182fd37456944645a577fff34676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1ccd2cb1a43ecd1951456b126af5f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefab8c2adaf364b67c969a02ae9d20d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57cd65194b8f4dfbdbf5bb3f8b13c4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38499bfb5f039ebf0daaf662de51c86c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86b74d06b718ff1aa951a8136dcb4b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6bfe6c217c49dca471fd9a952fe5a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35d4e3c05c529ddf343c812042cc3c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdef3c7a801432457b520e93daf3dd7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a424e95b2292b71282b287848ef30685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abc7c7e861955d7ed8b3fb24e309fc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3484872a2faeffe7b29e711046eff70687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026a547464043bcbf530030da0f874e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a452ffb723defb9710388815a7a131a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a099a466ad252d1a1cce3f409b00563690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac087a0333987ab57ea0b9119cbbac57691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2ac850f3c0f968a22ecf2dcaca38c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a15531fcf2a6b56d763122893c38f7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178f3db3ea80ed9a79749bf4e8f60e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb644e3dfdac1f2ad0d0224446943c5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c020d55dc299276047d18c5c4f660d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc7e1ea52caf9c8733841c6a1d77b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523f4efa2a340a139523c53b03431c7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a9ba1bac1f95a45967bc023355b44699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625216cbe7ddbee9f7538ea7bdb1617700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58dd67bf630bf2285a2fc583ef4124701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c22f634467e08f27fe6125f84c7e5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c0adb9cd94be9310cbb0f70841523703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c2f5c5b5740951311da59faf3dafd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f686cc1acff0a9fb9d40bf378ff15c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a6465f882bf3a9aced5d220424d8f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b234505348cffde4d3d50e8ff73c4ac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4e766b700107f57b4bc9c965878df708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b62d2874140608dd32fc1383ee0a1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155e1b7670c29e079257e4d103df4f2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26980024ee4d2af4278a27a176d2d990711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfdedcf8feb020eb46ff90ed9eb3eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19ff41c690a1b2a4d5670ef29edca1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23edbbfcf6d32b625de6017db67d27714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5522f7793148d639899fe759cb1fe1a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e459998c202da8d486f857a4d1019716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276aa3f2527152f30c4f11960c821ddc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e159ebd492cc2168a34c7cc69eec41718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceaa2c6b52cd0c7ffd3f3a2ac15c83f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48e505a06283e67f393a0e404045b2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5406ea59806fe194ffe6f47a2f7c91a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559ad5f273c0cccb4e3012fc54d0a02722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c252a5daaefe19f98870bd83ca614723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a91a62d09f0221a81f7b46c49142b8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac303dd172443bb16bbbabf1a3c87fd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eea466479d5b2fb5af01c1ae147000726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca038a93eb3218901821a60bc98f23727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6fdfcadab3438b7b89e6fc1d4bbc7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa922ab60ad2b0669bba0c39f4199c2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c9bf7b9e653f6bc1ec5fee13f4cbf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02d8628e7fd18e30a2fe96ff352d09731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19352cd283332ea242f06f452a2f83732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d5aa27a91fe5a8ec6d5615c40cee9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d303329e34f587427cc18527b17e0b5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cf7514ec86b08b05f88b6d7682907735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5ae29d482088aea9781f570b279af736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafb24c6a1c07b582410d8b39e0a9ce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3a711c9eedd683ba84b2fdd04b503738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9770047194207eb459dc5f159d424b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80f8b5a0a82633e07fdcf161ae313f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb5c25ca00a8f767db2f9d99972480741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19a3ade49798f959e1fec7e7f631c9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58a70595483bc601081398a352a9fb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666c570c57180195a88c49216965b59744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cd6e5bba21fc69351e781c09dde3f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02873d1b381d9a45f80e84f028692e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7de02dce0896c7f578979cc62f74d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abe73e52b24fc4259010481344b807748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf0dd191b921c5b96595255b773e8d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab130c574ce1e9bd1c5318859b9ad6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17353a6da6582c2a9a145e0f24e0e432751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce628e5d39ee6b3139e1d23794c070752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c12fc013dda3e0a310ac15e39084a9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7dfde649ad3f0afa14d6e6b7a8557754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d845cf01687f70eda58d72fa276139755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8815150d5fe1c8b73515d847f9f37c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c24264befa70851f0883f9acbc187a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1feb1605700dcb60089b00b4014e0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3d9d58c2449c9623551ac0b810c3d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9989e989eb80d3c7f64c6578954c05a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9f3df1c77ac6475aed1e01c27db80761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f940b3de6d73e4dae99b094ecca8409762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7477cd5e5a12ec7c0ec270b59847a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650fdb55f45433bda64faf9c5322842764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a10375e93a66ba5a915dde7e0a1e8f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d8d2756deade54072eacc293225ed766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f895a9dcab3449458911c7ebf566a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f03086d9169bd6e4db7564fb2205de768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d74d25aa0d3999019b123a9458d30769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d2da0bba47b75f47cdc99ffb81c86770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae008526c3b54710f3cde8801d7d3efc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79be0a083b5a9b4907fd0753e5a9f44772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282112cfb828667f5a8cd429d595c24c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecc0ee749a035196efab70d161220a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed565f00c973897fddaf6b9672f3371775.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>