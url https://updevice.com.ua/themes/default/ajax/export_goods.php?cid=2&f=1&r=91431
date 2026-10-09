--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0a00a6044b2297a25bea117fcde0f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04eddbe6eaba331f0d6521f5f4974aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09b83d75ad4edb9590470eaacbdbcd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bffc1d448822813d261320235917ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be746c7b2a0fb3e442e6d70d8fca2f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8058ed7785ba01e79c16251e2a7672e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f014851b3a429ace4828ab4f7c62d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab1807edda57371d2c64cc728660d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dcd3977355628196518f39b0487379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20069dbf7a6cede62ac64aa41dfae210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1b109d5e50fc9b84cdf7ca7d9617911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45be2e6a4d8bd660b95b18990a42ed612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cbd171a3750a2b81124f828013fe613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741017e62374bb3fbd686648f67611114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9a05a7081550ee66c68193ee51b9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37656877fec0778f2d82b6ce9183ce2116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47959213740f1a9720ec8a10f092155217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec52578dac5d22a377fff84c1eede418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5496c102bd13f095700a1dcee6b6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334f8dfc10ecf0ab68394ae3a6d47ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aec209ba05997074daf3ebc8fbc76321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bdbf1797bd4ce645de244262dcb5422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4890bfdd6ecaa4dabd8f947373f839b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6521801c38e24a0c4082f4afd4a63b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8b3d4a76d3953b2ae3f589c7075be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29388f8fc0f493df7c71dc4560a48e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca1477227b0196bd2bee296440d7fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcfaa4be61437d3216894d5ae5e87e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e1da0167b5191c4dc19711b14b89629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57320bfc5b54f1ae93c6e8f6f8a33030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed378a9cfa0e10ad9c8d2c7cdd319931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228ee662c921431aca57e9e5f5d657232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad49a53c4a48ed87a4befac3f5b10b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48389b1e66960e509bc24f779e8f7dc534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7f579df802324d1a1c6775dde9b9b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4400ff34004b8cd4c8dd659047eb9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96542c005636429b405508eeff68c05437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f919591c0af4b2e08575516a268823038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4af6d3786b9ad4aec46b8dc28187ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0edf2e9e2a7ad10a993b428f1d455e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee0cc1c9e7e256e32393ec6e4dfa6d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1aea5bd926ff898fbfc692d176465142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a786d59fa65826a578b68cfa975291143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae371f73b766633464c6a04f69a82044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a015df77c90ead966c6e99cc8a89945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5a2da56ecb3d7ce7ca528934c335a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8e892bb42fb6fb8cc9cdcdef8500047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a217ce6e6a25d417abda8b7c050a8848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bcea4147f18a1ea3890ea10b4274649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee8d2a3ed593a197b734347ac58c7650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e6980f00ee62cb4708792153fd55c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15630b2a982d8a04660af618bbec824452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a73f235363fbee7334e54b25c52f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c24b3b1aea7dc172bf61130af09bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdacd5bb5a271e8c638d29e294a47455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b537b6c50829bb64b954ec676c5cca756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd1f0496cd1a8f8e580eac5be9172d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3e56481ee937b211163333988357958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d840b24560429839503e8ead47f676559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4757343dbdd61f0d8876696b3e90660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b81b46e034f06aa8c677e52f19ea7561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f06747ec95b4be9f035c84b264fc9062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302639f7e61854dfb349e1c54019053563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c81cd286c450538e10f99bf1ae797264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0992b7e418e62d47878e33b71a1724565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bb106c914c100ddd9128ec3cdfce666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87a01d8d6a9b7be192cb444091d5c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da167c65dce308d34ebd47b42cb2578c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad337f5b66e22e933be810d909dcdd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925c66a8acbd8c694e455e07f3c0cce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c88d3961acbb18f77bea59163be7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6a0244a880ff7e0ae7f90a936a7f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6cb7ee32a2b79e111f2aa2475ffe573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd801fcb264e9871b0216f86f4dcecfc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043411f8f16805f03fb263675ab8d3275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fb7d0cce1a952975aafe36e53965676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c750b19855bdb9f1a56251e49fe5cb277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9fa885235fc6cc654a799bbdd1a1078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcca39e55accae2f7f553da837067b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949f050f0f4a0540c7ff6aebe45b4be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405dbec43ace89eeabdec71750fcf2781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2562522556157397f51c019e5b7df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d2ae61e29df9dc2dd0c1ccfc3675283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2d1385066a45e62a43cb3a7b4bc6184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cddc8bdf5f88c485bb95361dcea4f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c072d5e37e64d63cc8f30822bd221786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f69a57c3867a01e522327c9c6ef2287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34455483ad6426dcda2c0d3615803ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbffdcc72928a8d47cd1edc9203d24989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d561c244ead8d6e3363ba3b3dee95990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21558042621db72868125c7ae452e3e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19d209d7620d8663eecc78f805bef492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c12724340d83afb22c9ad3b0c46ec393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fa5cbf23ff83f799ddc516e665c0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cd48ca2769a751dea4e2720e7cf4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05451e90ce73d912a072f10f19f8d4c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276186e2df6562a062a61b8502deb05097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fe3e1759e3d5648a6b3cf748e549398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11dc5c687d4c5d7d84ffc1d87d54f9799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde5ec8c0b1c2cd627177c4ba69f3a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f48a5d1fc5e3124f657c87b32793f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324018089443019931af5ceac11b0eae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300890c68ee66f436adbaa1ec6f12b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01b8b66c3576eeb9435c928fac315b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e9b21dd73a43e6f92bcadcaccb713105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785c3e4ebc1fa68b7f7acabec084e01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45d2dc49d3da783bcedc5228423c75107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5e86c6eeb7b1f4a1b5e06d3fe2914108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989be5204f5ab311439659291243bb6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447384c43ffce54a2f0fd5f4ece87c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1c9484dee65a17a40825b6cd17c7e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba3dc17474088d6cfba143dac1c053112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473b9ab1d93788f2cb64a267f037dca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81719d94c13062854c4f1fce721cb717114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933e724c9f79ae47f2c0924b202598b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919385a6380745ed37cbbd1f3e8d076b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a7174fc3e79045068fb9ba1cd00b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21842defcea7f68a0cc067d75646fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b85c9f46260ac60975b5d5f79997a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f57e3d3569fd307d1e7f0b971406d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db5eb75855c1abe964c1e3f92efaaa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83af38633fcff428ddcf6da84295943122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2ffa68a9c385a4b1416ea15d5ae5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a19260182dd9fd4aec793502e4835124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f9b5e403af800757eb284b4d0d400125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05572c3c75968c7ff5ad1b4b0449245f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e39e115c65635defc7f85d48cd3929127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b007c1b5deebfaa25796b60c2289e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add442d57c8d3f5a87ea7615b9dde81b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4abd92d4f8bb0e2c057adcb95e230130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21c5e55cbbce8fc7875e360fec7a96131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4985bc5251e39fffa6c5f7aee6f53132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fec28acbaef724fbad6a253ac001af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ee08313a277d23e22029dc67f6763134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c0e2ae841a45df311499c06eb30fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633f4a41d73878719f28c23db678782136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524db97112843e316b79e4027863b45137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06bd2283c23c0e5769d29792b6e49a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91daed8bd2c12db4ea2372e2ac8c2138139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb5aed178eb04b45d3dfab6aedbab1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e989456dbdb18c68fe5f99499c51f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240a9de83fbda11bc11c21d55c3daa8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7075cae573273d252ff284e6f6103143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48752103407f28623413d33046a6c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc17cb4c5a4faaf6498065878b38cd0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aab737cf3617b112ad86d6b6657db5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88f223e7b70bb0cd25aa08c4c56445147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6af3611d765c9138c77a4a44d52e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fdf2cddaf071b6f32dbd62544e0e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e97d4bd061284ce0fe2d5cdeedb94150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e838c0b067263b9941f46b6d45de6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051a0fcd92d01e661c811d0638f4dfc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037bebb802851b152978cdb06572d9f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4a9421070f5b17c93e0dc47a64c4e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79855af0dff104ed63daf268bf107130155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92aa494bdadf9d6e0470cb87bbf412c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abe0d58d89e22fdf13a63d0c38c38f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c2b2d9f657cc522841bf79d4d604e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc32ebc85fb4a5ad4bb5bfd61cde04159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42b39bc431e3b75192af96d8a21a21160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c176a4294d3bb00102348a8b2490a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334f0a514a8613465c8336b1d8dc4bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b34fe03d26abf4cc44cb5c571476e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34435a5c0c1dcc6224e1cb2370966e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b8a833d595b823f4eb2e993672a61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec881b2c6a5fa171dc0782f20695be7c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6744bfced0be5c6d2ade811015e99ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b104e49515d89154236dc54b067f14f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c432fd8e17055067b42082ef0d749a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8966f18f80b2df3fe7a824ab54b405170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a82a5400e1363ff6d83c9f34db135171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033941eeb0e80edd37d8ad69260d399172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a946e44a1d3ad7e71c8077ea04a81d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fb6b7f4ff94c4b0ceab8fce03eaaa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce308376c6a6478e064c9e72731dbe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a150f5aec71f20dfbf2e746dec6709d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e45d3dcc359f34af0f65d54d0bbfa6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc526451887fc72a15c05d60b4262398178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd02726b501b0596c91eb97ba2efdc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc68776de2749291bc7567ff7050b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061c18496df2c24c1eec7a899f34bbf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ea31b9fe8adf992869beb0a9e2cfd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df70c96c6eb0008f10d17e51fab042183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c87942953ea659dba4ef3e034d065184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9ad15cd79edee53f0a525b4112a5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59e253b8de7b1688e191ef3518decf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44de9510c202d26d6d53492b5bc581b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d88371824b3e2f26df21e36806852188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f0dc1b4f0027a318ad62a48ba5acd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589aae09e53fd1a0fa226179732c075190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2804f1d75add030c49e5cd3511fa2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd092aa877c9e59828d6f947faf9ac7a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3c56e446279472ff424c981b4e282193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487fca2cabc90e83b011114ae8009be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfc4b8772d65245b0b8ce6749be57d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4a75ba2796e611ce98e00b811f6b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540e6f2dcf7d13d0d08921468623aec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42ba410836686a9cf84224c43e3deb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009ff4d3445d8ac1a84ea67e427e01c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f1d2f63fb4e49b3a6cdf2fe2cdb60200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8477d4cdd09382482556438f3536813201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035990df8737aacd9add030aad5d66fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3accdf9a5f42a593ba4ba0b5cbaa47203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ce53e32b50ab95b0c593173e56dc5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bfa041c5cd1eb333de4aa19e3ff4e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77765cc63e866a44085fcefec230c5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae351bf379c5a514c2ae3c630f53b2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624b9b97495b7cef3924317d2fd0975208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad7e3a63bb3208bb7ad634aaff329f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd18f5caccfd7cf5c3041ffa6028e34210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0319e9adb49d49a6e50763298c44e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3be6d70246d647455d64a8da3e60ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077161babba05abbe0a63617df2e4eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10aad89e13aebe3030bbef04730be18214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e3bb5f0c543f99ad0f4c20fa94186215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de98967e5f58936dd8c5f18807ec1d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52345b5fcb6bfe61f087c2e30371273217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f622e99b8ea3c9f86b3d4df13aeb45218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0e083002627ba265f22227b0fe9bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aec1713e8e37fb6557a581cabe753c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034d32432327a3c19d90879c8d09e02221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184b39e6c796da4ce447895603ef98e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06e6d0fe0ed57f3f7b8a454acec283223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c158216eae30cdfa3928c34d455aa5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44c442640d8c0745aac83a55e0ecab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0a9328539e7edaee42e3dff7f0133226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecb40d1efb5b5e4fc9e1bc8633e64a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538558b03e5837ddda4e6fb70fc56a10228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e31fddc8ce7713a2421fa41d2c7074229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85beae999b2dea5bee89284b0125082b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e310782066c278ae36c3cc8c88385231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388ac6d1d4409fe57e99721e51bb4f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09e776e14b5c79e53fc5fb68adca65233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57837c2db1541e05c13c6e5df12f692234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5685b3bfa728b29e2ba0d59b8ca4e08235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017e660f82cb19b08e96c8d0ed9288a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9503a502228d6d1465697b000a6f867237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b147713514edc72cf869388ebdbf2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd17f3036df50337942d8b48786b7f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e9295cc2e048bd0970ed9a927324b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424b0b2e4c9afd664616b1dd914cdf5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea4a2b4dfdbb0006bd534811bff4a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921bed13fb0c00adcd3cc593fd8cc7e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820aa061a3cd7edc07a4283591db687244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3e92b8997467c731226835d5da80f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b574eb9c945edbd901e792fdb86e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf262e7e6682cde2216539ad6ced578247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c79a6f516f2e688b38df2f7e83db2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8ceb4131e6b04a68c261ce9e61cbe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc17626ec72ce569409a5c8457b98f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ef475749f9f1c700784990751fdf7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d46bf3341a1f26d488e0ed7aaafb75252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f589eb44f7bc8ea7339deb07727a110253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733961b05b56366a0917f8d89547ea6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59090a01a6a0ab3d4fdc27644418becd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6fc4f236e2b5e835fc197fe49ec17256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a0b03ec3c7758266426eaa04c26c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139c8b2c94d95daf0ff203c95d95579258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1766079f2c64b70a348432c52385a3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e3b2e1d69ded995a033790de9fe37260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be064625d7b30c70ba0ff6c91b9cd470261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58dc125458117c0118bed9343da074c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b512dacd34a38123382e1e461e7d6c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939284d54adc015fec3542947f181149264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401b6c0a3d98ada62b381aa71bd5f18265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a209058dfcd51e5ee2d4b0a72798df266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5725aaa5d05dde46c153614d54bb9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da2fb6431edba8718c25afc09d787b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adf980c16de166ab14fd2021fa1d40269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5691d84f750860caa0c56a87fda84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af14585524ea1bd869fec8c1c53122271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d860f04dbe4fe8ce912c0ee152874ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a214ac3ddcdc0f59989f2e99de086273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9b31f10d827c9e4b78859f170ef35274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97e73e915e172ea6b9c2987e4ca5f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a686429a75cfd4b667dea4ab7f5a32276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a07acb34872ee2001105261128c2e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3541024029850227ad75c9aeaff17278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee66f49d6631ba2e6b5012e52057f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319a0b1bf402a9412c4b693474bc0d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7965f05ce53c52823ca8fcb15b98139281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8448013d66b0f98654d93a31a2a58282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eaae1b65b0e0875c67cc8005bed9df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5dc5759eb2b614109fa60c87f98e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88905dd39d27574cba95392e5847a787285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b85c4eff32c38e708f1406da81116286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d687f33f4c3927980ebd5059c30169287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8e541b1fff37795a6c0bb302498ed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5839bd9ac259daa6c967f2a7572995289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b017ab0ec9375fa1ca26596f1dbc4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36247922fa2dc96ca2a6401774fdb75291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64f89c3649e1ee76bab507b22bc448292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fc25b49b7a76a6ef339369fb48a9a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c034319ef3a15e4fbdefd2f9be9458294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839c1f7e10db6d2e6b2b5b7d17125a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41293e643e57aa08402ee149eaf74e9b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb186082a88c61bca6d037df399b93297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59ebf0cb6181c0d8b16887f1c1cca4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a3cb49cb5e9f899a12979ed88a650299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e6e77d2b7999b1d6e2ccd228b81ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d782767f985c0630724cfd2fbc7bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39404af98c3bc5c1136f83eb6b3c9ae8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29684b4f779b49873474205043464377303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9708723456fb724d245f9d0f8e0564304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fece7303ae4c4670f363b36620b197305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efd5025670850546c7d9f5883911f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee44895f80b691e391a93b57e94b120307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe9bf04a9dae842031b6983edc007e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b459c8fe3ca775ab50be9ce8ad9c4b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79435f4eb093d6f4720ea6aeac27a843310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3af7b77d99f8f759064aa75be6168311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683697f0251a726ebb16b5385a3d0a62312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003d11293abd96adad7cd1a24004c7c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fcdb54124d7533bafb01c4b14b5a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1e0e61bed239b51218336a1fd6443315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed59e4701e4c0d7c6c03a9b5fed8f3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c075130102f58887af9d2992c1912317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0d08b51aad03484b7ba993025d20b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f64fbbc8bcdeb1998f6af58609855319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec826e8af1acfb6c0cda78214a7b5022320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375179441ac5d0d1a315c88f43a1745321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8510ae48ee673f96aa76f26c62dc8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8adeea4083739ec11321030dff099323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d6d7c7bc72038b20750969d06200c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff444439b3bc165ef9d0d40030b71bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49b95a99e66b48485a6dd58b850399326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b893f6fd37ef8d492b0a71c11aa530327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bda26b833acb810e19d0a67980912c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f69c8ccaf2eaf9fcb00250ace758d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4c348c1687b7f9459a58a9b38a172330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385939c890cce988fa07cdebf71097a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c3e7285f492993444fcb022fc20b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276371a892dbc1636bd8bae51a62ad9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ce2959eba93442076ee7a19744df5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d14759627ba50966e269ad673a952335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67289c750abbaf6690e0e39182d85cf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9b08a13c8a42eda61c46682196c44337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4789306a9be2fec599956f4de7ffa5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c41a00311c26684e26986b06a9b6da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847791196958172a5a8070199c92fd5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a973d244eff81beab45c9e491eb15341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca08f5c1d29dbfb49919c7678ff8654342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68c85fe482d6e06db0c02e928baa2a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b9f25523f09b8392a3b8c26bf78ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c3ae63cd3cf0d585ce1eca76dbb15345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d34b428dcae484cc799bd52e52a745346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1c9cdbd7236756a1fb26c1517da20347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0899dfd305816602e742bb451d909b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e190cea26c263c3be1c867ab6b6e214349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b331bb15c2f82771be7c9f70e4718350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6557df96bec8d168d2e4ef51bd1fb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ca90d30bd294e09df7f626ce7ee28352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2166256b17fdb9028bac716a89fb83353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d356f8e16140ff98bcfbf198f470fb5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f98a008adde154fa85c172d4cee627355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f053ffc272a717ece7902d7e0a9362356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894231d793cf62d9cbc35c87a365eb8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449206be644b965cd095e73bb4a59cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39860fdbdf291b2bd04601d3f58ab9fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f365e2a01614078a60135b7ef973c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bf8a4f93e9308469293a455fca950361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a68514c5fc36ba600e3843c9022c6e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef6b47c9cb6c0be7b93e58fadb8654363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99a6c29ef2cd2d323e2232e0baa3e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b21b266f9eca5dadd8e231d783af6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665467bf34b85200c238e5d43266df50366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f053423663eb2618a822018b3af54367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb2c2be53d857232cd5d613499eccd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90d0c51735c44e8af0add5e0d56609369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b714b78ba29c64b313e11708b22ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1984ef0f4d28c9fa922572e325d84371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9576c0d1ecde33448644e3e72ec79372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bda01bb0b2b5eb1154e00955daca80373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef1111ec0af33cdba9a81f1de32c5f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7f148fa0d32053eb62800bdb45af3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78639edd057a3a52c6063e8af1d297b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfe23bc41f3d24bfa0bbff75c0c9d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af295582d10db69e8531bf42e4d80d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8eb44b53eeb2dd52ae74c5dca33f03379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de24046bd68a5062872cfee78ae8b90380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6901f2634257b3b3f320e100a1f90381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296554ac66fca066ecf07efc6806826382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2b85ec0781fc0277b44f0565160ce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe35daffd7f4a7c02ffc158d7cc9fc7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d53a8b2656a08860df5c52b125b68385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042716454ab63149439e8d44b5edc031386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19574da8ed71e99fb2aab7109dfa4a3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa382a16152992c9fd4dce4e8300edc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f5d4cb67cfbbf33882b828d573c32389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992eb9b1876af939e9f8f44c20a464f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c7e49a09048761327eb0d2eac34f1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dd01ccef6ed73544c2b9393364993392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c9b23adb3eaee88f9ec559cdba0a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d76fac36201498fba246408651a53394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d89fa1c0f53f846cc3065c0d9613be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6c4f4dad5e6e85b63437d40d8f520396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e9df96ca094aa2c47fe5a0c87e795397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde07f9839f14f31eed423f3d513a05398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b236a8f210e1af394c0e61aecd564e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4dc9a06ded8dc8b693fa5bfc2f6ead400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7935adec7ee20c7199db5aa9b85d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3943b7c69834e7c14bc45a9d2dccba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77604059bf9a5ccb9eba16b13feb0abd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df788a7032cfd049722fce926986f70e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f30461e0d1e1b8c86064d2397b27bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af580e5ac04655eee382bbfd9954130e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c084ac4a10c5657b29396f5760ff0a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3505c890040002ed9390c4c48d3fdf8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2042ffce44a6b8e57a9f884ce9ee258409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ac63d6824981d6b188922fa5c5999410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a020d0edad4e25083a529e87b801f47411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fca0b465233072b1123a3b8badf80412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c44ff428e9d11977b637f7b54525b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a3801e92b5499a4bd322d57007229414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e647ec3471332434c481dde57ff9bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d59cbb078468718f29d8e00e516d8d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce02c3dfbfc4048c1941fca8cdbe656417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931d20a2c4ff63bf22141cd624f9f89418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f96e37b5aef152e7b80ac2ffed99f8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5e1edf7855d10588d38bcdf635d9a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e22312aaa9683811cc161fbbe8fe5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9677c927a39138d4494ad48af1db4cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565107d6a9a4770c9538e2274a5f47d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1c71e9088bb376336badc12882897424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1d1c0f602c24abe5bbe077835e4b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa31d7a736dffb635f2ef9d7e87b272426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d15b571d9028bb732b100826aa805427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c4bdedfa1ad601add6035bcbd3315428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d98bd0e1c90deb44a9d403d8d44cc3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a133174cebcb743ab52260aac0e23b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad139853527f4924220a9b12e143bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecd65bb9910556c2c142c57c8e4917432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941cef9913fcaf7ee97a5f538044ed1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319a47066a6199f54b87e037acf2b76434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2702bc97e5995a480f1c171662dba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcbb5ac866ac085834b5e261951886436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce746ea315d27c9b9b7e00e7dc07ef9f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b9ca8b189cd4708f85dfc89e00ba3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4976d1efd25ac31b9b5fb914526b117439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea2e6ec3d2b238c23892df10aa6bec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75857b8c833ef4f6c1e5297612dbb77b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425eb2fb7e3c088699f3304eac91c10442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71506d31050ea706f21a8e56d1c3125a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbdd8f9472dff5238db01c1c546942444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7428f492f199db219dea4174a1e53e2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef69ac3025e4e97ddf81b218e8d5c08446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2010013e34de52a742543f1131877cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3b474d932ba230c520bab22ae8938448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4925dfa431881e41fac8a015e4a7ea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddd8cbae257bfac5f6b92982c3670b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576e4ec54b2062abd701a8fc905e000451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7ab60cb07690a329ab4b89e98dbce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5b3d088a40e70ea3822188bd5da4f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9835c566f61eb9d3169410dc415e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45b097df8a5891896721e54985e563455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d105a87682abe96208fa10180e3111456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32caa5ab0ac1ac1fc8e400faf44ea2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c135586a1e27a59c3951733b3def0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682c082293c0ae6da5f3de41d6415c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f57485c16b50765eb558766db3c7a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac9d19caef947f37ca313c6528942b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d42d272f2f3d2a6804194959b6d952462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba574b31175d8dbf127aec557e3a0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5c2d43e5203b2dd009c05a7a9aee8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c31d145e563444fc7cac791653ee50465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a04bc689853e963cbf53d7296eb67a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29956b48a132bd9ac08b31b77788af0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdf926183f6e8fb4e41a20b6564ebd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9590347d0c42d72573147028553ba0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770ff840e72d920c51a3f1803c959c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9e689038bba6d6cfa9f40f0e6efc6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274eac66e0cb5e39bbdc377dd3a3af6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7874ff18c92e2316df9717efef8e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290cb289dee94288ec7cdce7d73cc5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fb1ef6066079e635d022db928490b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0b18e9f7e458100edccf763c96c83476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd813441c8605248b72e91955204703477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f44a8f44b71dd69a69c8ed05669d14478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a08d30b4412bed65414d1d19942b53479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b5a747839f34b8b719776b0231bb9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb2b2b0513e8bf989d4258a0a569f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb927a60a7caa6e3e92bb0a216e629c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07460d80ce8d948ccc530e8c03058d41483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436798e2a63accf827b6995df920f794484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706a03acdc3261c6ca5e1d6117f6c07485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fc6303f92b0d3e992888b1e438dd3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c002d53d3f1edbb209c8c525c9ded487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28e087094a6a8bf6b6922a8e670ca4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ec99abaac745cf222745f0f6f2903489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234edf786b6a452b05994f27d0a76664490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa290b7c1d031ae840c80fd8614266491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c671f6e1bc253305b3c4a7f22120d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498380a8ceb4512d4ff6404beedbf18493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e73258527578ed00813711bca83888494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c636e671cd6e3717d0437c689618a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e1363447f5c013050b97f7f534677496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad072bf0b6a738bb72c5159f469ca8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b9ab4c2db3e92fd559bb95a2eed63498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e359bd7164b53772564b4b7880b5f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38819e15148bf79a0aeb11634409389d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814bb4ec889e6c5d32ecb627fb0e3ee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d504f809c1d29a0e513a0d8df0f143f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5263215c03699cc394a741bc11775d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482bbf170044a397c96bdde1fae04e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec713f509a99fabab94cf6b75b30a80505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d8b1ec88ec1bdd40789003cb1a6a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d478641ce368f9811436fe822a938507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dceb541035792dfdadc818ad58fc85508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2031a1a831bd2ee463c05ab3fc0a226509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8411ddde5869fc8de20a07216c20d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b5c702e3181d230421e5757e80fa8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552870bc2d2aa7698e551ecbbba0ed7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cabde1343692e44ca978854d1f362513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568b63dde5e4253b51dd11a2539fb06514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b847dd9492e1957dc07f173e6c0b2c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af0b3059a3553b585940d7c6e8e523516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f820d2f86649130962a9bee1c594ab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb8987cab1e754f94a7d8ecbe8a272518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d09f08579ab6e94f6274b31c4affe5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb3970e9954ee08f8e0512be9bdf1a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453fb5932f925c60056401cc4783d43521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b009d3356b18a7ac6a0403bd2a577522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830548f668682b44684c1eff1085267523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399f9345e9dccd777fbabfaf4546186524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c31b58d128c8e5673adab030ef28bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf652ad5982e4acb9fab3453a51277e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbcf486f12a0f49661935633d84656527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bf7c119d79047a3d71576ef87cfa9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44317859f9a4405549c9e4671dcd444c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38d1f68de732c83b1675efce01c771530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938002509e1ff768be473af822632adc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a3f4fa0d83e1993c24ce42cecb4cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55f830e649792836482ddf77fed94c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcceadb38d2c8ca4baef02c3e49adf8e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e51e6ffa81aaa8000158a34c015cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d9c74c5f5fa8e426e255d6b6e24cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fcf830b21435def44397f2e1cdc4d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4e07b17d8cd893d7e0e7694c1a68a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162f8b581a48230510e801151b77a3b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df7b93f49b14a4255a656e9b93f745540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54add84687ae885a5a8b6fe8b2697db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a326b712bbadd8b603bd707bf10bfd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd765cb52d3ad6b34db302c0776853543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb766f57ee908b6004ac2bf83cfcae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9f0e1d84a03d133239d5bc5c780cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19372b24f240f73e113feb12b2a5cf9b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd944c19cff187616aa42203c878eca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49baa01f004f0e1874684ad236f49d10548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f6867da4b95624f102adf259ae921549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4fc25897590aa3677d156bcd6ab59550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6deeea395b81cda40fae74219c236551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02ab45a3ee125f5fa8d9c826b15ae1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4425948b80d8e2891292439938c96f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b61b980ed5559af9a04f9207a7f77554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e0c08ba61d91e46e29110e9bc680c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f9ccf9713e9f8bcb6567193825f7f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01095a2f81038a699529a7a0b06892557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683ce1ff8371bf604131f49e36ade7f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd29f26e566c35cbf49ed3c0c02583559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db2fe5ce879ce1ce345f528c069974560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61799bbae6f07a68bcab1cb879ebf48561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a07a77537c5f05f417bf3320212ed7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080d153282a45a1a2027c55f90818af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac81690caf6ffc55c2d265d38ee1b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9c23779c87e11ee472ed842c2d1c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb6c49a8d42a0272f1d02ccefd2b90566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8c8675b9fcf9da3541ef4ad099752567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb536ddbeb589f45d3b38e6a285a2397568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc524ff482a2025e6acf25531461bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f00f333dd32dbf7682c1a28e9a3a12570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b73763218fd3764e25051a52ba877571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069e043da74d517a96740db8585f183572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd26f09aa971a0470e6cbd7782a368a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beda573b4bc1e16fad501cceca2e139574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b80e98be7172fa0ed0441955a4bf46575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505ffd329ee30a8ba6c94b454ba5e84576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7b262437176431b711f1b38899303577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af688b3a968ff721cdcb9d911aa8cd5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f85a841d1d8da38bf8572584b5a1c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716a2e0fc4f8e982bf53a6cfbd7355b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdaf555f2b396bd722de82c8b82c17581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7f6d6f4c1be6ef249c90a7ab9dcaa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8014847cf0171b9dbacc61264ca0f2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6465c9509ef035af3f083a621ee91584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2261d64622044204fed5890c6f903a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b1d37f65928b0567916780b56bdbb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad682822ed2a81f88aa9699399ba25ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b269682a96663ed256d5d7a69525f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef5697600eca01d77250d5a17f44f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2a6dbecc70d423c30c5e11a23a2c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606b9a71258e4ba3e68bf1df096d48f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb13d60ef099b1aec8792293486292592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de34effde0872fce4fec55544c094f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72546ac7e9deb044a916b05bc8331a56594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317f155574462ef407a4de6ba699ff4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2097188e00ec7fc8af7f57bd7a51492596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487d91c188b48bc0e78cb19ba62b68b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be6ea19b622b62640bba76ca9be55c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ea7e0bfe917610b3b12d9f871713b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bc03bbb3a58206a1403136dfe14c1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37bfef4dbc8f6f3c6c3a3037a06e28601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da092845e3b2b2a01d048b6252ed6c2e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e66fb757630fe5057bc74057dd1be6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277c19903a4a61e0e915bf716bca764604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7585a5e334efe7f9db0e81225630ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b3f97b96249cc5bb3321024692d3e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657caa3dc8b4aae762dbaefd204bb75d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485498547e7e13f027d4759f8963b024608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bd9393ecd2ab96f750f33d56bdf07609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c706987532ee0e69187e951065377610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185771586ec5ebaa4da9832afcf0ab5c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7ac9c36d717e33339a9199e5bec14612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25d0306adad8208732ca08d3229850613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16831bdf1835230842c8fc4fa516d53614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d32812400bd3851ea52296a6006a4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21673e80ac2787fae62ac747195497e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33d19837628efff2433fc7ed656483617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51eebff3170b1134b582b388ad98685618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0bebd6cfedc61abeaa18f29f224de619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32e21899496cf24bf372dd188882f4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5247415a7436378d846e2d0a75826af621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc44904126f7bd3e1bf032943dcea6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d182998a2e4804b2202f34921359e2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76171563ebcefa186ca581cdafbef1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ef7264b438bf18d064358bfccff46625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779555a7d8389a52b30d5f78b04f6f9e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e699afb0bac6246b2ad1e0c3fa8aaff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e82284872230e19b83f5b5ad96047628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839deff8281dcb24f6537adf5fc63cc7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85677461c9906c380a0bb1f8dab46d2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d147ee1fff075e9ad1f6c13972ccea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1f5f05fac614dbab0297e2ccabbfb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7c74bebe9e5188d873f214d378ff0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94354bf755602d1b86fab2bfd88d801c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4bcb4405e310295408acc5ded7129635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec65c8762ce9f6b39fe7377270bcb6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e4490ac10ad44fc8ff6a67255a06a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16840c7044700df57ab5d1920ffed56e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dbbf18398f8ad2d78fb23689235f3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589475b88babc1c9862f19f3ea4174e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3725cf0dccc2690a0cd97e9bbc9f69641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfac4496e0565f0e96d1482add90e5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb7172ad48b9435c38c5645b254e9d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46982b9a7a2ee05cb83193198e9ff3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680319b6d3887b15a07853168578d5ad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690427755cd512d617a0f531861eeda5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8928b00eda060d31391b2fe1e213f1a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490246cefe20d53c315fff217b67b298648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114d58f6ca4cc062a415fa9cbf56bca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e60c883f273e719cfca62b35f95e68650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c5365c40c3731764d872c13781b9e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a226211240e39b8cd02001184e938d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31ddf3ed49d6acd016f6da56c3b724653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be68a4a0e83f07ec128cfc8603dba6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5771398e56caf562a23ce3dd79e68f1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78604d04de9f0c877e1940f3d2974876656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822982af6407dec550d48b0af9940254657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74475e7150a9c57cf105ea373b2bf329658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b0e7f7020efb1cabe44b7d37034fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561fd8b4a8f0f1b56a858ac62788717660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a107b5027798f25cf22854920a351661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df641c0ee3e6ad824d4efea27e0798662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9080ab783e304bf4b0548c213f31b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2b251f821f7afb20355144d49c674664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba934e72b0e3c21aa68c7d358d64d8e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66640b808dfd9bcbe549f1eb5661d0b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72b1ed9a2ed62be99a8395706e5935667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48d1557026407fb144a99f5af1b060668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b79fa0c0defd9be32dd8131e4f747c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab3d2ded9de2ac86596f6155c74267670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6379b68798e9cd32f059dce5fe30d6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa69b8dc9d7ac5343042c1d34a972dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80a49990641a42ac6061bc23e96226673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e05ecba90034b9b13a2c6c6deb3457674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a012011eb59ca574cbd934a51e9164675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57233c5759645e0e89dfd8033ac7f71a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7661adca72d3392aa5abaf3280444677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3855d71513d598eb48867069aecb31678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11177c6e954ce94a559a14a0686a576e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b2653b5dcbe9c1e4f7b2ac006ab7f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc631bd84676f6599a5586ef26d0d37681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffae3e73df7959fdc544e1699a9bc7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa509f75d2068f7126e3eb85783e470683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbcd7f9d3d405e89e78d10a07567df684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465f86e927b9c190b6115b8e97be15e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac55942bde5cf72a8bbe15ea9a420d8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6a309d464d441568a91b94b25035b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f51276d8af0e578a5579613ba7a9b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4290097405bc109836caa5bb04d00689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce16a0c6e9438089e639377c86f43a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635ff1b911fd731d53775a0f7155058691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7520bb40a03963a93db91c95d5c4df7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210ddd25dd9c871e1b4e990ea0baa0c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8654ba1022b31eb2b0afe0f8504e1d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea37050fbd26d3b262fbef471e7617695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b3bda37cb22016155504f8bb9ec44696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241054e9792ac1686f1b07b7c26cd13697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a37009e303e5960360f12971cbb682698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d85364bd42de54492919ffeea9a34f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6fe89177fe54438564a642016bf67700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f438ca31a874b4c67d9a532c700ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c128028f53cd94476a084b62994c976702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477010e3c214061332946b941ea22d0f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b1e7e9193fc759ae89030b4ae2265704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3291b3027d6c7cf6a10151f93dcb55c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f54c1ed27be419102e912275c094d0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7405526ed429ceee823614e941e38707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8643b54e705ef777241c6f90e9dc2e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b416923719e6ad29ec9f41e8969c29c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8c9ddadb815ea774234aaacaf17ec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b69b8a3625da5e2c8a28510753b4a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf452fcddd3b6cbbb5d8c7f8731ad20f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b76b32169202edff711c47dc05d6cf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c233a381ad24cfa6797415cf0c599dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc92f3d1a844d5cc0c6bcace86c74f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc32f4d5d7e3f1a4fa3249f0b953de716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e42d7f23342834f56891826ede9b1e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e953b42f451fe4e5b109e0da4978cfa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec1ed61c2126fa35574821c6cbe35b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42292109b61720451e25836a94615ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb94131c9b378cc942773b1deb7d61c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf1f1433b856f9a7c426df58401cbe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b288069e838cf9b32b6f7ef605ed56723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dfe7bb9ecae2062526b010e4f04ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970893284fd6ed09820e9c82c6d9d3b0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6e45ed26da5566c04fe3028d24688726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4bcff18e9a889cf7e94c341b78c85727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf83f9a98448bda6f9714d056e85ff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc513af7e714d0e1e0a7a95ce4f793ae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501ed6bd06e79c814f2b0a1f5a11f42730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fbcb4b4587af29319f0c0f7d67cdb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5acd00dbf88338aed7949408784eef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2e4593ffedcdb1c265f2ce7e00e58733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d98ecc990bf7ad1cafd3bfa79fe7c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf7a77faf4958b82acb93390161dd7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260b80e092352caf325961aff75a26e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a8d17fc4769e16d88c447e4c5cf86737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254451e578cd88823f004893749d3783738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3eeaacca46605bcf7209a4500d8137739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6c40236e3fdb601757dc95f017c33740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb3d22ee7a73246b12df214def3da5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d2f2b9834a2a8d8329ffce0e754be742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1dc56cffe787c92b8456235486755743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a6a9c45d15e232ccea2e519b7d280744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ae38cbc62127ea81cdfd0e70001ba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff74826718c09efbb9a1180d07b1e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32d01a8e2f363a0bf187b1de8cfd43747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a3f994692f8556fcb5d6ecaf2a0fb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fae136bab23fe407ba31238842b639749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f194e033abbd73595990109ea80e387750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db435364ded0d223296acf659c294344751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139ec71910bfe19c3fbef547f529854752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214335c0537e816fa8ae495e473e2e4e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc860cfbaf42775424312b4bdb1418754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c75759b49d029437286d7bc198ed5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccb04aea7c9e3d2fa4a0f246b7cc48756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccfd6c7b452bddc88a83c71f3f2dce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d1613ea41302449f3a3d7275de191758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a270251aa6f5552a8fe3cdbf3741f03759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d040fcf0289d843fba04d7cf7064c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d449a13d23a3d3b65259eaa9c66621d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220c8821aab1a5440456f6458a27c39762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de278d9a939b0d548b3e34fdec582d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670c7470198e6f5bdf502ae1bc18239764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff495c06a9f9e7d5cc54b00f6b1e1c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418b0a801ffd7f3396e2b4e3c211ac0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdffe1850199a46d1b9fcc3e0deef5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298c521808cddef02a67e03d58f2d60768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ebb93348b578e998c83d28d035107769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5365eb82e64d6ad6742a39e68efff770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f672c3ec6bc945839d84107f51bd41771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7324eea00d71689f209b0a45afc584772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716186a962af07d6f996c19793cc1074773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbccdb435d52dc5bc3f90a4509708d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428948a9cbaf7fa89ec9ec126d1c3953775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad650ff305dd8ef5c9e16e6adec3266776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3d397aecb2414de01d9194157170c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86176dbb19f4eab16f94bd401851bb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5289c161ea6e84c2b3b4023cc7eb69779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d763ba3dded75bb4b453c436d6790cb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251ca04e189918552df62deb230e8a3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2eff4997522609ba01faf85a0dbf4d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d0a4f1f691e8e25d3b2e2b0938ea6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2460570d7d542f99b079ad236ae7e8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207912c87889cce351885966b05a385785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fc7fb6e1dbab01ea0259a2dca4bf1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09daf06ec9c668d92ba35caf39e58f40787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b236ff3cae118cf9290c569a2e3dee2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38313060cedc48ee1d7d0275f2271b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c485acdb17bf8d5bad3604dacd0f6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d7c65c4b967b80aa358674962e298791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47fb99443f692262e10e9d2dfcd0da792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6272fd2a6e78dd40947e8995b3ddbd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f682f8586f8157ea25adbe25f7ae0e4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74103676209312832d8b5292b16efa4f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeac94c2685df2b59ea6a2e30161227796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76127a0e81ecde998e6afa6fdfd843797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bce02c45cf3cf7a1fe498aa6a8b5cf798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efc928b09a3fdddf684f3a564dd492799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555df32a899c7079a73eab02fb3cd4ce800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e55deed2ae6b4269d903e8165213f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c6c36526da5750f09bad227e8ced3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77115d96306fad129f564608e7d515b9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7e5e899a02c5be642a0db74217452804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa89a9b5842e3880fc13f3d272f5169805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30ccfa17cbff88d1021cd96a7adb55806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a6f6ff082ac621d93d43fbbbc8fb2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632664305995eeea7e8bb16a6bed1b2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf38e104da1165f4534216db1e39bcd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b07ac64d194819d4ce2b93eb4ccd0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f92e03d564bee59d3252201919c6b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45a2a4cbf287240fb0a13eff1f7336812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05696edfd260b00d05ea0921db9d29a6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355952f3cae02816ec5471afd9fb4a7c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e90de1e572d41da8e0c7445afe643815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6e513a6ceccc2b746cec950fcdc83816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcde3fffdffc74ed0dc30deacda15d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cac52dc69384373344f3e61f4a027818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f0a90de0be591fbaa222c1e0ec086819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363099ae4720b3343ac39293f94627b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f1c6da2b0161a6a443aa0da4c9260821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd38e5c71c07e5433fded1f414b935b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c61ec29a154698d8b98164ca7c9752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1a358f82925b993bed304a1d1019b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259430b0c4d28a741c5338c575c58c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fbe90d820a5f160d181a5d121d03e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc83adc89446e0730410ac91f60bfc76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e65520aa152171f605668eee3107cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed38f8a139f3be597738e66467d00f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e6cf62a83b81586fef0044a1e49af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef06fe74658ebd92adfbfd25ab738710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428ad96700fdf43e02024edbce5432a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b3f8311f979ed8c34793177551d6c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765f0c7b437dececbdd13b8ce6b877113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bced28aa6d8661692d2570b675226714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31320afa702c267be166e6dea009f26715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc94300a096bd709f96d06fdecad7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fff396fbcbe3d38f18f6c7141c8b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7df5737b66193e5600ebb9023b86b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599eab9fb815c592bab4152c790714419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a9c703493f7a9c425c32cb3a8c14b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c781306ee784919c3b65600897924a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855b142296eb83d142d5fc7db91520322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69102b5b0a0e195fe8d7a1a7ef8a90d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741ec04d10509404997342fbace243724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827ec09cafc85b23851dc554ef1252025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e228b9de961b11c2da77dbf689ba74526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532f1768193d85bac610b56784edc4627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceefecee898a0ce91e2a071ec6a3e9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674de0fd2077671861ea044c206c9e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb65b9394c273e146a5138d9a030bde30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587786d55edf48b4ff3ec4c1ac0da0af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f132c69c857412a6a7a511ed62e95cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1197ce403b5b0b59d724cd64ea1144933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019ed159160e9db58968f715d3407b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17062bce752386bf930e1e8df35666935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022a919323e68fab4ee8f40d7193a5636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6b12f658e0c1d4ae76f52d50a513337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7281af7d039691fda697ff12273b43838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80c1e3bf9f9bf3314a54f4e1c7021c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c791da3dc8013aebd1019e8123a7140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ef4f6705b8695fe5e1a3c2785b8e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1484979791cbb0324cf6a31bef017442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f23a3111929594ac6e905f5d8678c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1fd9755d9a3bc71b43424a9f0fe2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e3feec7463238128f85e321b0a9a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfffc4b25a9624b5a6c785f3a4a43946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfbaf185ceb8d0f2bc98070695fb7d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9475176ae4001623846657d6092579548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f874934e0a4efe5ced7806f68a037949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285e74cb196e62c2d5e39ef1216d10550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e7d9986d9751807459062610a8f6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4880825783dcf18fc76c6fd0351d8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df852b3bf279ec5ea64abe5599889fd053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5bad5403483d1cae3b20e2a499d7d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca91257e79bf3daa81dbf1273d244ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1aa0f22be284ca8b6f4779bff5bf4d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f161c12d5bbcf3d6537389fc7ac4bc857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebab7642d442f62832a781e3cf644958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033ecdf3a042c2e146d389677154cea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8cfece7489f1c373ceaa55d785cd860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dda7377b3ed5938a4b7653225ae4261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e43b54044dcf8981a1052ec7d5f47762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6ba3283cf1045dcaf0a47e695f70a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0560bc0ce23f87b8afbecce5467a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a91f4eafd85e85b266bc9cedd584365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a48f538554183a5d18eb967cd5f57066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2943d7fe6c9e42ea176e42b4fea28867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5f00cb2fc412c5227db592530052168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195e7eeef9f04f1103740f2333254e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267bf779ffd66e1f44154452f5f246d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb172b9f611122bab3b5f46bacfd6071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b06476e27409cef7f41789eb8301a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3e42bdcd4c73ce669fd28bbcd70ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b834a36a98c25265c0448f8654252974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764a405029f0e46bd50f1fa32cf9b8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286976f9e0daa7c05a1e10792d692af576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663bb43ab73d392ec85025afe08da3d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe26ef22205fe56b051349a5fa00a6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49abece92514b2ecef5fe14a81595e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc09bd72721170d29002ea8d9cb238a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c36b9f295004039ec624f440d465bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2bf0852e3a5eb333e701980e7544682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd59ed2978562ac423b44a59bb2983c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42559a12fc09745efbd7aa952ab253c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d81b7582afcc002d5e8692335b29c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0f6511a4432958d5dbb019848768586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b78fb360efe143a02c7ce58f6905287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165f9ba1710797bd8f4a0e1a0be80c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fa19b3597ed9309b547135a0211e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824b3d4842d176f61c7160c4fd63e4690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da14e1abfbd61eb55739ac7c8d8c9b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dd079740e652b9533f48238d2b66f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879285c7076845cc5ae8d85ede99d0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c2d1dc3016bae9bd6e169dfdf378294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083156b2e39aba44910a3fbe6c5c8f3f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115499762d0f468c5f7fb4f76dc6f92996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18978c1daf2e57f9020d9e8dd09f7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04f111ba4e620e35611240cfd424b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44600d3e3965f112b971bbf510810c9399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26d09e3bba0fdc91d217097204f855100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddb02f27a02984b338d7f3d09bccd1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f832589eca66224bdd5e88ac5718ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9ba3f96f58c12a4534f3062c130f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533d47cf1d3255222bdf6012320c69a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f4c8cf95c1ac2532c0ecff0abd2b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67e84cec8ec5165e7f41804b0e7a7e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed486ce6fa373b95c000b65293a8ce6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c556cf2039e3c69a98d9c0bdd6d0b34108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288021a5b62424c817c13014c394438e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af1e177a88720b2d9f456179daff1e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfad1c5a657af65ee4c9bb1692a5988111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41866699d1fbd2297d937239fa3aa63e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b702ee70e898234bd59b6ac81954c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a95192d4c6f8beffd148a4b235917114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9bab6f747a548094508d48ebf927b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af06b571245905eff8ec913a4505340116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8078c031a5a55bc46f489f666e174e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156284122b9a133c6aa0d98a98e645f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78894d5b48d348441f16f43bb619b11f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72311c4c2c1793ef8b7bfa1aa7d5b7bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a51df9b1209bd889043e0c3b02f597121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab331911609fa45a29dac34655b5a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f86d1a0e7b8f5559134796b1b0034123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9228b3508cf62941409024109aa287124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b538d5eec55170e0be517e736d22eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de4ea091bde50a3db0ea6f454db964126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d696d26fb024c438f0ed14064675a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44dea7f27ea42376f7241c5bd64ff7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80958611ca0bd177395d8e371576aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c029da32f417f206ff668594946bf4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fde748b3e56a9a9994254227b36b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c612dfdce3c56805ec7db3eabee548b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264ad45c5d36a0a7bde3bdf32702389133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237e163e3d44cc2c4b3fd8d497b32b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc806e098c1753803f32db330e38a96135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e7bf86f10cc6bf57e20e8a61c3169136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244cc7f422645ee006f3ed3b461a0ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47383abd50acf409604b1b2767c788a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d174516bf900416e66c2dd4aa165e1e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d417dc20de335e79526f6007ff8859d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b5cf5f3fa62f7948c5b26b610c1dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c9970d427f81e96e421cbd30b3988142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2e3f7e0a6be822ff8ef84a5682e04143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece99ec3bd11cf149586a2c0f390e40144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb919b8a4ae64b59ea8a24478eee593a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399859b8599e1ec0760d0445a0c87ef3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62848620b511ebb7a19151a04bcb31b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629715d359c16c795728b86aa71c3110148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5d48e3c50c37d08fde845b530baff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811a69f001d18be90263771fcc7b49a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21367c89e566c9586d97af5d43e7e188151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9dd89e0a99f0b816d1714f7c9c799152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd59d8e04df9029c19cd351a52577f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656530b7a5684eb5e452f393a9fdfca5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985440d57af4ff49376bc51c1d296ff3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3aa9c89d7911afc32872276b55fdb1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add1719b266e9d92105ba5a1fd850e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce51580b284af2df394116734b7e01158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c359c35d31f6eda39088f35a60d616159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa90dfd3cede7dc5ae114d0f1d43c71160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eccbe7b1d73738a64fb3d2c282b141161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49deecf8e48cd78d05098a6091712ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0658ab0c4fa5ccf15eff07615f9e129163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79246e5378fbc375470e0c15d1ba228f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd6b20f9a4c036b66cc5c6ffc78854165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7113ad42b698997ff66e4f1eb1bba4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b857019a4aaa8bd68b1dbac4962ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84563d4a5e3c6a673d09f8e295b97b14168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a13a107a00cace90dc5d4a7b1bf1e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4149905b56b03a5876606aef4a18370170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f39b1e6e432ac722448f20009440e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf4654e2584020888ff36f4881e348172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d76d83e7b8a22323a0670cc8ae966173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f38f4e514818b059cb0a7b812eeac0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56aa9b906108727c88784b7f623165175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c42e0ba48fd3c2b25a6ad48b7826b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d17336818609997281869ad9a68c2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7b3e2d356545a8d9a079cf1dad247178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0d70e69b4cbdb84e215b28e53d2e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a41ba9a75411b3cf46403fb918b034180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690a2775fe9e52b159c3be497460416181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef480621dbdf1b4c24308efe04449f7b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000db51390ac576805b50924fc60387183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a7c3f4489dc59c6140eb7511eda41184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3ff0b57d83a5b40224969ba9fdd04185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f34fd11de9bf0bf58281bcfe6e468e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41eb29a7dd124f5dd31130cb9b5ea5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448eeb6d7077e396ffe237b6dc7eacb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43319d848714ce5c3695c11ca55e77f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033183a02886749908927dcd136741dc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72579d05908224b8ba1fc34588b26f4d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759377fbb20f7328bafa81e0b9def29f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddd628e3e6d45149c73f0c1225ff9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18682ea6a65c05d74045a529dce1956c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1bb9e30ed05d6c75f85a7fca84536195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b70f1f7ec82ce55e93b6bab0dc4404196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a65b1bd1ffc4efe7eb237e2099c71197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a56bcffe4b120132038b478b64d7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6294b8c086ce7bf6e0178b0c0dd04199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e502aab85237f7c91458f6cf8c1536200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cec004ee5247277e734b28f1c44df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8426a66717d4251cab21403dbd4f418202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8947e04cb9fbf9161a6b00785c1a025203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada7a365d56cf559fe22b3413168759204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13489836c5a9d3ffb35cee15cdf186ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904920ea55a7883da7504f0c4ed997e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00618907fe33bca71e8219214e00ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271fbc6a61e7fff447ac42737b7e472208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923e4b10877648cba9289e6ae2040e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e045423889a0e75954217364e8bc84d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c9cfdeb670ba30c3bccc77020610a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860aa2375adc432330f2d701534c3a5c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc696d014d4079b474ee245683f0af09213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992020536186aac2b4d7678b971ad3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee383b4f1d6bfd00a0b77e044d3466d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8f8392937f25aa7bd8a7f3b9e3cb9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716121eb3bf764ee1c599b5e1189796217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250f589c1e3aebdf7069a580c1eb3e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d9754dc0b4e5432811cb70dcf610d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bdbda33a4fc89687d159c38f11674220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0c54e7c8de884aad9d45f4a5cb9d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1658c288b938e6b786e11b4c0d923be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb3e1f07edc211f759170131b30431223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de7ca669f094b14617f4b3dbad7cbe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227d543f63cece858c8c311509ebf49225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c9d85ae32ebce1b22987df3859b41226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4186b0c3a6b22e8865e44dc70bcb8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487cec93097057237a1e514e0a9bf8e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04d1fa95295f0a9d2d47e1db2bdb8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da53a5ddcbcea1219efefbb3162ba11230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90acbd63f58c4f78a65424b73b90d18231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d1b98d3cd8f330aeb1bf8ccd6207d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76094fe8928d7be25584fd838eacf258233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238f159b3fb259af17becd67747cbc2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579562f2b5a702589d49e6503b3005e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288030dbd486e323d381ee70fa5b602c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167713ed9a73b564cc808253c36de35237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86a92fd323ae24c5362961dce3fb5f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefff96d46a48f691011547855bf5571239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbba2c35e3e78f7633d036551afc05c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36a15c69a6761065be0740276dde69241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bcb8d830c284b2bcc8ca8ae9eb2b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52517655a1e47307da23839702caaa04243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b74b07bc629c4f810239cc05153da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef8ac5f14916e753077e8941952bd8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f3d67fdb075394dcdfd510cdcd08f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88175498cccf4d3e1f1a53d02722957247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca7be5320f6510d1214bee5f3c65e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577226ea7aac05b3a07503c0404c3441249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0096e7f9f4f9f2b062843da027e74250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2280a6249f8e4e476dfff3693418842251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e6aebb1f6496f8d26aee09cd3b1a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31613cf618ec466d081d70ed690cd3bc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10e82a8b1e55ba0a2f85127acbe611254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44deb47bdb5403756c6cde32ca0c64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ce6e551ebb431c75ba085314d6672256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8798bc1e58328ea21f31a82254dc41257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57538e30d03e957e089dd7789db476f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6550c15720d202e433b7137804d78259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af921e75df43a33f79e5eb7708df3876260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfbefd1ea8953484ec7f99b34aea87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde10e9816cbe9247694df2d7e52d9a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e21c2edf9c7bf81a3dfd241c3fba07263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe51a8b71bd9ac3b04469d2eea32d92264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27da85e19a3e4363c54afdea9321516265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9e680f23beed0b5cf4ee9aad3e846266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c038c3fb3a6bc1922414d4d309e8251267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2c71ad53f1a816f4e7657e392294b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93ff5b3f9c584265e1ef1ec48eeb03269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed36427e14607c8db0e6ab95f7c41db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f163b39d7fd275e0b5a8c87a147e56271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c825f67ee05b6133835b862b48423272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdc040d702a3c0a1d96f3e30045182273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e14a877e6ad35f89db84b01865f8ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c6953cc348fcc78ac4a409ac58385275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0e885bbc60971a586403af0f053fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e744f9015ca691df82b78ccaf06847277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc426984aae4d4f54d6e434aab341a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8d88b1b980eb64b86c0f25b251f7f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba9df07ba07d345d3cb5b4e93010cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38d4d33f1eacaae7b7749f16fb0062281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5d7fa14aa8a1fe84cde1af8d41af0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162424606309ae2104e4c1fed477576283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e8ad206ad371094284c377316f324284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc890f447bdc1c23815900e87f4521285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e9ae7517c6c8d0edf518a747e9cd3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ae93b080ce4f8c86ff2c2d9466169287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203834592644d225f71c1e2ec7e0a04e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed118cba5418ef26ccc9e7b578abda0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305cf9222b7ccb26423131993d87a68290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b995d2d82a3393e7c00c6ba7649a556291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba734acc511a7ffa8be7e894f7c88ad7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd87185716112e91c82017f2c1c9d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4d79deaf0c3a67a94c4ddf352cf13294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5c004935ebcc51b025042443f5a27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c211da65e4a0c75d3bde8b89f7e04296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0637a0b58e54310d9a28c5c374910f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cf2ddc8cf1827860423417aa0b2c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d08414a69127e86c66b6450413434299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4b03e611073d25bf0896e75ed949f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314eac5255095fd23cfc1f412a60a261301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfeb847935aa8b8fe1dcbd2e09d7618302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b674bab0cfe93bf4ab05210d839d68f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243733cd5b83eab64b2727c5d76ea3f5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19983b03f3eac15302bfe444ffc41ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102df1cde200a384d70d8cc2539258cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b84aeb6e906fa400fd55b194f5db55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659dbdf59f534b5de34d4b152a726e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65012956539ea39ffc55bb91f0137fb5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678d7013d68e9bee39f80d4a409dafb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85d58c8ad902050b63fa3c9f0abfa2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746f8b5dd006aa69cf959285e7435b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56011be5be96c3593c6bacfa26ae0ef0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebae4d08cf155b611b837a692a1e81314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0253d50942d5dd59d1ba0df582113c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541cb3d67f231d6f9710000d4d433bd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e78f4d067ba75b011d5dbb6d9b2425317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86632f570f8e37e5516b2b00e01235e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41794bdc2f49061b1ae61a43cebd0e91319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab42ae23dbeefa9a3d28637807ffa3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a595ea4a852dbc5bafbf0d473df69321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939c7e2bc6ceecc1077059205bf5ab1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddecde004645bc4a52fdad9c532cd6b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21437cf4f99e4fff6bfd22ffbac28d31324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9e390c9b13ddf9374df4f3a3ecdde325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56e7f8fa38c923b90b7564ac6716fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d147b6bf1e3ff08f98b9cb7eb4d71327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566af95f93c5c3422489f37739ac8a97328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a3421b2641e89c79df75f98947044329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a6dcd35f14c6b1552e421d0b1e5ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8230efbd58d6b1ec8ea80e84a96fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574403647157d965d0291b4cf47a801e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54982b3c332081c5f8e0480448ea7d65333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451aa93e7da42f0f04ee8a90382d098334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431c4b5fc7e053277df425174c75faf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4166a69cd6bba3d2db59fdcb6484a7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a87fd1bc776d502f596831a00de602337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17deb0aa6244ba4b7cc27dc26c11e1b4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2f361ab4a7f031194c7db85e58aa8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3f3e3404d0dac0cac59252d0ea892340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1a4665aacf434c5c192e38151a38b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c59b04bc1a1fe3e56ef62580b15b66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271d7b2147126b407b2a8052544e908343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1b054b038cb9be5c8a93c77d8f2d9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0379f7a071e97bbc8db120e719ca00345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd72d88884e47e63e9fb955d39c096346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d454ed9f341981c7eb51098592cb226347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97341da8d853a1cee2d4932a09517afd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab02a788bdc18e41c5282307f164249349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810cd1861171ad7e1d3358d25fa3c8a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01254669cbf4a36888c9e92345e55859351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6280fe074de5e2ab5bae0899568e32d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f5efe6f0b374dad5514ede302b197353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2101deeeaf64b3a2e5fe4313f9d663f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a68d9b39b5d82a12c070dbfd871327355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e4d40948e9471eb8cd43e606ca143356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01426bc38919093ee36298c8888d78d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed62ba835f400cf6d92c7081d6accc3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e32781a68c1477ea07799dc545ce40359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603e0691c84bab8a2e76cd4a0c1abe0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2a3d89a5a8ece3cd6db080a4fbb67361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8719e0012c2fde41e91104bd8b5cb9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd41deeba84edb591aad89011e5f14363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e90d06c64a0c342ad9ed6c79ee3f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d355512b112e097ef8e0ce2bb1fe15e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d85e554a16773d5e393b87a72282ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548659aae1b031e2e5495f23e7dcbf7d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60b853cc2aab265db10409946b8c84368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697ff07d0c7541a3f154e81147ddc99369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac8aa439c70b337b0a79f4f7596f6e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222cca8a5ab882fb6a9c64db385f7e0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34b305e95b5c8dec6033704b14a757372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1c1c370f39b82d591d6adc488d7bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708044501c8bc85cd68cd58266ccb69374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb92e05eee6ba90c98bbd87ebca414375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9666b24913ba8c741aa2b5152083e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d1bf41bf7ecbd1a0a127a3302b15f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bec60bd6bd68983e84b032f916ebc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8aa0ad9aa372d734640a90bd90f2b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163989e6804e56b6a1e85fc5044b8ff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272097a3254ecd2f64da756950363b96381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65851f3b705e74d48b35e439f53b791a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5760517edfca2258d6e39f8a4b4ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ddf74ea0b7483487c6f3ef783c68f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e30aa3e5fbe819279d85aec4b10a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b907b32aa567bdb863f7dcb710f0073386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0e1cc5a7479f39f993ec6e7302999387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4302d921ea54285e5be6a3a07e52935388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17bce0e47a9e0216d34d38153f3149389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261be1cd018f1f1b1817e7bc6ca62783390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c8275bc0a54c080cf4e44b90d9f16391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962562f165567071350f540f4a13b0d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f3eae685b1910176168276fc2c7e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b939a95e0616cc7e8edc763987ef5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15733cc9c39f824c8fa908496bfa322395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6907c113040c8d0894c6f2f36846a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b07a5fdb0efe090ef44714f3c96241397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c4fd033d48721c482aec0e33149ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b477c98dafe8211e02db00e0679a1ac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a408d582eb5e86f41a1a1e755a56a84400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20791dfdce3c6b8e2e45baee4de83086401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47dd07e64d389197a50fafa55d539a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5272a3118a14d02aa3ec47ce2869d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1674def64f4be7f967072ae7bb839404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3cb28fec97152f2d6fe349ceab92a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5282ab15bd2f1919c5863b15173cd4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db175ce4077228b905a6deb6857d19f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990b37ad1793d7ddcdd4e0f8d90410a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905faae3902b7c5a9ca9da7403d1c09d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239d5f33e90bb14fd4fabf13f9d9a9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a055f9a5a608831913c88604b4ad5cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b7181332b5f7daea58078d1e7d7b7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56a388b8d338c91961d945c451a806413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c469503b6a59e63cc2f69cc07e28cb9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722733757cd6eaad19542611fcc84a9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957c88bd33b761880097645e0410184416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f8899a66ed7e7c01a89b0d0e24bf3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f069ece9b2d43e155bf5534db976b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55412a3d5415570666811d909611557419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67173f5dd805a8121f419502363a916a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a674b0f7b7867f4bd3d41b3d9168b8b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e685d676d7b0961e8bb193846ce787422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8416a744397f4639d22f4823e258b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d259980c25c651d3f1d93f98d8feb9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30e167384910db15eff354455a11dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08d5339a393ee33752f2d616897245426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae035f01d206d878476d6eb73e53f7cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3b721c122e10b4418da99c2aa4033428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73ebab5009ad0d78cc60e49489500d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd2aada59418d57888b7c6b68906f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f29c68314f45bd7c4c6451ed7db58e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d9f2e574fa6cf28203916acf65c79432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3ec85c47c5b63bc57a11e9c055843433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a07663778f669bf38fb8a3f61cdfd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1514b98d856846518790f3f9d767513435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebcc18fef838d6249a1f8101a886d8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea5098cd099f2f3d276c2495103080437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b3fe1273826b40ea295c473b3a95c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af171b5fe3217a3f0d02915b1af2f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214a8d58b23c66f44e217119ef7ecde440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba659d8f4f6c6e292def91413e8ba91441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eecdc11166722e26e5638af695866a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132691c37e749b8d1eb1db335c3cb46a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66f7d5b564abeefd69ef660a57c031444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200d2ef6bd59c88f363f047d977a76a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0c801d3151cbff56a8443010cad04446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad243babdabbf357be3c828ceb5c7e35447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9e0f85952ef1d6082e57541d9ac76448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08dcf7ed6e25a136f26900d6349479c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7f5ab2a5036369e949fd970c2149d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052d3676fa7fec750999138ed61213b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7a9e62c74924a49b3db8b07654805452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ecdf855d38038801a5c223d203c1a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e175249876942987bcf8e53a579e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41db974d83b6a3496dc3f3303a82c2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784097ed2b3183a25bc8ccca5ad9100456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b41ebf43e1f24fab31d7923bbb607457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5314637772e98c972f91cc15e3890ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095d7332566f3d2764b63343f5c6076459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226d32356ae4bce01425a3edcf375f8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c9e1127c30fa3ba240d8a1f60b286461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0e550f6a8d9a95e505b70d08bbfbd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80febf0242b089140d21228ff56bf04463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaaf216c4bc19a78fc4e2aa21869cbf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49993fe7d9088340bce046867dd3d0a7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb45f6c9ab234350222a81c3730cfb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b107746df2a75299709d361f34c1885467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ed964eecc88ed7199df7277bd531d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37a90abe814cc7f71cfdfc61a78cd4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e90987f78415d7d6f52ec177cb5a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f526e6e1e7670d9a53b057ed9a799b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b02f30e0922bb34dcbd5386deb368472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054faeb16799f9b42004cc4a1d7d7a77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fd53aec7008a4bc07ff80c4958fb5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67a71c39b0dd9e344464a7295b3725475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ab1287f93ec90316b1550314fc8b3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cea7e50d9ec870fe305a267da2622477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4049348f400a28c496a5e82a53e7186478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ecf058dcfff85b4c3e653e1406824479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46c860b518c64f653971c1a93113cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38cd1ba7ab0d996c11e067df7f46a7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877d5fc7866ce9aceaae2dd3d893594482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b844055a63f720e8a763713f79ae9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c9afd8bf5dff3e0dad0f3ab94d8e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb567165f2d353dec3ea4857df43483485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3aecbb206d72979de4c28ef7f52c69486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c4f6e97a98057414357126e0a1c2a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7651cbb2629115388248a07a6c22633488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd4d77619092b2f49a81efac9f3136489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50144a523a4c4258ba9467131055435b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20d646c05a350281cd3efb4e02b426491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e52d936342545393274b65da5f6c0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058ddb1f515b670c22bda6d257728b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956159a2d140f89465273a19044b8521494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9200edb747172401ce4c45e39e0e3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6b57bfff6a8f203219126ba6bd618496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ef59c1c9beabdad318c93c9ce0405497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d8a955a4c2a0dbc2549cfddc5b7ad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5f803a4b7f41d85786707a330e3ca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc4fe42bbada1ba0b7240eafc79734500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f6c38d5f74909d810771051e3c585501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65396675d5adee9ccb0a33370b2b10f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773897c5b2dbe68995a05c2c5564a1c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41346af22dbd6e938069c27fe2837f7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfb6529c777707ab34b398d8e460b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70933723eb64a8306967625fe0a98b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa5f5e135215815f3157b606b1e301507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6d72b1aa48bc1516cee868aea8fc2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a49c97fa584ffe24221a71ebf7fa9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76209e27062be6f4a81d619a88071b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca7171b617a7621895c96fa68a8007511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20a5cd596bf80619ba9394a43b09b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1490e9e84101806c2c0110ed29db1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc99ab21c22b45c3e8708ba0cc93b97514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dba9c642c8bd704114e6fb3c53a75515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2c6acda85eeecb1928baab5770e03516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32865403a331ed26fa1ef7a1c136b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6c15778f3982f7eaac8c0e5dac543518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05025909745621d641d37d4a05e29af7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53451411e563d4e05da66d1608c5f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e15760d11645e97ed9cc8f094bce4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5a47f4f982142d15906988934bd23522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb7c0384ddf75eecdcdce3673be1e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69e4397930cec938504ef3cb1455d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9ab887621738f0e478be973a3d691525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb02dbe56496e77a331ea66afa4af69526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d324b0485e52267f04a4cca31431b99527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd379057186bdfd81938ddef6d8c637b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a10fd77659a21d1c8809e399ed068529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a418b4986eb138d6a60915adcca156530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c333b9635c05cd650ccffc9403543fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b68e3f039635d2e9964af82d2e2865532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae01cbce7b35b45600273174970907533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cc64f266c7a4908cf02f315f66e9d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e40079ef6ed17538dcfb8ac5af25e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969df513ddb67d7fb4118195a9864f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a3c320750ae08beecef9df37fb824537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002523b6f57920474b07fe5b1ca321dc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10b9ab19d05be7bd84ac4f2f37bb7a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf820ef607b64414fe968259af8b6da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfb4bc3e7c48245ed48a630c765f9a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9d56efe7a955a2dbe861d504b9d22542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3109ef61bdcff630a6684b91d94e4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731be89bff93992e6ef4893e345156c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b859e6245f11a7bcb6bed286ffc41545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca48544f32b8880d2b9ac93d1718bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98fdae197d7aab68d055932b7b22f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e9c8697cb248ade78af4864b4f967548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6153c64e4c13738fdc1d3252a2a75d6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e4c3fcb4c339bc346c82ed2bc510c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86f9f64fa2da01d4211d31ccf2be30551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93e0a696db8f3a9858c98bd527150f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4999194233bf95649a45822f03ba07d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602b6513d200aef5aae053e12b29e10554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036826530d6062c1e188064d7203e22555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68467bc0ef7a6f62aa87e704ba58bff8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eda035862ed7d2464e7b855bf477eb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86733f76ccf8db8b5c7524a54eeec307558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d553294ac34529e44a802357529bdb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716dccc269a702a1895d29b329860c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140e57688242c29fe0a439b573f2e2e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db9c12794e968a97e58404893e0a6a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad0af1a7a24fc2eea73286b09d74ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e73a8d0ecc5857d7834b7f8162397c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d3842f47fddb16cb74f1815bb6471565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890a120a15da12eafb525e254b4f6f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102276320cd0eff0a4ec89833b3e6df1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ae385401997e0c2d3008e4d3b253b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913ae275b0b5b0832e57292d57c7c22569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df9508bef7ebf166bd8069cd828bd4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be0a6f25b8b9eafcf5bdd002f1f48e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57672437f1429391d0e94dca034f05572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bbd9430a237771f6c5590a1965b39573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab132364ac07772a3e8aa36f700015b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27892c34dee445773a86fea23a3d52e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86893bf5a3aa6a08de41b817a777bbe3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9aa71d8d73157baad04bfdee054bb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e127d01d191c1e2fa48cf802977958578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc5ac02cac5fadbd979064d53cddd0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdcd11148f94a251156892196eb9bb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da841f2306a7470bcee94b7211567ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ea6dd8bcdd7faffc9f37ba00dab19582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcc8440f82ec0031cd549b8136d311583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf428426a029931d0d7b53bd53cc86584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5179dea96846c5cedf920700b0a74e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c03931c39c2bdba70781fc5387e352586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563e6f70f5744d552cd6a6eee59b9e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0158b444020b028aa29a323e71fdc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae54c31615c1975fa6617b9aecf2e30589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab0a88c5cf46a64eb94f6a175103b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1865bc2431671dd8762661c649b8b9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd354e00a9f501474c8d7d55ce11d2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cf596705f55a2dd0280c503249708593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec4319374d509a3aa935a64fd17553594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80e42222d8925b7a928c7c775d1cc8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93163038bc92f680fffd18368eec26596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaebb1aa1c7ed35661d9e859a736ec8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b52163454efd6377b51f6df088259598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a486a46128c32929b7b2bd525cf23af599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033a9eb10af46b39a300b9e9c4d3693600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba8bd7b04a41d9990ad267967d5096601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa20a9338c3f0901d743d0fc5c5a41602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78379043c9e4f63f625ebfcd94239d27603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50f9738b54fbbaa2b97fe055cd93c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01e50b1c6e78729cb733581a0e53aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278046b428d5f7cc35062001f4ff6731606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c484d2b16a3cd24d3a31dbc673eb94f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe77443c9f3e339fee3ed45cfac503608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d950e15eedc2466e579da077cfb547609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8831976a71f0fcd697d080d9f1eaa6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf95cbd231a625008f2eebd1174a33611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91780a571f8bc40d128e9854658c03ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40a4d7389a7cf3fe26e11cc5c189df613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed985f3de6f34e000178e1ac613e2c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f582df7a88127e6db397e934958ee9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770b05b22e447e6fc5194e34cbb304f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a80c9ad14e584999f58a7e7f1f2a0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289660f8d60364233c0638eee4672de618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd98ca163ca72cecb9f9faa261529f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783aa56906f0ae63c858aecdfe5128c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ed9642409a563bc04e159e68b8e1e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41385a8b899f90830ad687adaed7e94622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba725b7b1e106c0993bc79765cadc4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209134f8d6bf1124016c11ec415c58a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c0ff3e48cf5c17fba37ee58e16ba8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b377d7b7e8cad8acaf0949ab79f5d32626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa77e53c21ee90458ee4d7d4309fac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84729e7449abecdf4266d29fc94f3f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70821336d4bee2d9184618b9c779e04b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c381006c71c6ace946784849aec61630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a4c7b4b80f9e5a1e5e054d4504e31631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49232851fea34cb43b440faa8bef4483632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692158cb5734c7232a2511343a63767f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b0afc8c60cbcdbd300d2a8c6768c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563d9463a4451c430535cadeb06f6df635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcddb3b1c9c676931dac3d111edaa97636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6cb3204d142e178c1a36ae9d6e08c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029623ce002a6174bed5ab26a237cc9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf56e5856b9980c54fe1450c535fb0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fcdfcba71f82c05aefd5b56d2aa8f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0515a27da9245e75b4cd39876b74d4c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744dd89c7be9f9f3c1d727e26da6ec9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbe1c68c92988189b31a050e488f79643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af6641756f32110c0bf45ec2a278e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af79b0f3bc906331e36b6aa75be92b8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9885f9cdd4195e76073e87039a2a76e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3dde799d9a50f01063ea408adb7b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7777e339ccf9c0ef1bbc7e2d41a7bc5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353633b3ecc8c6e799cf7067e2f73b91649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3a4f19b4888b02acc3f109148c035650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a45cc8683d5d35aeb392dd7a519937651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be344d3a5d9e60413f4bc901147eb2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec43c451c395bad78b3fb070fe1c5f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfdc5cc5b7933e76d59052c3fd46e5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb46f1438dd1e98dbc26bda5252014d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5fe80d798e9bd947884782b8c38f9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0e84b0ba7327f22feb5218e47441a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e16513655465c83cc9d6cfc99023d4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab518ca4d33e143e85e03c7e3deca41659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4316b676b9f59b0831991c8b8d20af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be5b510d5117a23aa6b14492c4315f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41985b2fbc96cb1102cc8e36f9a0bd7b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30735cccd54d42ddedf3a68ac50e028a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8edfd06df51390a2066059feaca510664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b5182cb2a83f663d131e96e499350665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e498b2ebc4b1d15f1b797fe38bf8a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e7670af64b21e64e07f6d372fcab5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd8535da620847380f30f01ef5c85c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce8399aff4767f35f0f9e0918d019f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c12326378f1017c862ca8f3e131cf1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289998c44512192bb2beaee5aecc0dbc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ae5a014f9bbb785766ad762e559f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2ce0b12e4d63a0d23fd136c561048673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd978a613d1454d6bdd6c70a0484d564674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfafb258c4d2a670971f9f1065cb57675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f07df0cce6ebd559409d85eb58bf5b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e1575ea51b3f90ac7c0bf5ab38335677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c8c94c9f860b04d4b252e91377f77678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04872d96da769b2bf0160997c7bebadb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e173ddbdccc443be77642fd313660fd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e85b3121a12176f7e2ca61b05e47c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1311f380cd81c25b2cd57cd3bd7ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14415e77b9e6040662ed6aaed29215bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dec6b62303c4e187d8ed8054481a08684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53407a0de61c1469eb4e8261da2dca0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d024b3c8c8c363d38ee54e9d360f8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb47f76efd5c1f0e4a85b29cac50b0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24980eefaebb1578d1f23bb4c2930868688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97193e59d0eb2247223537fa69b67ff0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c6266822b15e1967f201e02af1967690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2024eb879cb732a312b934d807d6c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687b34ee42bd63d4e1415d056daca7b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d71c9459503392dd4043d63a69a6ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac21e3edaf04f02635ca3932b21a4a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5df9bbc7c02c31284e26a409791fc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d66a3806430823ad856db9f236f1eb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cb7b53e6013851d7f2b8f09226354697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad48f3e9ce2edb6f24d3de716b698f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ebff88833b4d20e3a1228c46a818c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7f101da53e3df7804688828360a2b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95776603f8bd03049b2481d00f17300701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d528f4f9569a29fa2298419fe989b9a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69471e2a72a8661790dcee2fb9497618703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ffde9e99b79f6fc1e885deb3a1c40704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9a2479c5aa871309fe442904821c2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789310a7e9d651607b6ca5c632d38c4c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8b0799575605a962a57111c275612707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d7ac755e748f4eb156c388e919d67708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d88de854a84c0bf01d3ff7a0db59c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580e6f5174e25b4e2ca16e97e4f43b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84009d70d12efd52860983c5b3eedd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4cebb471423cbfa9e45123b40825f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a741158cfccbcf60f068309bcc7487713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c70f1316979824ccc060bd04a8cf88714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947b437dbeb7b9d927f884ed3833c9b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489206514648e248a9fcce154ecc4f0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699de6cdaa0c43f644de36f11536413717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56c1a1bdc961c9129b50b36aba864c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc179f04045d2fa7d795ad48c318f6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa39d894545cfc4b608866e582388e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46df4132c7b81c1a2e3767a8ca1532d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94d7b8d5f17dbe5d0be92b6f044e16722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d261ac73ed958944c83f6799a82b44723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038b683bfda6d1895449133a398fe3f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea563012bae344b71e6558ecbabe88725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb530640d46a8a26774dcb257f1a1646726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270d0ee983b198587345eaff60e688b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11698eb6f5562800c34a3550f3cf1dbc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0af6136e42384d0bb88a10849770b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc20b421c146d666e0eaf1bc8a78e49730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388fe7de842b5455c150c37c4b28790731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a108065aa89e56c84539514e36b312732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825227bbbd604475a8d9e8b853e05e20733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393d019b7cda5a7536134cbf55bc515734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae691df7888b95c94756a3bfc4154beb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd271afb434814c22bb763f56d543c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104069c84c9357a1bdfaa767c05f2bd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078511213dcac52c87f525b213e9e3dd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f24ce5472dc6ef003cdcbd154797e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e0b0dd2db37c4cfbb3e16b00ee122740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b300fbb7dc58beeccc3c9dd13e5a9d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded966e11ab8e40f1effb1e0f3f9745742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b35af12fcc76b6beb9b3e26bbaf742743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72578f2a085f8f3468f5dec2935c0e90744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada20a72d32b32705df05c2935d7c1d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241d3772b782d1e8ee6d65dc6dd0bf7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319d9b70742a07208aee075622ebe56747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4ee0f4ed478a6074c4043ea9a8330748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a3fd8ad554afef9808c41807b78d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbfc727c974155a8b739709b49d8a1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e62fdddd6578321e52388d161949c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda906e5318c9b5078d8036ec8c902a3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffb30a5b759151fcc85256aa95d3b1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d78c04cfe60ab50cac0b7c7fa4b871754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae27ad02b7e101fc708d37575cac32e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066b67d78746b81227b7c664ad1ba98756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a263c66d30f9a4cea084dea58042e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a704e3936bd605c407c9306afb5e367758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f57fbeb588fac8922f8cef9fa58340759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe0a6c183e049712f532d1fe210188760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99506e04dffa4d7060cd7fadbd55120a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710beac4f942be5d625d6f8178acd24762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26389a868a0f93d4f275c211da1369763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd44528827f0ac2561b01d5f360bb6c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749b5f6823fd50df947473217a558f5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9db3e7c1d2662abba0b47d964b99f6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a54fe58d967ba9556300cc71b2bbf767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>